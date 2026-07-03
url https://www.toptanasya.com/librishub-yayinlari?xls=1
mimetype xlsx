--- v0 (2026-02-14)
+++ v1 (2026-07-03)
@@ -94,441 +94,441 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9786259634241</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Yakıcı Sır</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>170</v>
+        <v>200</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786259377698</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Satranç</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>170</v>
+        <v>200</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786259377674</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Refahın Sekiz Sütunu</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786259377667</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Refaha Giden Yol</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786258511031</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Pinokyo’nun Maceraları</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>170</v>
+        <v>250</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786259377339</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Kızıl Veba</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>170</v>
+        <v>250</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786259377322</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Kıyı Korsanı</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786259377612</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Dönüşüm</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786259634272</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Farelerin Defni</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786259634234</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Fantastik Gece</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>170</v>
+        <v>200</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786259377384</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Genç Kral</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>170</v>
+        <v>250</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786259634289</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Gömülü Şamdan</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>170</v>
+        <v>250</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786259377643</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>İnsan Düşündüğü Gibi Yaşar</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786259377360</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Kabus Manastırı</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786259377650</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Kaderi Kontrol Etmek</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786258511000</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Kibritçi Kız</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786259377391</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Kırmızı Pabuçlar</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>170</v>
+        <v>250</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9786259377629</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Otuz Dokuz Basamak</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9786259377377</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Ablukayı Yaranlar</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9786258511017</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Alice Harikalar Diyarında</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>170</v>
+        <v>250</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9786259377605</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Amok Koşucusu</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9786258511024</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Aynanın Ötesinde</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>170</v>
+        <v>250</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9786259377353</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Balıkçı ve Karısı</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>170</v>
+        <v>250</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9786259377681</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Barışa Giden Yol</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>9786259377636</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Beyaz Geceler</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>160</v>
+        <v>250</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>9786259377315</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Çiçek Prensesi</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>170</v>
+        <v>250</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>9786259377346</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Çingene Kızı</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>160</v>
+        <v>250</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>9786259634258</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Hayvanlar Alemi - Boyama Kitabı 2</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>9786259634296</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
@@ -589,931 +589,931 @@
         <is>
           <t>9786259634203</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Tavşan Dudaklı Adam</t>
         </is>
       </c>
       <c r="C34" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>9786259675077</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Sesler Adacığı</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>160</v>
+        <v>250</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>9786259675060</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Plassans Papazi</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>9786259634210</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Yeraltından Notlar</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>9786259634227</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Ütopya</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>160</v>
+        <v>250</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>9786259675015</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Cadı</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>170</v>
+        <v>250</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>9786259675046</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Savaş Pilotu</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>9786259675008</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Altıncı Koğuş</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>130</v>
+        <v>200</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>9786259675039</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>İffet</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>170</v>
+        <v>250</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>9786259675053</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Sherlock Holmes Sokakta Bir Deli</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>9786259675022</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Define Adası</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>9786259721446</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Albayın Ölümü</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>9786259721453</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Bohemya’da Skandal</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>9786259721491</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Dörtlü İttifak</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>9786259721484</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Sarı Surat</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>9786259721477</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Ümit Çiçeği</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>160</v>
+        <v>250</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>9786259721460</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Zavallı Necdet</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>160</v>
+        <v>250</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>9786259721439</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Taşlı Yol</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>9786259721408</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Sefiller</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>9786259721422</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>Ahlaksız</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>9786259721415</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>Kadın Budalası</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>9786259723358</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>Kazaklar</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>9786259576985</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>Küçük Kadınlar</t>
         </is>
       </c>
       <c r="C56" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>9786259723396</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>Mavi Yakut</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>9786259723372</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>Karpatlar Şatosu</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>9786259576930</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>Kızıl Dosya</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>9786259576954</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>Üç Çatılı Ev</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>190</v>
+        <v>250</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>9786259576923</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>İnsan Ne İle Yaşar</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>9786259723303</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>Korku Vadisi</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>9786259723365</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>Labirent Projesi</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>9786259723341</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>İki Yıl Okul Tatili</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>9786259723310</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>Babaya Mektup</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>9786259576992</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>Baskervillerin Köpeği</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>9786259723389</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>Bir Noel Şarkısı</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>9786259723327</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>Ceza Sömürgesi</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>9786259723334</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>Dar Kapı</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>9786259576961</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>Demiryolu Serserileri</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>9786259576978</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>Denizler Altında Yirmi Bin Fersah</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>150</v>
+        <v>220</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>9786259576947</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>Don Kişot’un Son Maceraları</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>9786259576909</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>Gece Uçuşu</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>9786259576916</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>İki Şehrin Hikayesi</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>9786259543994</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>Gençler İçin Nutuk</t>
         </is>
       </c>
       <c r="C75" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>9786259543970</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>Deprem: Çocuklar İçin Eğitim Kitabı</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>9786259543987</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>Çocuklar İçin Nutuk</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>9786259757162</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>Yeraltından Notlar</t>
         </is>
       </c>
       <c r="C78" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>9786259757148</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>Pollyanna</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>9786259757193</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>Küçük Prens</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>9786259757131</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>Kuyucaklı Yusuf</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>190</v>
+        <v>250</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>9786259543956</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>Hayvan Çiftliği</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>9786259757186</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>Don Kişot</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
           <t>9786259757179</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
           <t>Çocuk Kalbi</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>9786259757155</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>80 Günde Devri Âlem</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>9786259543949</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>Doğruyla Yanlışın Masalı</t>
         </is>
       </c>
       <c r="C86" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>9786259543932</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
           <t>Minik Kalplerin Büyük Dostluğu</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
           <t>9786259543925</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
           <t>Depreme Hazır Ol</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
           <t>9786259543901</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
           <t>Utopia</t>
         </is>
       </c>
       <c r="C89" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
           <t>9786259757100</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>Kasım - Makam Sevdası, Çoğu Zaman Vicdanın Katilidir</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
           <t>9786259543918</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
           <t>Ben Onu Çok Sevdim</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>9786259757124</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>Milena’ya Mektuplar</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>9786259757117</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>Beyaz Zambaklar Ülkesinde</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
           <t>9786259543963</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>1984</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>