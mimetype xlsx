--- v1 (2026-02-14)
+++ v2 (2026-04-01)
@@ -85,835 +85,865 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>8681379340304</t>
+          <t>9786059151139</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2021-2022 16 Aylık Ajanda (Ciltli)</t>
+          <t>Bütünlük Yolunda</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>69.9</v>
+        <v>13.5</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>8681379330992</t>
+          <t>9786059151405</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>16 Aylık Ajanda</t>
+          <t>İçindeki Sen</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>49.9</v>
+        <v>50</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786059151030</t>
+          <t>8681379340304</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Annemle Boyuyorum (Ciltli)</t>
+          <t>2021-2022 16 Aylık Ajanda (Ciltli)</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>22</v>
+        <v>69.9</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786059151016</t>
+          <t>8681379330992</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Mutluluk Kulübü</t>
+          <t>16 Aylık Ajanda</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>17</v>
+        <v>49.9</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786059151375</t>
+          <t>9786059151030</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Çocuğumla Beraber İyileşiyorum</t>
+          <t>Annemle Boyuyorum (Ciltli)</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786059151207</t>
+          <t>9786059151016</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Törkiş Biznıs Sıtayl</t>
+          <t>Mutluluk Kulübü</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>30</v>
+        <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786059151191</t>
+          <t>9786059151375</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Yaşamın Gizli Sözleşmesi</t>
+          <t>Çocuğumla Beraber İyileşiyorum</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>21</v>
+        <v>28</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786059151184</t>
+          <t>9786059151207</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Size Koca Diyebilir Miyim?</t>
+          <t>Törkiş Biznıs Sıtayl</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>22</v>
+        <v>30</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786059151276</t>
+          <t>9786059151191</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Hayalini Arayan Kadın</t>
+          <t>Yaşamın Gizli Sözleşmesi</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786059151221</t>
+          <t>9786059151184</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Dile Gelen Çizgiler</t>
+          <t>Size Koca Diyebilir Miyim?</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>18</v>
+        <v>22</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786059151122</t>
+          <t>9786059151276</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Bedenin Şifa Kapıları</t>
+          <t>Hayalini Arayan Kadın</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>23</v>
+        <v>20</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786059151283</t>
+          <t>9786059151221</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Hayatı Kaçırma Sen, Bir Yolu Var İstersen</t>
+          <t>Dile Gelen Çizgiler</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786059151214</t>
+          <t>9786059151122</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Yalnızlığın Bilinmeyen Yüzü</t>
+          <t>Bedenin Şifa Kapıları</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786059151177</t>
+          <t>9786059151283</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Anneannemin Tenceresi (Ciltli)</t>
+          <t>Hayatı Kaçırma Sen, Bir Yolu Var İstersen</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>168</v>
+        <v>18</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786059151153</t>
+          <t>9786059151214</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Sessizliğimle Dans</t>
+          <t>Yalnızlığın Bilinmeyen Yüzü</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>22</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786059151054</t>
+          <t>9786059151177</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Yetişkinler için Yaratıcı Boyama Japon Desenleri</t>
+          <t>Anneannemin Tenceresi (Ciltli)</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>44</v>
+        <v>168</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786059151108</t>
+          <t>9786059151153</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Renklere Yolculuk / Dekoratif Desenler</t>
+          <t>Sessizliğimle Dans</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>15</v>
+        <v>22</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786059151092</t>
+          <t>9786059151054</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Renklere Yolculuk / Rüya Bahçesi</t>
+          <t>Yetişkinler için Yaratıcı Boyama Japon Desenleri</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786059151078</t>
+          <t>9786059151108</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Kızlar için Yaratıcı Boyama</t>
+          <t>Renklere Yolculuk / Dekoratif Desenler</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>17</v>
+        <v>15</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786059151085</t>
+          <t>9786059151092</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Erkekler için Yaratıcı Boyama</t>
+          <t>Renklere Yolculuk / Rüya Bahçesi</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>17</v>
+        <v>15</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786059151023</t>
+          <t>9786059151078</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Birlikte Boyayalım (Ciltli)</t>
+          <t>Kızlar için Yaratıcı Boyama</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786059151450</t>
+          <t>9786059151085</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Mor - Siyah - Lacivert 3'lü Set Takım</t>
+          <t>Erkekler için Yaratıcı Boyama</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>287</v>
+        <v>17</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>2789788618857</t>
+          <t>9786059151023</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Farkındalık Seti (2 Kitap Takım)</t>
+          <t>Birlikte Boyayalım (Ciltli)</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>44</v>
+        <v>22</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9789752122598</t>
+          <t>9786059151450</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Kişisel Gelişim Seti (3 Kitap)</t>
+          <t>Mor - Siyah - Lacivert 3'lü Set Takım</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>53</v>
+        <v>287</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786059151399</t>
+          <t>2789788618857</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Kaybetmek</t>
+          <t>Farkındalık Seti (2 Kitap Takım)</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>28</v>
+        <v>44</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786059151320</t>
+          <t>9789752122598</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Bize Yalnızlık Düştü</t>
+          <t>Kişisel Gelişim Seti (3 Kitap)</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>15</v>
+        <v>53</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>2789788621512</t>
+          <t>9786059151399</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Wellbeing Seti - Ajanda ve Kitap</t>
+          <t>Kaybetmek</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>755</v>
+        <v>28</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786059151313</t>
+          <t>9786059151320</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Benimle Nefes Al</t>
+          <t>Bize Yalnızlık Düştü</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>180</v>
+        <v>15</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786059151061</t>
+          <t>2789788621512</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Yetişkinler için Yaratıcı Boyama Uyku Kaçınca</t>
+          <t>Wellbeing Seti - Ajanda ve Kitap</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>55</v>
+        <v>755</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786059151047</t>
+          <t>9786059151313</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Yetişkinler için Yaratıcı Boyama 60’lar</t>
+          <t>Benimle Nefes Al</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>55</v>
+        <v>180</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786059151290</t>
+          <t>9786059151061</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Güneşini Sev</t>
+          <t>Yetişkinler için Yaratıcı Boyama Uyku Kaçınca</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>18</v>
+        <v>55</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786059151658</t>
+          <t>9786059151047</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>İçsel Mühendislik - Bir Yoginin Mutluluk Rehberi</t>
+          <t>Yetişkinler için Yaratıcı Boyama 60’lar</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>295</v>
+        <v>55</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786059151634</t>
+          <t>9786059151290</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Zengin Koca Benim</t>
+          <t>Güneşini Sev</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>335</v>
+        <v>18</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786059151627</t>
+          <t>9786059151658</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Defne Yaprağı (Ciltli)</t>
+          <t>İçsel Mühendislik - Bir Yoginin Mutluluk Rehberi</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>505</v>
+        <v>295</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786059151610</t>
+          <t>9786059151634</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Şifacının Üç Yolu</t>
+          <t>Zengin Koca Benim</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>580</v>
+        <v>335</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786059151603</t>
+          <t>9786059151627</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Lal</t>
+          <t>Defne Yaprağı (Ciltli)</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>305</v>
+        <v>505</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786059151504</t>
+          <t>9786059151610</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Anadolu’dan Dünyaya Armağan Bulgur (Ciltli)</t>
+          <t>Şifacının Üç Yolu</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>1250</v>
+        <v>580</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786059151481</t>
+          <t>9786059151603</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı - Ebru Şinik’ten Wellbeing Ajandası (Ciltli)</t>
+          <t>Lal</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>325</v>
+        <v>305</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786059151498</t>
+          <t>9786059151504</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Mavi - Ebru Şinik’ten Wellbeing Ajandası (Ciltli)</t>
+          <t>Anadolu’dan Dünyaya Armağan Bulgur (Ciltli)</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>325</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786059151474</t>
+          <t>9786059151481</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Sarı - Ebru Şinik’ten Wellbeing Ajandası (Ciltli)</t>
+          <t>Kırmızı - Ebru Şinik’ten Wellbeing Ajandası (Ciltli)</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>325</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786059151467</t>
+          <t>9786059151498</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Yeşil - Ebru Şinik’ten Wellbeing Ajandası (Ciltli)</t>
+          <t>Mavi - Ebru Şinik’ten Wellbeing Ajandası (Ciltli)</t>
         </is>
       </c>
       <c r="C42" s="1">
         <v>325</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786059151443</t>
+          <t>9786059151474</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Siyah</t>
+          <t>Sarı - Ebru Şinik’ten Wellbeing Ajandası (Ciltli)</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>335</v>
+        <v>325</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786059151436</t>
+          <t>9786059151467</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Mutluluğu Yaratmak</t>
+          <t>Yeşil - Ebru Şinik’ten Wellbeing Ajandası (Ciltli)</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>155</v>
+        <v>325</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786059151412</t>
+          <t>9786059151443</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Mor</t>
+          <t>Siyah</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>300</v>
+        <v>335</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786059151429</t>
+          <t>9786059151436</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>İçinden Yol Geçen Hayatlar</t>
+          <t>Mutluluğu Yaratmak</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>395</v>
+        <v>155</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786059151344</t>
+          <t>9786059151412</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Genleriniz Kaderiniz Değildir</t>
+          <t>Mor</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>620</v>
+        <v>300</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786059151306</t>
+          <t>9786059151429</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Jojo'nun Tatlı Hayat Rehberi</t>
+          <t>İçinden Yol Geçen Hayatlar</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>56</v>
+        <v>395</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786059151269</t>
+          <t>9786059151344</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Aşk Ol</t>
+          <t>Genleriniz Kaderiniz Değildir</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>22</v>
+        <v>620</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786059151245</t>
+          <t>9786059151306</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Lacivert</t>
+          <t>Jojo'nun Tatlı Hayat Rehberi</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>240</v>
+        <v>56</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786059151238</t>
+          <t>9786059151269</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Organik Eczanemin Aroma Kokulu Bahçesi</t>
+          <t>Aşk Ol</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>630</v>
+        <v>22</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786059151160</t>
+          <t>9786059151245</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Nefeste Saklı Hayat</t>
+          <t>Lacivert</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>295</v>
+        <v>240</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786059151146</t>
+          <t>9786059151238</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Hayalindeki Sen</t>
+          <t>Organik Eczanemin Aroma Kokulu Bahçesi</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>68</v>
+        <v>630</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
+          <t>9786059151160</t>
+        </is>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Nefeste Saklı Hayat</t>
+        </is>
+      </c>
+      <c r="C54" s="1">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3">
+      <c r="A55" s="1" t="inlineStr">
+        <is>
+          <t>9786059151146</t>
+        </is>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Hayalindeki Sen</t>
+        </is>
+      </c>
+      <c r="C55" s="1">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3">
+      <c r="A56" s="1" t="inlineStr">
+        <is>
           <t>9786059151115</t>
         </is>
       </c>
-      <c r="B54" s="1" t="inlineStr">
+      <c r="B56" s="1" t="inlineStr">
         <is>
           <t>Şişman Kızın İtirafları</t>
         </is>
       </c>
-      <c r="C54" s="1">
+      <c r="C56" s="1">
         <v>40</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>