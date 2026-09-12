--- v2 (2026-04-01)
+++ v3 (2026-09-12)
@@ -319,51 +319,51 @@
         <is>
           <t>9786059151214</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Yalnızlığın Bilinmeyen Yüzü</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>22</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786059151177</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Anneannemin Tenceresi (Ciltli)</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>168</v>
+        <v>195</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786059151153</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Sessizliğimle Dans</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>22</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9786059151054</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
@@ -439,51 +439,51 @@
         <is>
           <t>9786059151023</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Birlikte Boyayalım (Ciltli)</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>22</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9786059151450</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Mor - Siyah - Lacivert 3'lü Set Takım</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>287</v>
+        <v>330</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>2789788618857</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Farkındalık Seti (2 Kitap Takım)</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>44</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>9789752122598</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
@@ -529,51 +529,51 @@
         <is>
           <t>2789788621512</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Wellbeing Seti - Ajanda ve Kitap</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>755</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>9786059151313</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Benimle Nefes Al</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>180</v>
+        <v>210</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>9786059151061</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Yetişkinler için Yaratıcı Boyama Uyku Kaçınca</t>
         </is>
       </c>
       <c r="C32" s="1">
         <v>55</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>9786059151047</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
@@ -589,351 +589,351 @@
         <is>
           <t>9786059151290</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Güneşini Sev</t>
         </is>
       </c>
       <c r="C34" s="1">
         <v>18</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>9786059151658</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>İçsel Mühendislik - Bir Yoginin Mutluluk Rehberi</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>295</v>
+        <v>335</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>9786059151634</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Zengin Koca Benim</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>335</v>
+        <v>390</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>9786059151627</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Defne Yaprağı (Ciltli)</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>505</v>
+        <v>590</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>9786059151610</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Şifacının Üç Yolu</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>580</v>
+        <v>670</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>9786059151603</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Lal</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>305</v>
+        <v>350</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>9786059151504</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Anadolu’dan Dünyaya Armağan Bulgur (Ciltli)</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>1250</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>9786059151481</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Kırmızı - Ebru Şinik’ten Wellbeing Ajandası (Ciltli)</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>325</v>
+        <v>375</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>9786059151498</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Mavi - Ebru Şinik’ten Wellbeing Ajandası (Ciltli)</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>325</v>
+        <v>375</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>9786059151474</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Sarı - Ebru Şinik’ten Wellbeing Ajandası (Ciltli)</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>325</v>
+        <v>375</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>9786059151467</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Yeşil - Ebru Şinik’ten Wellbeing Ajandası (Ciltli)</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>325</v>
+        <v>375</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>9786059151443</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Siyah</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>335</v>
+        <v>390</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>9786059151436</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Mutluluğu Yaratmak</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>155</v>
+        <v>180</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>9786059151412</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Mor</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>9786059151429</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>İçinden Yol Geçen Hayatlar</t>
         </is>
       </c>
       <c r="C48" s="1">
         <v>395</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>9786059151344</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Genleriniz Kaderiniz Değildir</t>
         </is>
       </c>
       <c r="C49" s="1">
         <v>620</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>9786059151306</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Jojo'nun Tatlı Hayat Rehberi</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>56</v>
+        <v>70</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>9786059151269</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Aşk Ol</t>
         </is>
       </c>
       <c r="C51" s="1">
         <v>22</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>9786059151245</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Lacivert</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>9786059151238</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>Organik Eczanemin Aroma Kokulu Bahçesi</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>630</v>
+        <v>720</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>9786059151160</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>Nefeste Saklı Hayat</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>295</v>
+        <v>335</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>9786059151146</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>Hayalindeki Sen</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>68</v>
+        <v>80</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>9786059151115</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>Şişman Kızın İtirafları</t>
         </is>
       </c>
       <c r="C56" s="1">
         <v>40</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>