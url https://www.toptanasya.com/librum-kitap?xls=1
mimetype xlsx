--- v0 (2026-03-29)
+++ v1 (2026-05-13)
@@ -85,2785 +85,2800 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259372129</t>
+          <t>9786259372143</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Anne Modülü</t>
+          <t>Öyle Bir Şey Değil</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>320</v>
+        <v>340</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786056657283</t>
+          <t>9786259372129</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Voleybolun Deli Dolu Efsanesi Bülent Meriç</t>
+          <t>Anne Modülü</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>400</v>
+        <v>320</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259372112</t>
+          <t>9786056657283</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Ay Işığı Operasyonu</t>
+          <t>Voleybolun Deli Dolu Efsanesi Bülent Meriç</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786056657269</t>
+          <t>9786259372112</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Hastalıklardan Korkma</t>
+          <t>Ay Işığı Operasyonu</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259372105</t>
+          <t>9786056657269</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Tükiye'de Şarap Turist Profili</t>
+          <t>Hastalıklardan Korkma</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786056657290</t>
+          <t>9786259372105</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Ruhu Geride Kalanlar</t>
+          <t>Tükiye'de Şarap Turist Profili</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786056657276</t>
+          <t>9786056657290</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Bir Futbolcunun Toplu Sevda Şiirleri</t>
+          <t>Ruhu Geride Kalanlar</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259813332</t>
+          <t>9786056657276</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Şiirlerle, Öykülerle Hayat Aktı Sesizce</t>
+          <t>Bir Futbolcunun Toplu Sevda Şiirleri</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259813356</t>
+          <t>9786259813332</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Psikolog Ayağınıza Geldi</t>
+          <t>Şiirlerle, Öykülerle Hayat Aktı Sesizce</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259813394</t>
+          <t>9786259813356</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Hasyazma</t>
+          <t>Psikolog Ayağınıza Geldi</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259582115</t>
+          <t>9786259813394</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Bu Şiire Sığındım</t>
+          <t>Hasyazma</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259582122</t>
+          <t>9786259582115</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Ayağına Sağlık</t>
+          <t>Bu Şiire Sığındım</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>370</v>
+        <v>200</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259813363</t>
+          <t>9786259582122</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Aile Dizimi Tragedyalardan Bugüne Duygu Sağaltımı</t>
+          <t>Ayağına Sağlık</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>420</v>
+        <v>370</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259582108</t>
+          <t>9786259813363</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Elmas'ın Kanatları</t>
+          <t>Aile Dizimi Tragedyalardan Bugüne Duygu Sağaltımı</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>320</v>
+        <v>420</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259582139</t>
+          <t>9786259582108</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Geri Bildirim Sanatında Ustalık</t>
+          <t>Elmas'ın Kanatları</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>300</v>
+        <v>320</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259813370</t>
+          <t>9786259582139</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>İki Nesil, Bir Yolculuk</t>
+          <t>Geri Bildirim Sanatında Ustalık</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259813387</t>
+          <t>9786259813370</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Baba Modülü 1</t>
+          <t>İki Nesil, Bir Yolculuk</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259813349</t>
+          <t>9786259813387</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>İyi Aile Kızları</t>
+          <t>Baba Modülü 1</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259813325</t>
+          <t>9786259813349</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Tamam Belki Öküzüz Ama</t>
+          <t>İyi Aile Kızları</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259813318</t>
+          <t>9786259813325</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Gizli Dosya</t>
+          <t>Tamam Belki Öküzüz Ama</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259813301</t>
+          <t>9786259813318</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>İnsan Kalmak</t>
+          <t>Gizli Dosya</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259899992</t>
+          <t>9786259813301</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Ruhumun Gamzeleri</t>
+          <t>İnsan Kalmak</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259918952</t>
+          <t>9786259899992</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Cemre'yi Ne Üzdü?</t>
+          <t>Ruhumun Gamzeleri</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>220</v>
+        <v>350</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259899978</t>
+          <t>9786259918952</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Gelincikler Öldü</t>
+          <t>Cemre'yi Ne Üzdü?</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>320</v>
+        <v>220</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259899985</t>
+          <t>9786259899978</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Henüz Tanıştık</t>
+          <t>Gelincikler Öldü</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>300</v>
+        <v>320</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259899961</t>
+          <t>9786259899985</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Gülüş</t>
+          <t>Henüz Tanıştık</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259899954</t>
+          <t>9786259899961</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Haydi Çocuklar İstanbul’u Tanıyalım Tanıtalım - Let’s Get To Know Istanbul</t>
+          <t>Kayıp Gülüş</t>
         </is>
       </c>
       <c r="C28" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259899947</t>
+          <t>9786259899954</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Bıçak Parası</t>
+          <t>Haydi Çocuklar İstanbul’u Tanıyalım Tanıtalım - Let’s Get To Know Istanbul</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>230</v>
+        <v>300</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786052305812</t>
+          <t>9786259899947</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Temas Noktası</t>
+          <t>Bıçak Parası</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>300</v>
+        <v>230</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259899909</t>
+          <t>9786052305812</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Korkma İyileşeceğiz</t>
+          <t>Temas Noktası</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>280</v>
+        <v>300</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786259899930</t>
+          <t>9786259899909</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Yazan - 7</t>
+          <t>Korkma İyileşeceğiz</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>320</v>
+        <v>280</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786259899916</t>
+          <t>9786259899930</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Düşkıran</t>
+          <t>Yazan - 7</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>200</v>
+        <v>320</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786259899923</t>
+          <t>9786259899916</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Karşılaşma</t>
+          <t>Düşkıran</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>320</v>
+        <v>200</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786259918990</t>
+          <t>9786259899923</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>İhtiyaç Fazlası Şiirler</t>
+          <t>Karşılaşma</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>200</v>
+        <v>320</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786259918969</t>
+          <t>9786259918990</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Kimler Ağlar</t>
+          <t>İhtiyaç Fazlası Şiirler</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786259918976</t>
+          <t>9786259918969</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Havuç ve Gofret</t>
+          <t>Kimler Ağlar</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786259918945</t>
+          <t>9786259918976</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Kahveden Öğretmen Olur Mu?</t>
+          <t>Havuç ve Gofret</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786259918983</t>
+          <t>9786259918945</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Cemre Oylama Yapıyor</t>
+          <t>Kahveden Öğretmen Olur Mu?</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>250</v>
+        <v>220</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786259918907</t>
+          <t>9786259918983</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Kod Adı Barnabas - Gerçekler Daima Gün Işığına Çıkar</t>
+          <t>Cemre Oylama Yapıyor</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786259918921</t>
+          <t>9786259918907</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Aylin</t>
+          <t>Kod Adı Barnabas - Gerçekler Daima Gün Işığına Çıkar</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786259918938</t>
+          <t>9786259918921</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Gezgin Sezgin</t>
+          <t>Aylin</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786259918914</t>
+          <t>9786259918938</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Max'in Aynası</t>
+          <t>Gezgin Sezgin</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>220</v>
+        <v>250</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786250012994</t>
+          <t>9786259918914</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Bangladeş’in Mucizesi Sheikh Hasina</t>
+          <t>Max'in Aynası</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>300</v>
+        <v>220</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786052305997</t>
+          <t>9786250012994</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Yolum Umutla</t>
+          <t>Bangladeş’in Mucizesi Sheikh Hasina</t>
         </is>
       </c>
       <c r="C45" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786052305980</t>
+          <t>9786052305997</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Piyanonun Siyah Tuşu</t>
+          <t>Yolum Umutla</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786052305973</t>
+          <t>9786052305980</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>1,2,3,4 Korkmuyorum (Ciltli)</t>
+          <t>Piyanonun Siyah Tuşu</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>260</v>
+        <v>220</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786052305966</t>
+          <t>9786052305973</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Sessiz Misafir</t>
+          <t>1,2,3,4 Korkmuyorum (Ciltli)</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>200</v>
+        <v>260</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786052305935</t>
+          <t>9786052305966</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Kaderini Sev</t>
+          <t>Sessiz Misafir</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786052305836</t>
+          <t>9786052305935</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Pusula - Farkına Var Güç Sende!</t>
+          <t>Kaderini Sev</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>280</v>
+        <v>250</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786052305904</t>
+          <t>9786052305836</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Kapımı Çaldı Şiirler</t>
+          <t>Pusula - Farkına Var Güç Sende!</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>200</v>
+        <v>280</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786052305928</t>
+          <t>9786052305904</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>İz Cinayet</t>
+          <t>Kapımı Çaldı Şiirler</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786052305959</t>
+          <t>9786052305928</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Siyahın Kırmızıya Zaferi</t>
+          <t>İz Cinayet</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>220</v>
+        <v>250</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786052305942</t>
+          <t>9786052305959</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Büyük Yolun Küçük Yolcusu</t>
+          <t>Siyahın Kırmızıya Zaferi</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>250</v>
+        <v>220</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786052305881</t>
+          <t>9786052305942</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Kanatlarımın Altındaki Dünya</t>
+          <t>Büyük Yolun Küçük Yolcusu</t>
         </is>
       </c>
       <c r="C55" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786052305911</t>
+          <t>9786052305881</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Göçebe Kendini Doğuran Kadınların Hikayesi</t>
+          <t>Kanatlarımın Altındaki Dünya</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786052305898</t>
+          <t>9786052305911</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Sosyopolitik Şarap</t>
+          <t>Göçebe Kendini Doğuran Kadınların Hikayesi</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786052305874</t>
+          <t>9786052305898</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Elbet Bir Gün</t>
+          <t>Sosyopolitik Şarap</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786052305867</t>
+          <t>9786052305874</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Tehlikeli Sular (Ciltli)</t>
+          <t>Elbet Bir Gün</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>320</v>
+        <v>200</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786052305850</t>
+          <t>9786052305867</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Selma Leiter ve Yeni Irk (Başlangıç)</t>
+          <t>Tehlikeli Sular (Ciltli)</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>300</v>
+        <v>320</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786052305829</t>
+          <t>9786052305850</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Bozkırdaki Ağaç Köy Enstitüleri</t>
+          <t>Selma Leiter ve Yeni Irk (Başlangıç)</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786052305805</t>
+          <t>9786052305829</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Memleketim Türküsünü Söyleyecek</t>
+          <t>Bozkırdaki Ağaç Köy Enstitüleri</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786052305768</t>
+          <t>9786052305805</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Bugün Uçmasan</t>
+          <t>Memleketim Türküsünü Söyleyecek</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786052305799</t>
+          <t>9786052305768</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Zambak Kokusu</t>
+          <t>Bugün Uçmasan</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>280</v>
+        <v>250</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786052305782</t>
+          <t>9786052305799</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Nezir-i Mevlana Dedemle Yolda</t>
+          <t>Zambak Kokusu</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>300</v>
+        <v>280</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786052305775</t>
+          <t>9786052305782</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Ölü Doğmak</t>
+          <t>Nezir-i Mevlana Dedemle Yolda</t>
         </is>
       </c>
       <c r="C66" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786052305744</t>
+          <t>9786052305775</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Words and I</t>
+          <t>Ölü Doğmak</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786052305751</t>
+          <t>9786052305744</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Gnostik Astroloji ve Kozmik Şifa</t>
+          <t>Words and I</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>340</v>
+        <v>200</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786052305737</t>
+          <t>9786052305751</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Albay Sinan Yalnız Kurt ve İhanet</t>
+          <t>Gnostik Astroloji ve Kozmik Şifa</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>250</v>
+        <v>340</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786052305720</t>
+          <t>9786052305737</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Dilsiz Vedalar</t>
+          <t>Albay Sinan Yalnız Kurt ve İhanet</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786052305614</t>
+          <t>9786052305720</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet ve Demokrasi</t>
+          <t>Dilsiz Vedalar</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786052305621</t>
+          <t>9786052305614</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Ebabil Kışı</t>
+          <t>Cumhuriyet ve Demokrasi</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>270</v>
+        <v>250</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786052305676</t>
+          <t>9786052305621</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Erdoğan'ın Davası - Yeni Türkiye'nin Teorisi - Pratiği ve Geleceği</t>
+          <t>Ebabil Kışı</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>320</v>
+        <v>270</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786052305652</t>
+          <t>9786052305676</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Kalbime İyi Bak</t>
+          <t>Erdoğan'ın Davası - Yeni Türkiye'nin Teorisi - Pratiği ve Geleceği</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>250</v>
+        <v>320</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786052305690</t>
+          <t>9786052305652</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Kendine Şans Ver</t>
+          <t>Kalbime İyi Bak</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>220</v>
+        <v>250</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786052305706</t>
+          <t>9786052305690</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Kırlangıç Döngüsü</t>
+          <t>Kendine Şans Ver</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>300</v>
+        <v>220</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786052305645</t>
+          <t>9786052305706</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Sen Gölgen ve Umut</t>
+          <t>Kırlangıç Döngüsü</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786052305638</t>
+          <t>9786052305645</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Şifa Tanrıçam</t>
+          <t>Sen Gölgen ve Umut</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786052305560</t>
+          <t>9786052305638</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Tekkesiz Derviş - Aşk Kırıntıları</t>
+          <t>Şifa Tanrıçam</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786052305669</t>
+          <t>9786052305560</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Yeniden</t>
+          <t>Tekkesiz Derviş - Aşk Kırıntıları</t>
         </is>
       </c>
       <c r="C80" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786052305713</t>
+          <t>9786052305669</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Berat ve Beyza ile Mucize Yolculuklar - Karanlıklar Evi</t>
+          <t>Yeniden</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786052305683</t>
+          <t>9786052305713</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Ayaz Vurmuş Gecelere</t>
+          <t>Berat ve Beyza ile Mucize Yolculuklar - Karanlıklar Evi</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786052305249</t>
+          <t>9786052305683</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>İçeriden Fethedilen Kale CHP</t>
+          <t>Ayaz Vurmuş Gecelere</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>25.92</v>
+        <v>300</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786056770661</t>
+          <t>9786052305249</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Uy Başımıza Gelenler</t>
+          <t>İçeriden Fethedilen Kale CHP</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>260</v>
+        <v>25.92</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786056770630</t>
+          <t>9786056770661</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Sükuttan Söze (Ciltli)</t>
+          <t>Uy Başımıza Gelenler</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>300</v>
+        <v>260</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786056770654</t>
+          <t>9786056770630</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Of Anam Of</t>
+          <t>Sükuttan Söze (Ciltli)</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786056770609</t>
+          <t>9786056770654</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Zambaklar Ülkesinde</t>
+          <t>Of Anam Of</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>16.67</v>
+        <v>350</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786056746581</t>
+          <t>9786056770609</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Eve Yalnız Dönen Kadınlar</t>
+          <t>Beyaz Zambaklar Ülkesinde</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>250</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786052305461</t>
+          <t>9786056746581</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Bir Öğün Zanaat</t>
+          <t>Eve Yalnız Dönen Kadınlar</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786052305430</t>
+          <t>9786052305461</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Belleğimin Şövalesi Ömrüm</t>
+          <t>Bir Öğün Zanaat</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>230</v>
+        <v>300</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786052305218</t>
+          <t>9786052305430</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Sır Çeşmesi</t>
+          <t>Belleğimin Şövalesi Ömrüm</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>250</v>
+        <v>230</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786052305225</t>
+          <t>9786052305218</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>O'na Sözüm Var</t>
+          <t>Sır Çeşmesi</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786052305072</t>
+          <t>9786052305225</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>En Güzel Hediye</t>
+          <t>O'na Sözüm Var</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786052305362</t>
+          <t>9786052305072</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Manhattan Masalları</t>
+          <t>En Güzel Hediye</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>300</v>
+        <v>220</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786052305379</t>
+          <t>9786052305362</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Hazinenin Durumu</t>
+          <t>Manhattan Masalları</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786052305348</t>
+          <t>9786052305379</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>İstanbul’da Birlikte Yaşamak - Living Together In Istanbul</t>
+          <t>Hazinenin Durumu</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>400</v>
+        <v>220</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786052305331</t>
+          <t>9786052305348</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Don Kişot Efekti</t>
+          <t>İstanbul’da Birlikte Yaşamak - Living Together In Istanbul</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>220</v>
+        <v>400</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786052305355</t>
+          <t>9786052305331</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Kızıldere’nin Sesi Aşık Sinem Bacı</t>
+          <t>Don Kişot Efekti</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>320</v>
+        <v>220</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786052305270</t>
+          <t>9786052305355</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Aranızda Beni Sevmeyen Var mı?</t>
+          <t>Kızıldere’nin Sesi Aşık Sinem Bacı</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>250</v>
+        <v>320</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786052305256</t>
+          <t>9786052305270</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Tevrat’tan Damlalar</t>
+          <t>Aranızda Beni Sevmeyen Var mı?</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>230</v>
+        <v>250</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786056500275</t>
+          <t>9786052305256</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'nin Dil Hafızası</t>
+          <t>Tevrat’tan Damlalar</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>280</v>
+        <v>230</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786056559914</t>
+          <t>9786056500275</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Satranç</t>
+          <t>Türkiye'nin Dil Hafızası</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>220</v>
+        <v>280</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786056559907</t>
+          <t>9786056559914</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Cibran’da Çınlayan</t>
+          <t>Satranç</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>250</v>
+        <v>220</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786056500206</t>
+          <t>9786056559907</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Labirent</t>
+          <t>Cibran’da Çınlayan</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786056500251</t>
+          <t>9786056500206</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Şimdilik Kadın</t>
+          <t>Labirent</t>
         </is>
       </c>
       <c r="C105" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786056500213</t>
+          <t>9786056500251</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Baba Ben Geldim</t>
+          <t>Şimdilik Kadın</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>30</v>
+        <v>300</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786056746543</t>
+          <t>9786056500213</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Amansız Takip</t>
+          <t>Baba Ben Geldim</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>250</v>
+        <v>30</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786056746536</t>
+          <t>9786056746543</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Adaletin Gözyaşları</t>
+          <t>Amansız Takip</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>60</v>
+        <v>250</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786052305393</t>
+          <t>9786056746536</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Canının İstediği Canına Dermandır</t>
+          <t>Adaletin Gözyaşları</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>250</v>
+        <v>60</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786052305409</t>
+          <t>9786052305393</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Gurur Dağı</t>
+          <t>Canının İstediği Canına Dermandır</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>230</v>
+        <v>250</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786052305133</t>
+          <t>9786052305409</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Unutulan Halife</t>
+          <t>Gurur Dağı</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>200</v>
+        <v>230</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786052305317</t>
+          <t>9786052305133</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Sessizliğe Konuşanlar / Susanlar</t>
+          <t>Unutulan Halife</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786052305232</t>
+          <t>9786052305317</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Frida</t>
+          <t>Sessizliğe Konuşanlar / Susanlar</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>220</v>
+        <v>250</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786052305010</t>
+          <t>9786052305232</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Ütopya ve Masalbilim</t>
+          <t>Frida</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>40</v>
+        <v>220</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786056770678</t>
+          <t>9786052305010</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Sihrin Kovulmuş Melekleri</t>
+          <t>Ütopya ve Masalbilim</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786052305003</t>
+          <t>9786056770678</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Allah’ın Hatıra Defteri</t>
+          <t>Sihrin Kovulmuş Melekleri</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>200</v>
+        <v>35</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786056770685</t>
+          <t>9786052305003</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Yasaklı Sanatın Öyküsü</t>
+          <t>Allah’ın Hatıra Defteri</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>320</v>
+        <v>200</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786056722370</t>
+          <t>9786056770685</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>İslam'a Veda</t>
+          <t>Yasaklı Sanatın Öyküsü</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>300</v>
+        <v>320</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786052305287</t>
+          <t>9786056722370</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>O Şeytan Benim</t>
+          <t>İslam'a Veda</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786052305386</t>
+          <t>9786052305287</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Sırların Koruyucuları</t>
+          <t>O Şeytan Benim</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786052305065</t>
+          <t>9786052305386</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>İstanbul’un Yalıları ve Köşkleri</t>
+          <t>Sırların Koruyucuları</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786056657207</t>
+          <t>9786052305065</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Altın Günü Kızları</t>
+          <t>İstanbul’un Yalıları ve Köşkleri</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>50</v>
+        <v>300</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786056609091</t>
+          <t>9786056657207</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Thecla - Şifacı</t>
+          <t>Altın Günü Kızları</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>320</v>
+        <v>50</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786056609084</t>
+          <t>9786056609091</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>İlçelerinde İstanbul'u Arıyorum</t>
+          <t>Thecla - Şifacı</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>400</v>
+        <v>320</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786052305195</t>
+          <t>9786056609084</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Toplu Oyunlar</t>
+          <t>İlçelerinde İstanbul'u Arıyorum</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>220</v>
+        <v>400</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786052305188</t>
+          <t>9786052305195</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Ara ile Bir Ara</t>
+          <t>Toplu Oyunlar</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>65</v>
+        <v>220</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786052305201</t>
+          <t>9786052305188</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Sakın Geç Kalma Mualla</t>
+          <t>Ara ile Bir Ara</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>240</v>
+        <v>65</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786056770616</t>
+          <t>9786052305201</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Geometri</t>
+          <t>Sakın Geç Kalma Mualla</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>150</v>
+        <v>240</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786056746598</t>
+          <t>9786056770616</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Güldürmeyin Beni</t>
+          <t>Geometri</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786056746529</t>
+          <t>9786056746598</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>İstanbul'un Türbeleri - Tombs Of İstanbul</t>
+          <t>Güldürmeyin Beni</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786056722301</t>
+          <t>9786056746529</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Lugat-ı Aşk (Ciltli)</t>
+          <t>İstanbul'un Türbeleri - Tombs Of İstanbul</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786056559952</t>
+          <t>9786056722301</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Tahta Kız ve Diğer Öyküler</t>
+          <t>Lugat-ı Aşk (Ciltli)</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786056746512</t>
+          <t>9786056559952</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Vatansız</t>
+          <t>Tahta Kız ve Diğer Öyküler</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>320</v>
+        <v>200</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786056746505</t>
+          <t>9786056746512</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Tanışma</t>
+          <t>Vatansız</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>220</v>
+        <v>320</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786056559969</t>
+          <t>9786056746505</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Önce Unutan Kazanır</t>
+          <t>Tanışma</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>300</v>
+        <v>220</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786056559945</t>
+          <t>9786056559969</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Işid’in Kölesi</t>
+          <t>Önce Unutan Kazanır</t>
         </is>
       </c>
       <c r="C136" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786052305119</t>
+          <t>9786056559945</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Tıbbi Astroloji - Burçlara Göre Sağlık Beslenme ve Mitolojik Öyküler</t>
+          <t>Işid’in Kölesi</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>320</v>
+        <v>300</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786052305089</t>
+          <t>9786052305119</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Modern Müzik Tarihinden 250 Albüm</t>
+          <t>Tıbbi Astroloji - Burçlara Göre Sağlık Beslenme ve Mitolojik Öyküler</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>400</v>
+        <v>320</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786052305096</t>
+          <t>9786052305089</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Bunchum - Ortak Noktamız Kahve Gerisi Bahane</t>
+          <t>Modern Müzik Tarihinden 250 Albüm</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786056722363</t>
+          <t>9786052305096</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Gençler İçin Nutuk (Ciltli)</t>
+          <t>Bunchum - Ortak Noktamız Kahve Gerisi Bahane</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786056559990</t>
+          <t>9786056722363</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Çarşamba Perisi Özgecan</t>
+          <t>Gençler İçin Nutuk (Ciltli)</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786052305171</t>
+          <t>9786056559990</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Bulutları Aralayan O Kadın</t>
+          <t>Çarşamba Perisi Özgecan</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786052305157</t>
+          <t>9786052305171</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Görünmez İpler</t>
+          <t>Bulutları Aralayan O Kadın</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786056609039</t>
+          <t>9786052305157</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Gerikazanım Atölyesi</t>
+          <t>Görünmez İpler</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>12</v>
+        <v>300</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786056609053</t>
+          <t>9786056609039</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Plastik Bardak</t>
+          <t>Gerikazanım Atölyesi</t>
         </is>
       </c>
       <c r="C145" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786052305034</t>
+          <t>9786056609053</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Zabit ve Kumandan İle Hasbıhal</t>
+          <t>Beyaz Plastik Bardak</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>11.11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786052305027</t>
+          <t>9786052305034</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Ve Çocuk Tanrıya Küstü</t>
+          <t>Zabit ve Kumandan İle Hasbıhal</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>220</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786052305058</t>
+          <t>9786052305027</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Konsomatris - Dellek</t>
+          <t>Ve Çocuk Tanrıya Küstü</t>
         </is>
       </c>
       <c r="C148" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786052305041</t>
+          <t>9786052305058</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>28,5 Harfli Bibliyofil</t>
+          <t>Konsomatris - Dellek</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>300</v>
+        <v>220</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786056609077</t>
+          <t>9786052305041</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Yaşlı Çınar Ağacı</t>
+          <t>28,5 Harfli Bibliyofil</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>12</v>
+        <v>300</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786056609046</t>
+          <t>9786056609077</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Meraklı Yeşil Şişe</t>
+          <t>Yaşlı Çınar Ağacı</t>
         </is>
       </c>
       <c r="C151" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786056722394</t>
+          <t>9786056609046</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Gelenekler ile Dinler Tarihini Yeniden Düşünmek</t>
+          <t>Meraklı Yeşil Şişe</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>500</v>
+        <v>12</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786056500244</t>
+          <t>9786056722394</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Güzellik Suçları</t>
+          <t>Gelenekler ile Dinler Tarihini Yeniden Düşünmek</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>220</v>
+        <v>500</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786056722356</t>
+          <t>9786056500244</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Fıçılarda Yaşamak</t>
+          <t>Güzellik Suçları</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>40</v>
+        <v>220</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786056559983</t>
+          <t>9786056722356</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Ötekiler</t>
+          <t>Fıçılarda Yaşamak</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>300</v>
+        <v>40</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786056559976</t>
+          <t>9786056559983</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Acilen Zayıflamalıyım</t>
+          <t>Ötekiler</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786056500299</t>
+          <t>9786056559976</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>İhanetten Sonra</t>
+          <t>Acilen Zayıflamalıyım</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786056722325</t>
+          <t>9786056500299</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Çünkü Bize Aşk Kaldı</t>
+          <t>İhanetten Sonra</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>230</v>
+        <v>250</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786056722318</t>
+          <t>9786056722325</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Mihriye</t>
+          <t>Çünkü Bize Aşk Kaldı</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>300</v>
+        <v>230</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786056559921</t>
+          <t>9786056722318</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Sebebi Sensin Bu Gidişin</t>
+          <t>Mihriye</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786056559938</t>
+          <t>9786056559921</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Düşler Kitabı</t>
+          <t>Sebebi Sensin Bu Gidişin</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>300</v>
+        <v>220</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786056770692</t>
+          <t>9786056559938</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Ütopya (Ciltli)</t>
+          <t>Düşler Kitabı</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786056746567</t>
+          <t>9786056770692</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Perizat</t>
+          <t>Ütopya (Ciltli)</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786056500237</t>
+          <t>9786056746567</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Keldani Harfleri ve Keldaniler (Ciltli)</t>
+          <t>Perizat</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>75</v>
+        <v>300</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786056746550</t>
+          <t>9786056500237</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Aşkım Başımda Değil</t>
+          <t>Keldani Harfleri ve Keldaniler (Ciltli)</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>250</v>
+        <v>75</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786056500268</t>
+          <t>9786056746550</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Yeraltından Notlar</t>
+          <t>Aşkım Başımda Değil</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>11.94</v>
+        <v>250</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786052305584</t>
+          <t>9786056500268</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Düğümlenmiş Hikayeler</t>
+          <t>Yeraltından Notlar</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>250</v>
+        <v>11.94</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786052305553</t>
+          <t>9786052305584</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>12 (Ciltli)</t>
+          <t>Düğümlenmiş Hikayeler</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786052305607</t>
+          <t>9786052305553</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Sarhoşluk</t>
+          <t>12 (Ciltli)</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786052305591</t>
+          <t>9786052305607</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Bizim Umudumuz Var</t>
+          <t>Sarhoşluk</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>40</v>
+        <v>220</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786052305515</t>
+          <t>9786052305591</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Oda Komşum Richard Wagner</t>
+          <t>Bizim Umudumuz Var</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>220</v>
+        <v>40</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786052305546</t>
+          <t>9786052305515</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Atatürk</t>
+          <t>Oda Komşum Richard Wagner</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786052305539</t>
+          <t>9786052305546</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Uzlaşmaz Çelişki Evrim</t>
+          <t>Atatürk</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>230</v>
+        <v>200</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786052305423</t>
+          <t>9786052305539</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Bir Düşün Ölümü</t>
+          <t>Uzlaşmaz Çelişki Evrim</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>200</v>
+        <v>230</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786052305324</t>
+          <t>9786052305423</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Son Umudumsun</t>
+          <t>Bir Düşün Ölümü</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>230</v>
+        <v>200</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786052305522</t>
+          <t>9786052305324</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Anasonlu Aşk</t>
+          <t>Son Umudumsun</t>
         </is>
       </c>
       <c r="C176" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786052305485</t>
+          <t>9786052305522</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Altı Yüzyılın İzinde</t>
+          <t>Anasonlu Aşk</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>300</v>
+        <v>230</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786052305454</t>
+          <t>9786052305485</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Af</t>
+          <t>Altı Yüzyılın İzinde</t>
         </is>
       </c>
       <c r="C178" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786052305508</t>
+          <t>9786052305454</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Ötekileri Görmek</t>
+          <t>Af</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786052305577</t>
+          <t>9786052305508</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>5 Çıkış Yolu</t>
+          <t>Ötekileri Görmek</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786052305492</t>
+          <t>9786052305577</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Kimsesiz İzler</t>
+          <t>5 Çıkış Yolu</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>160</v>
+        <v>300</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786052305263</t>
+          <t>9786052305492</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Adım Demet</t>
+          <t>Kimsesiz İzler</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>300</v>
+        <v>160</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786052305447</t>
+          <t>9786052305263</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Eskiyor Ama Eksilmiyor</t>
+          <t>Adım Demet</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>10</v>
+        <v>300</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
+          <t>9786052305447</t>
+        </is>
+      </c>
+      <c r="B184" s="1" t="inlineStr">
+        <is>
+          <t>Eskiyor Ama Eksilmiyor</t>
+        </is>
+      </c>
+      <c r="C184" s="1">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="185" spans="1:3">
+      <c r="A185" s="1" t="inlineStr">
+        <is>
           <t>9786052305126</t>
         </is>
       </c>
-      <c r="B184" s="1" t="inlineStr">
+      <c r="B185" s="1" t="inlineStr">
         <is>
           <t>Yaşlı Kadın ve Papağan</t>
         </is>
       </c>
-      <c r="C184" s="1">
+      <c r="C185" s="1">
         <v>220</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>