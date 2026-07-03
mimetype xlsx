--- v1 (2026-05-13)
+++ v2 (2026-07-03)
@@ -85,2800 +85,2845 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259372143</t>
+          <t>9786259372181</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Öyle Bir Şey Değil</t>
+          <t>Füsunkar</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>340</v>
+        <v>290</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259372129</t>
+          <t>9786259372174</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Anne Modülü</t>
+          <t>Ruhun Gündelik halleri</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>320</v>
+        <v>350</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786056657283</t>
+          <t>9786259372167</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Voleybolun Deli Dolu Efsanesi Bülent Meriç</t>
+          <t>Keşiş Dağı</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259372112</t>
+          <t>9786259372143</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Ay Işığı Operasyonu</t>
+          <t>Öyle Bir Şey Değil</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>400</v>
+        <v>340</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786056657269</t>
+          <t>9786259372129</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Hastalıklardan Korkma</t>
+          <t>Anne Modülü</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>300</v>
+        <v>320</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259372105</t>
+          <t>9786056657283</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Tükiye'de Şarap Turist Profili</t>
+          <t>Voleybolun Deli Dolu Efsanesi Bülent Meriç</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786056657290</t>
+          <t>9786259372112</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Ruhu Geride Kalanlar</t>
+          <t>Ay Işığı Operasyonu</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786056657276</t>
+          <t>9786056657269</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Bir Futbolcunun Toplu Sevda Şiirleri</t>
+          <t>Hastalıklardan Korkma</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259813332</t>
+          <t>9786259372105</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Şiirlerle, Öykülerle Hayat Aktı Sesizce</t>
+          <t>Tükiye'de Şarap Turist Profili</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259813356</t>
+          <t>9786056657290</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Psikolog Ayağınıza Geldi</t>
+          <t>Ruhu Geride Kalanlar</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259813394</t>
+          <t>9786056657276</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Hasyazma</t>
+          <t>Bir Futbolcunun Toplu Sevda Şiirleri</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259582115</t>
+          <t>9786259813332</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Bu Şiire Sığındım</t>
+          <t>Şiirlerle, Öykülerle Hayat Aktı Sesizce</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259582122</t>
+          <t>9786259813356</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Ayağına Sağlık</t>
+          <t>Psikolog Ayağınıza Geldi</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>370</v>
+        <v>250</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259813363</t>
+          <t>9786259813394</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Aile Dizimi Tragedyalardan Bugüne Duygu Sağaltımı</t>
+          <t>Hasyazma</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>420</v>
+        <v>300</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259582108</t>
+          <t>9786259582115</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Elmas'ın Kanatları</t>
+          <t>Bu Şiire Sığındım</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>320</v>
+        <v>200</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259582139</t>
+          <t>9786259582122</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Geri Bildirim Sanatında Ustalık</t>
+          <t>Ayağına Sağlık</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>300</v>
+        <v>370</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259813370</t>
+          <t>9786259813363</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>İki Nesil, Bir Yolculuk</t>
+          <t>Aile Dizimi Tragedyalardan Bugüne Duygu Sağaltımı</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>200</v>
+        <v>420</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259813387</t>
+          <t>9786259582108</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Baba Modülü 1</t>
+          <t>Elmas'ın Kanatları</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>300</v>
+        <v>320</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259813349</t>
+          <t>9786259582139</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>İyi Aile Kızları</t>
+          <t>Geri Bildirim Sanatında Ustalık</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259813325</t>
+          <t>9786259813370</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Tamam Belki Öküzüz Ama</t>
+          <t>İki Nesil, Bir Yolculuk</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259813318</t>
+          <t>9786259813387</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Gizli Dosya</t>
+          <t>Baba Modülü 1</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259813301</t>
+          <t>9786259813349</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>İnsan Kalmak</t>
+          <t>İyi Aile Kızları</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259899992</t>
+          <t>9786259813325</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Ruhumun Gamzeleri</t>
+          <t>Tamam Belki Öküzüz Ama</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259918952</t>
+          <t>9786259813318</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Cemre'yi Ne Üzdü?</t>
+          <t>Gizli Dosya</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259899978</t>
+          <t>9786259813301</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Gelincikler Öldü</t>
+          <t>İnsan Kalmak</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>320</v>
+        <v>300</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259899985</t>
+          <t>9786259899992</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Henüz Tanıştık</t>
+          <t>Ruhumun Gamzeleri</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259899961</t>
+          <t>9786259918952</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Gülüş</t>
+          <t>Cemre'yi Ne Üzdü?</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>300</v>
+        <v>220</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259899954</t>
+          <t>9786259899978</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Haydi Çocuklar İstanbul’u Tanıyalım Tanıtalım - Let’s Get To Know Istanbul</t>
+          <t>Gelincikler Öldü</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>300</v>
+        <v>320</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259899947</t>
+          <t>9786259899985</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Bıçak Parası</t>
+          <t>Henüz Tanıştık</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>230</v>
+        <v>300</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786052305812</t>
+          <t>9786259899961</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Temas Noktası</t>
+          <t>Kayıp Gülüş</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786259899909</t>
+          <t>9786259899954</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Korkma İyileşeceğiz</t>
+          <t>Haydi Çocuklar İstanbul’u Tanıyalım Tanıtalım - Let’s Get To Know Istanbul</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>280</v>
+        <v>300</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786259899930</t>
+          <t>9786259899947</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Yazan - 7</t>
+          <t>Bıçak Parası</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>320</v>
+        <v>230</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786259899916</t>
+          <t>9786052305812</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Düşkıran</t>
+          <t>Temas Noktası</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786259899923</t>
+          <t>9786259899909</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Karşılaşma</t>
+          <t>Korkma İyileşeceğiz</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>320</v>
+        <v>280</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786259918990</t>
+          <t>9786259899930</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>İhtiyaç Fazlası Şiirler</t>
+          <t>Yazan - 7</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>200</v>
+        <v>320</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786259918969</t>
+          <t>9786259899916</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Kimler Ağlar</t>
+          <t>Düşkıran</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786259918976</t>
+          <t>9786259899923</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Havuç ve Gofret</t>
+          <t>Karşılaşma</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>220</v>
+        <v>320</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786259918945</t>
+          <t>9786259918990</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Kahveden Öğretmen Olur Mu?</t>
+          <t>İhtiyaç Fazlası Şiirler</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786259918983</t>
+          <t>9786259918969</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Cemre Oylama Yapıyor</t>
+          <t>Kimler Ağlar</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>250</v>
+        <v>220</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786259918907</t>
+          <t>9786259918976</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Kod Adı Barnabas - Gerçekler Daima Gün Işığına Çıkar</t>
+          <t>Havuç ve Gofret</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>300</v>
+        <v>220</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786259918921</t>
+          <t>9786259918945</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Aylin</t>
+          <t>Kahveden Öğretmen Olur Mu?</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>300</v>
+        <v>220</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786259918938</t>
+          <t>9786259918983</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Gezgin Sezgin</t>
+          <t>Cemre Oylama Yapıyor</t>
         </is>
       </c>
       <c r="C43" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786259918914</t>
+          <t>9786259918907</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Max'in Aynası</t>
+          <t>Kod Adı Barnabas - Gerçekler Daima Gün Işığına Çıkar</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786250012994</t>
+          <t>9786259918921</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Bangladeş’in Mucizesi Sheikh Hasina</t>
+          <t>Aylin</t>
         </is>
       </c>
       <c r="C45" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786052305997</t>
+          <t>9786259918938</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Yolum Umutla</t>
+          <t>Gezgin Sezgin</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786052305980</t>
+          <t>9786259918914</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Piyanonun Siyah Tuşu</t>
+          <t>Max'in Aynası</t>
         </is>
       </c>
       <c r="C47" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786052305973</t>
+          <t>9786250012994</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>1,2,3,4 Korkmuyorum (Ciltli)</t>
+          <t>Bangladeş’in Mucizesi Sheikh Hasina</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>260</v>
+        <v>300</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786052305966</t>
+          <t>9786052305997</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Sessiz Misafir</t>
+          <t>Yolum Umutla</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786052305935</t>
+          <t>9786052305980</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Kaderini Sev</t>
+          <t>Piyanonun Siyah Tuşu</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>250</v>
+        <v>220</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786052305836</t>
+          <t>9786052305973</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Pusula - Farkına Var Güç Sende!</t>
+          <t>1,2,3,4 Korkmuyorum (Ciltli)</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>280</v>
+        <v>260</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786052305904</t>
+          <t>9786052305966</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Kapımı Çaldı Şiirler</t>
+          <t>Sessiz Misafir</t>
         </is>
       </c>
       <c r="C52" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786052305928</t>
+          <t>9786052305935</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>İz Cinayet</t>
+          <t>Kaderini Sev</t>
         </is>
       </c>
       <c r="C53" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786052305959</t>
+          <t>9786052305836</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Siyahın Kırmızıya Zaferi</t>
+          <t>Pusula - Farkına Var Güç Sende!</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>220</v>
+        <v>280</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786052305942</t>
+          <t>9786052305904</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Büyük Yolun Küçük Yolcusu</t>
+          <t>Kapımı Çaldı Şiirler</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786052305881</t>
+          <t>9786052305928</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Kanatlarımın Altındaki Dünya</t>
+          <t>İz Cinayet</t>
         </is>
       </c>
       <c r="C56" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786052305911</t>
+          <t>9786052305959</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Göçebe Kendini Doğuran Kadınların Hikayesi</t>
+          <t>Siyahın Kırmızıya Zaferi</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>300</v>
+        <v>220</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786052305898</t>
+          <t>9786052305942</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Sosyopolitik Şarap</t>
+          <t>Büyük Yolun Küçük Yolcusu</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786052305874</t>
+          <t>9786052305881</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Elbet Bir Gün</t>
+          <t>Kanatlarımın Altındaki Dünya</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786052305867</t>
+          <t>9786052305911</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Tehlikeli Sular (Ciltli)</t>
+          <t>Göçebe Kendini Doğuran Kadınların Hikayesi</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>320</v>
+        <v>300</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786052305850</t>
+          <t>9786052305898</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Selma Leiter ve Yeni Irk (Başlangıç)</t>
+          <t>Sosyopolitik Şarap</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786052305829</t>
+          <t>9786052305874</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Bozkırdaki Ağaç Köy Enstitüleri</t>
+          <t>Elbet Bir Gün</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786052305805</t>
+          <t>9786052305867</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Memleketim Türküsünü Söyleyecek</t>
+          <t>Tehlikeli Sular (Ciltli)</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>200</v>
+        <v>320</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786052305768</t>
+          <t>9786052305850</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Bugün Uçmasan</t>
+          <t>Selma Leiter ve Yeni Irk (Başlangıç)</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786052305799</t>
+          <t>9786052305829</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Zambak Kokusu</t>
+          <t>Bozkırdaki Ağaç Köy Enstitüleri</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>280</v>
+        <v>350</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786052305782</t>
+          <t>9786052305805</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Nezir-i Mevlana Dedemle Yolda</t>
+          <t>Memleketim Türküsünü Söyleyecek</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786052305775</t>
+          <t>9786052305768</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Ölü Doğmak</t>
+          <t>Bugün Uçmasan</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786052305744</t>
+          <t>9786052305799</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Words and I</t>
+          <t>Zambak Kokusu</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>200</v>
+        <v>280</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786052305751</t>
+          <t>9786052305782</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Gnostik Astroloji ve Kozmik Şifa</t>
+          <t>Nezir-i Mevlana Dedemle Yolda</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>340</v>
+        <v>300</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786052305737</t>
+          <t>9786052305775</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Albay Sinan Yalnız Kurt ve İhanet</t>
+          <t>Ölü Doğmak</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786052305720</t>
+          <t>9786052305744</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Dilsiz Vedalar</t>
+          <t>Words and I</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786052305614</t>
+          <t>9786052305751</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet ve Demokrasi</t>
+          <t>Gnostik Astroloji ve Kozmik Şifa</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>250</v>
+        <v>340</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786052305621</t>
+          <t>9786052305737</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Ebabil Kışı</t>
+          <t>Albay Sinan Yalnız Kurt ve İhanet</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>270</v>
+        <v>250</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786052305676</t>
+          <t>9786052305720</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Erdoğan'ın Davası - Yeni Türkiye'nin Teorisi - Pratiği ve Geleceği</t>
+          <t>Dilsiz Vedalar</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>320</v>
+        <v>300</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786052305652</t>
+          <t>9786052305614</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Kalbime İyi Bak</t>
+          <t>Cumhuriyet ve Demokrasi</t>
         </is>
       </c>
       <c r="C75" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786052305690</t>
+          <t>9786052305621</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Kendine Şans Ver</t>
+          <t>Ebabil Kışı</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>220</v>
+        <v>270</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786052305706</t>
+          <t>9786052305676</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Kırlangıç Döngüsü</t>
+          <t>Erdoğan'ın Davası - Yeni Türkiye'nin Teorisi - Pratiği ve Geleceği</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>300</v>
+        <v>320</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786052305645</t>
+          <t>9786052305652</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Sen Gölgen ve Umut</t>
+          <t>Kalbime İyi Bak</t>
         </is>
       </c>
       <c r="C78" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786052305638</t>
+          <t>9786052305690</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Şifa Tanrıçam</t>
+          <t>Kendine Şans Ver</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>300</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786052305560</t>
+          <t>9786052305706</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Tekkesiz Derviş - Aşk Kırıntıları</t>
+          <t>Kırlangıç Döngüsü</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786052305669</t>
+          <t>9786052305645</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Yeniden</t>
+          <t>Sen Gölgen ve Umut</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>220</v>
+        <v>250</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786052305713</t>
+          <t>9786052305638</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Berat ve Beyza ile Mucize Yolculuklar - Karanlıklar Evi</t>
+          <t>Şifa Tanrıçam</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786052305683</t>
+          <t>9786052305560</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Ayaz Vurmuş Gecelere</t>
+          <t>Tekkesiz Derviş - Aşk Kırıntıları</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>300</v>
+        <v>220</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786052305249</t>
+          <t>9786052305669</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>İçeriden Fethedilen Kale CHP</t>
+          <t>Yeniden</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>25.92</v>
+        <v>220</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786056770661</t>
+          <t>9786052305713</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Uy Başımıza Gelenler</t>
+          <t>Berat ve Beyza ile Mucize Yolculuklar - Karanlıklar Evi</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>260</v>
+        <v>200</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786056770630</t>
+          <t>9786052305683</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Sükuttan Söze (Ciltli)</t>
+          <t>Ayaz Vurmuş Gecelere</t>
         </is>
       </c>
       <c r="C86" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786056770654</t>
+          <t>9786052305249</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Of Anam Of</t>
+          <t>İçeriden Fethedilen Kale CHP</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>350</v>
+        <v>25.92</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786056770609</t>
+          <t>9786056770661</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Zambaklar Ülkesinde</t>
+          <t>Uy Başımıza Gelenler</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>16.67</v>
+        <v>260</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786056746581</t>
+          <t>9786056770630</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Eve Yalnız Dönen Kadınlar</t>
+          <t>Sükuttan Söze (Ciltli)</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786052305461</t>
+          <t>9786056770654</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Bir Öğün Zanaat</t>
+          <t>Of Anam Of</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786052305430</t>
+          <t>9786056770609</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Belleğimin Şövalesi Ömrüm</t>
+          <t>Beyaz Zambaklar Ülkesinde</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>230</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786052305218</t>
+          <t>9786056746581</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Sır Çeşmesi</t>
+          <t>Eve Yalnız Dönen Kadınlar</t>
         </is>
       </c>
       <c r="C92" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786052305225</t>
+          <t>9786052305461</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>O'na Sözüm Var</t>
+          <t>Bir Öğün Zanaat</t>
         </is>
       </c>
       <c r="C93" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786052305072</t>
+          <t>9786052305430</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>En Güzel Hediye</t>
+          <t>Belleğimin Şövalesi Ömrüm</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>220</v>
+        <v>230</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786052305362</t>
+          <t>9786052305218</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Manhattan Masalları</t>
+          <t>Sır Çeşmesi</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786052305379</t>
+          <t>9786052305225</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Hazinenin Durumu</t>
+          <t>O'na Sözüm Var</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786052305348</t>
+          <t>9786052305072</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>İstanbul’da Birlikte Yaşamak - Living Together In Istanbul</t>
+          <t>En Güzel Hediye</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>400</v>
+        <v>220</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786052305331</t>
+          <t>9786052305362</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Don Kişot Efekti</t>
+          <t>Manhattan Masalları</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786052305355</t>
+          <t>9786052305379</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Kızıldere’nin Sesi Aşık Sinem Bacı</t>
+          <t>Hazinenin Durumu</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>320</v>
+        <v>220</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786052305270</t>
+          <t>9786052305348</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Aranızda Beni Sevmeyen Var mı?</t>
+          <t>İstanbul’da Birlikte Yaşamak - Living Together In Istanbul</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786052305256</t>
+          <t>9786052305331</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Tevrat’tan Damlalar</t>
+          <t>Don Kişot Efekti</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>230</v>
+        <v>220</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786056500275</t>
+          <t>9786052305355</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'nin Dil Hafızası</t>
+          <t>Kızıldere’nin Sesi Aşık Sinem Bacı</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>280</v>
+        <v>320</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786056559914</t>
+          <t>9786052305270</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Satranç</t>
+          <t>Aranızda Beni Sevmeyen Var mı?</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>220</v>
+        <v>250</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786056559907</t>
+          <t>9786052305256</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Cibran’da Çınlayan</t>
+          <t>Tevrat’tan Damlalar</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>250</v>
+        <v>230</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786056500206</t>
+          <t>9786056500275</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Labirent</t>
+          <t>Türkiye'nin Dil Hafızası</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>300</v>
+        <v>280</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786056500251</t>
+          <t>9786056559914</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Şimdilik Kadın</t>
+          <t>Satranç</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>300</v>
+        <v>220</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786056500213</t>
+          <t>9786056559907</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Baba Ben Geldim</t>
+          <t>Cibran’da Çınlayan</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>30</v>
+        <v>250</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786056746543</t>
+          <t>9786056500206</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Amansız Takip</t>
+          <t>Labirent</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786056746536</t>
+          <t>9786056500251</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Adaletin Gözyaşları</t>
+          <t>Şimdilik Kadın</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>60</v>
+        <v>300</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786052305393</t>
+          <t>9786056500213</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Canının İstediği Canına Dermandır</t>
+          <t>Baba Ben Geldim</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>250</v>
+        <v>30</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786052305409</t>
+          <t>9786056746543</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Gurur Dağı</t>
+          <t>Amansız Takip</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>230</v>
+        <v>250</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786052305133</t>
+          <t>9786056746536</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Unutulan Halife</t>
+          <t>Adaletin Gözyaşları</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>200</v>
+        <v>60</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786052305317</t>
+          <t>9786052305393</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Sessizliğe Konuşanlar / Susanlar</t>
+          <t>Canının İstediği Canına Dermandır</t>
         </is>
       </c>
       <c r="C113" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786052305232</t>
+          <t>9786052305409</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Frida</t>
+          <t>Gurur Dağı</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>220</v>
+        <v>230</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786052305010</t>
+          <t>9786052305133</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Ütopya ve Masalbilim</t>
+          <t>Unutulan Halife</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>40</v>
+        <v>200</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786056770678</t>
+          <t>9786052305317</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Sihrin Kovulmuş Melekleri</t>
+          <t>Sessizliğe Konuşanlar / Susanlar</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>35</v>
+        <v>250</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786052305003</t>
+          <t>9786052305232</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Allah’ın Hatıra Defteri</t>
+          <t>Frida</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786056770685</t>
+          <t>9786052305010</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Yasaklı Sanatın Öyküsü</t>
+          <t>Ütopya ve Masalbilim</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>320</v>
+        <v>40</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786056722370</t>
+          <t>9786056770678</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>İslam'a Veda</t>
+          <t>Sihrin Kovulmuş Melekleri</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>300</v>
+        <v>35</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786052305287</t>
+          <t>9786052305003</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>O Şeytan Benim</t>
+          <t>Allah’ın Hatıra Defteri</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786052305386</t>
+          <t>9786056770685</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Sırların Koruyucuları</t>
+          <t>Yasaklı Sanatın Öyküsü</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>200</v>
+        <v>320</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786052305065</t>
+          <t>9786056722370</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>İstanbul’un Yalıları ve Köşkleri</t>
+          <t>İslam'a Veda</t>
         </is>
       </c>
       <c r="C122" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786056657207</t>
+          <t>9786052305287</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Altın Günü Kızları</t>
+          <t>O Şeytan Benim</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>50</v>
+        <v>220</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786056609091</t>
+          <t>9786052305386</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Thecla - Şifacı</t>
+          <t>Sırların Koruyucuları</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>320</v>
+        <v>200</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786056609084</t>
+          <t>9786052305065</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>İlçelerinde İstanbul'u Arıyorum</t>
+          <t>İstanbul’un Yalıları ve Köşkleri</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786052305195</t>
+          <t>9786056657207</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Toplu Oyunlar</t>
+          <t>Altın Günü Kızları</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>220</v>
+        <v>50</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786052305188</t>
+          <t>9786056609091</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Ara ile Bir Ara</t>
+          <t>Thecla - Şifacı</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>65</v>
+        <v>320</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786052305201</t>
+          <t>9786056609084</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Sakın Geç Kalma Mualla</t>
+          <t>İlçelerinde İstanbul'u Arıyorum</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>240</v>
+        <v>400</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786056770616</t>
+          <t>9786052305195</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Geometri</t>
+          <t>Toplu Oyunlar</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>150</v>
+        <v>220</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786056746598</t>
+          <t>9786052305188</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Güldürmeyin Beni</t>
+          <t>Ara ile Bir Ara</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>200</v>
+        <v>65</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786056746529</t>
+          <t>9786052305201</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>İstanbul'un Türbeleri - Tombs Of İstanbul</t>
+          <t>Sakın Geç Kalma Mualla</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>400</v>
+        <v>240</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786056722301</t>
+          <t>9786056770616</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Lugat-ı Aşk (Ciltli)</t>
+          <t>Geometri</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786056559952</t>
+          <t>9786056746598</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Tahta Kız ve Diğer Öyküler</t>
+          <t>Güldürmeyin Beni</t>
         </is>
       </c>
       <c r="C133" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786056746512</t>
+          <t>9786056746529</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Vatansız</t>
+          <t>İstanbul'un Türbeleri - Tombs Of İstanbul</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>320</v>
+        <v>400</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786056746505</t>
+          <t>9786056722301</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Tanışma</t>
+          <t>Lugat-ı Aşk (Ciltli)</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786056559969</t>
+          <t>9786056559952</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Önce Unutan Kazanır</t>
+          <t>Tahta Kız ve Diğer Öyküler</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786056559945</t>
+          <t>9786056746512</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Işid’in Kölesi</t>
+          <t>Vatansız</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>300</v>
+        <v>320</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786052305119</t>
+          <t>9786056746505</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Tıbbi Astroloji - Burçlara Göre Sağlık Beslenme ve Mitolojik Öyküler</t>
+          <t>Tanışma</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>320</v>
+        <v>220</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786052305089</t>
+          <t>9786056559969</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Modern Müzik Tarihinden 250 Albüm</t>
+          <t>Önce Unutan Kazanır</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786052305096</t>
+          <t>9786056559945</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Bunchum - Ortak Noktamız Kahve Gerisi Bahane</t>
+          <t>Işid’in Kölesi</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786056722363</t>
+          <t>9786052305119</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Gençler İçin Nutuk (Ciltli)</t>
+          <t>Tıbbi Astroloji - Burçlara Göre Sağlık Beslenme ve Mitolojik Öyküler</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>250</v>
+        <v>320</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786056559990</t>
+          <t>9786052305089</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Çarşamba Perisi Özgecan</t>
+          <t>Modern Müzik Tarihinden 250 Albüm</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786052305171</t>
+          <t>9786052305096</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Bulutları Aralayan O Kadın</t>
+          <t>Bunchum - Ortak Noktamız Kahve Gerisi Bahane</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786052305157</t>
+          <t>9786056722363</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Görünmez İpler</t>
+          <t>Gençler İçin Nutuk (Ciltli)</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786056609039</t>
+          <t>9786056559990</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Gerikazanım Atölyesi</t>
+          <t>Çarşamba Perisi Özgecan</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>12</v>
+        <v>300</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786056609053</t>
+          <t>9786052305171</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Plastik Bardak</t>
+          <t>Bulutları Aralayan O Kadın</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>12</v>
+        <v>250</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786052305034</t>
+          <t>9786052305157</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Zabit ve Kumandan İle Hasbıhal</t>
+          <t>Görünmez İpler</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>11.11</v>
+        <v>300</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786052305027</t>
+          <t>9786056609039</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Ve Çocuk Tanrıya Küstü</t>
+          <t>Gerikazanım Atölyesi</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>220</v>
+        <v>12</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786052305058</t>
+          <t>9786056609053</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Konsomatris - Dellek</t>
+          <t>Beyaz Plastik Bardak</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>220</v>
+        <v>12</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786052305041</t>
+          <t>9786052305034</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>28,5 Harfli Bibliyofil</t>
+          <t>Zabit ve Kumandan İle Hasbıhal</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>300</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786056609077</t>
+          <t>9786052305027</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Yaşlı Çınar Ağacı</t>
+          <t>Ve Çocuk Tanrıya Küstü</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>12</v>
+        <v>220</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786056609046</t>
+          <t>9786052305058</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Meraklı Yeşil Şişe</t>
+          <t>Konsomatris - Dellek</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>12</v>
+        <v>220</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786056722394</t>
+          <t>9786052305041</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Gelenekler ile Dinler Tarihini Yeniden Düşünmek</t>
+          <t>28,5 Harfli Bibliyofil</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>500</v>
+        <v>300</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786056500244</t>
+          <t>9786056609077</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Güzellik Suçları</t>
+          <t>Yaşlı Çınar Ağacı</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>220</v>
+        <v>12</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786056722356</t>
+          <t>9786056609046</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Fıçılarda Yaşamak</t>
+          <t>Meraklı Yeşil Şişe</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>40</v>
+        <v>12</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786056559983</t>
+          <t>9786056722394</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Ötekiler</t>
+          <t>Gelenekler ile Dinler Tarihini Yeniden Düşünmek</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786056559976</t>
+          <t>9786056500244</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Acilen Zayıflamalıyım</t>
+          <t>Güzellik Suçları</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786056500299</t>
+          <t>9786056722356</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>İhanetten Sonra</t>
+          <t>Fıçılarda Yaşamak</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>250</v>
+        <v>40</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786056722325</t>
+          <t>9786056559983</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Çünkü Bize Aşk Kaldı</t>
+          <t>Ötekiler</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>230</v>
+        <v>300</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786056722318</t>
+          <t>9786056559976</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Mihriye</t>
+          <t>Acilen Zayıflamalıyım</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786056559921</t>
+          <t>9786056500299</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Sebebi Sensin Bu Gidişin</t>
+          <t>İhanetten Sonra</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>220</v>
+        <v>250</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786056559938</t>
+          <t>9786056722325</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Düşler Kitabı</t>
+          <t>Çünkü Bize Aşk Kaldı</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>300</v>
+        <v>230</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786056770692</t>
+          <t>9786056722318</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Ütopya (Ciltli)</t>
+          <t>Mihriye</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786056746567</t>
+          <t>9786056559921</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Perizat</t>
+          <t>Sebebi Sensin Bu Gidişin</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>300</v>
+        <v>220</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786056500237</t>
+          <t>9786056559938</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Keldani Harfleri ve Keldaniler (Ciltli)</t>
+          <t>Düşler Kitabı</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>75</v>
+        <v>300</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786056746550</t>
+          <t>9786056770692</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Aşkım Başımda Değil</t>
+          <t>Ütopya (Ciltli)</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786056500268</t>
+          <t>9786056746567</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Yeraltından Notlar</t>
+          <t>Perizat</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>11.94</v>
+        <v>300</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786052305584</t>
+          <t>9786056500237</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Düğümlenmiş Hikayeler</t>
+          <t>Keldani Harfleri ve Keldaniler (Ciltli)</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>250</v>
+        <v>75</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786052305553</t>
+          <t>9786056746550</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>12 (Ciltli)</t>
+          <t>Aşkım Başımda Değil</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786052305607</t>
+          <t>9786056500268</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Sarhoşluk</t>
+          <t>Yeraltından Notlar</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>220</v>
+        <v>11.94</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786052305591</t>
+          <t>9786052305584</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Bizim Umudumuz Var</t>
+          <t>Düğümlenmiş Hikayeler</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>40</v>
+        <v>250</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786052305515</t>
+          <t>9786052305553</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Oda Komşum Richard Wagner</t>
+          <t>12 (Ciltli)</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786052305546</t>
+          <t>9786052305607</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Atatürk</t>
+          <t>Sarhoşluk</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786052305539</t>
+          <t>9786052305591</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Uzlaşmaz Çelişki Evrim</t>
+          <t>Bizim Umudumuz Var</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>230</v>
+        <v>40</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786052305423</t>
+          <t>9786052305515</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Bir Düşün Ölümü</t>
+          <t>Oda Komşum Richard Wagner</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786052305324</t>
+          <t>9786052305546</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Son Umudumsun</t>
+          <t>Atatürk</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>230</v>
+        <v>200</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786052305522</t>
+          <t>9786052305539</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Anasonlu Aşk</t>
+          <t>Uzlaşmaz Çelişki Evrim</t>
         </is>
       </c>
       <c r="C177" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786052305485</t>
+          <t>9786052305423</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Altı Yüzyılın İzinde</t>
+          <t>Bir Düşün Ölümü</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786052305454</t>
+          <t>9786052305324</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Af</t>
+          <t>Son Umudumsun</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>300</v>
+        <v>230</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786052305508</t>
+          <t>9786052305522</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Ötekileri Görmek</t>
+          <t>Anasonlu Aşk</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>250</v>
+        <v>230</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786052305577</t>
+          <t>9786052305485</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>5 Çıkış Yolu</t>
+          <t>Altı Yüzyılın İzinde</t>
         </is>
       </c>
       <c r="C181" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786052305492</t>
+          <t>9786052305454</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Kimsesiz İzler</t>
+          <t>Af</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>160</v>
+        <v>300</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786052305263</t>
+          <t>9786052305508</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Adım Demet</t>
+          <t>Ötekileri Görmek</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786052305447</t>
+          <t>9786052305577</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Eskiyor Ama Eksilmiyor</t>
+          <t>5 Çıkış Yolu</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>10</v>
+        <v>300</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
+          <t>9786052305492</t>
+        </is>
+      </c>
+      <c r="B185" s="1" t="inlineStr">
+        <is>
+          <t>Kimsesiz İzler</t>
+        </is>
+      </c>
+      <c r="C185" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="186" spans="1:3">
+      <c r="A186" s="1" t="inlineStr">
+        <is>
+          <t>9786052305263</t>
+        </is>
+      </c>
+      <c r="B186" s="1" t="inlineStr">
+        <is>
+          <t>Adım Demet</t>
+        </is>
+      </c>
+      <c r="C186" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="187" spans="1:3">
+      <c r="A187" s="1" t="inlineStr">
+        <is>
+          <t>9786052305447</t>
+        </is>
+      </c>
+      <c r="B187" s="1" t="inlineStr">
+        <is>
+          <t>Eskiyor Ama Eksilmiyor</t>
+        </is>
+      </c>
+      <c r="C187" s="1">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="188" spans="1:3">
+      <c r="A188" s="1" t="inlineStr">
+        <is>
           <t>9786052305126</t>
         </is>
       </c>
-      <c r="B185" s="1" t="inlineStr">
+      <c r="B188" s="1" t="inlineStr">
         <is>
           <t>Yaşlı Kadın ve Papağan</t>
         </is>
       </c>
-      <c r="C185" s="1">
+      <c r="C188" s="1">
         <v>220</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>