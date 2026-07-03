--- v0 (2026-03-29)
+++ v1 (2026-07-03)
@@ -85,880 +85,895 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786257097468</t>
+          <t>9786257097475</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Bir Zamanlar Işıklı Gölü</t>
+          <t>Genel Müdür 8.0</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>150</v>
+        <v>373</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786257097444</t>
+          <t>9786257097468</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>İş Planı</t>
+          <t>Bir Zamanlar Işıklı Gölü</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>406</v>
+        <v>150</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786257097451</t>
+          <t>9786257097444</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Ne Anladım Ben Bu Fintek’ten!</t>
+          <t>İş Planı</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>150</v>
+        <v>406</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786257097406</t>
+          <t>9786257097451</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Kariyer Meselesi Değil Karakter Meselesi</t>
+          <t>Ne Anladım Ben Bu Fintek’ten!</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>144</v>
+        <v>150</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786257097383</t>
+          <t>9786257097406</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>¿Por Qué Estamos Aquí?</t>
+          <t>Kariyer Meselesi Değil Karakter Meselesi</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>126</v>
+        <v>144</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786257097390</t>
+          <t>9786257097383</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Sanatta Girişimcilik</t>
+          <t>¿Por Qué Estamos Aquí?</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>207</v>
+        <v>126</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786257097413</t>
+          <t>9786257097390</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Korkuya Değil Güce Yaslan</t>
+          <t>Sanatta Girişimcilik</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>150</v>
+        <v>207</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786257097376</t>
+          <t>9786257097413</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>İş Tanrıları Buyurdu</t>
+          <t>Korkuya Değil Güce Yaslan</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>200.5</v>
+        <v>150</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786257097352</t>
+          <t>9786257097376</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>How To Create &amp; Grow Your Side Gig</t>
+          <t>İş Tanrıları Buyurdu</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>155</v>
+        <v>200.5</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786257097345</t>
+          <t>9786257097352</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Nasipse Olur Sevmelisin</t>
+          <t>How To Create &amp; Grow Your Side Gig</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>220</v>
+        <v>155</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786257097284</t>
+          <t>9786257097345</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Berrak Akıl Derin Duygu</t>
+          <t>Nasipse Olur Sevmelisin</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>172</v>
+        <v>220</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786257097277</t>
+          <t>9786257097284</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Kaş’ta Gün Batımı</t>
+          <t>Berrak Akıl Derin Duygu</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>198.5</v>
+        <v>172</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786257097260</t>
+          <t>9786257097277</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Career Management</t>
+          <t>Kaş’ta Gün Batımı</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>208.5</v>
+        <v>198.5</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786257097253</t>
+          <t>9786257097260</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Neden Buradayız?</t>
+          <t>Career Management</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>125</v>
+        <v>208.5</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786257097246</t>
+          <t>9786257097253</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Kişisel Motivasyon Stratejileri</t>
+          <t>Neden Buradayız?</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>179</v>
+        <v>125</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786257097222</t>
+          <t>9786257097246</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Why Are We Here?</t>
+          <t>Kişisel Motivasyon Stratejileri</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>118.5</v>
+        <v>179</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786257097208</t>
+          <t>9786257097222</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Başarısızlığın Temel İlke ve Teknikleri</t>
+          <t>Why Are We Here?</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>105</v>
+        <v>118.5</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786257097185</t>
+          <t>9786257097208</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Doğrular, Gecikilenler, Kazanımlar</t>
+          <t>Başarısızlığın Temel İlke ve Teknikleri</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>476</v>
+        <v>105</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786257097178</t>
+          <t>9786257097185</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Numeroloji Kılavuzu - Kaderini Değiştirmeye Hazır mısın?</t>
+          <t>Doğrular, Gecikilenler, Kazanımlar</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>305.2</v>
+        <v>476</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786257097161</t>
+          <t>9786257097178</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>The Book of Sherbest</t>
+          <t>Numeroloji Kılavuzu - Kaderini Değiştirmeye Hazır mısın?</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>777</v>
+        <v>305.2</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786257097154</t>
+          <t>9786257097161</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Para Seninle Konuşuyor</t>
+          <t>The Book of Sherbest</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>274</v>
+        <v>777</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786056895227</t>
+          <t>9786257097154</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Ben Demedim Bedenim Dedi!</t>
+          <t>Para Seninle Konuşuyor</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>320.6</v>
+        <v>274</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786056895234</t>
+          <t>9786056895227</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Arnavutköylü Amatör Bir Balıkçının Hatıraları</t>
+          <t>Ben Demedim Bedenim Dedi!</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>264.6</v>
+        <v>320.6</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786056713354</t>
+          <t>9786056895234</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Her Çocuk Harikadır</t>
+          <t>Arnavutköylü Amatör Bir Balıkçının Hatıraları</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>180.6</v>
+        <v>264.6</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786056895258</t>
+          <t>9786056713354</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Türkçeyi Koreceyle Değiştirirsek?</t>
+          <t>Her Çocuk Harikadır</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>336</v>
+        <v>180.6</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786056895210</t>
+          <t>9786056895258</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Proje Özgürlük</t>
+          <t>Türkçeyi Koreceyle Değiştirirsek?</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>319.2</v>
+        <v>336</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786056713361</t>
+          <t>9786056895210</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Modern Kore Edebiyatı Eser İncelemeleri</t>
+          <t>Proje Özgürlük</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>404.6</v>
+        <v>319.2</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786056713330</t>
+          <t>9786056713361</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Terapi Odasında Aşk</t>
+          <t>Modern Kore Edebiyatı Eser İncelemeleri</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>278.6</v>
+        <v>404.6</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9789944575584</t>
+          <t>9786056713330</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Korece 2</t>
+          <t>Terapi Odasında Aşk</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>306.6</v>
+        <v>278.6</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786056713385</t>
+          <t>9789944575584</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Çeviri Amaçlı Korece Atasözleri Deyimler ve Hanca Dörtlemeler</t>
+          <t>Korece 2</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>320.6</v>
+        <v>306.6</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786056713378</t>
+          <t>9786056713385</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Konularına Göre Korece Temel Dil Bilgisi</t>
+          <t>Çeviri Amaçlı Korece Atasözleri Deyimler ve Hanca Dörtlemeler</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>390.6</v>
+        <v>320.6</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9789944575553</t>
+          <t>9786056713378</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Kore Milliyetçiliği</t>
+          <t>Konularına Göre Korece Temel Dil Bilgisi</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>264.6</v>
+        <v>390.6</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9789944575591</t>
+          <t>9789944575553</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Çin Edebiyatı (2 Kitap Takım)</t>
+          <t>Kore Milliyetçiliği</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>320.6</v>
+        <v>264.6</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9789944575522</t>
+          <t>9789944575591</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Yüreğine Sağlık</t>
+          <t>Çin Edebiyatı (2 Kitap Takım)</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>208.6</v>
+        <v>320.6</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786056713316</t>
+          <t>9789944575522</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Modern Korean Female Writers and Christianity</t>
+          <t>Yüreğine Sağlık</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>236.6</v>
+        <v>208.6</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9789944575539</t>
+          <t>9786056713316</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Korece 1</t>
+          <t>Modern Korean Female Writers and Christianity</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>180.6</v>
+        <v>236.6</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786056713347</t>
+          <t>9789944575539</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Elim Sende (Beyaz ve Turuncu Kapak)</t>
+          <t>Korece 1</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>166.6</v>
+        <v>180.6</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9789944575577</t>
+          <t>9786056713347</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Protokol Doğruları</t>
+          <t>Elim Sende (Beyaz ve Turuncu Kapak)</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>250.6</v>
+        <v>166.6</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9789944575560</t>
+          <t>9789944575577</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Adab-ı Muaşeret</t>
+          <t>Protokol Doğruları</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>306.6</v>
+        <v>250.6</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9789944575546</t>
+          <t>9789944575560</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Hayatı Kucaklayan Yazılar</t>
+          <t>Adab-ı Muaşeret</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>250.6</v>
+        <v>306.6</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786056713309</t>
+          <t>9789944575546</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Kore'yi Tanıyarak Korece Öğrenelim</t>
+          <t>Hayatı Kucaklayan Yazılar</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>516.6</v>
+        <v>250.6</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786056713323</t>
+          <t>9786056713309</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Modern Kore Edebiyatı Tarihi</t>
+          <t>Kore'yi Tanıyarak Korece Öğrenelim</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>264.6</v>
+        <v>516.6</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9789750106606</t>
+          <t>9786056713323</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Korece ve Türkçe Arasındaki Benzerlikler</t>
+          <t>Modern Kore Edebiyatı Tarihi</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>152.6</v>
+        <v>264.6</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786257097086</t>
+          <t>9789750106606</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Yaşam Çiçeği İle Bereket ve Şifa</t>
+          <t>Korece ve Türkçe Arasındaki Benzerlikler</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>418.6</v>
+        <v>152.6</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786056895272</t>
+          <t>9786257097086</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Sınav Zekası (EQ) - Başarı Sihirbazlığı</t>
+          <t>Yaşam Çiçeği İle Bereket ve Şifa</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>388</v>
+        <v>418.6</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786257097109</t>
+          <t>9786056895272</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Şerbetli Kitap</t>
+          <t>Sınav Zekası (EQ) - Başarı Sihirbazlığı</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>656.6</v>
+        <v>388</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786257097116</t>
+          <t>9786257097109</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Kavga ve Bilge</t>
+          <t>Şerbetli Kitap</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>166.6</v>
+        <v>656.6</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786257097055</t>
+          <t>9786257097116</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Çöp Kamyonu Beyinler</t>
+          <t>Kavga ve Bilge</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>278.6</v>
+        <v>166.6</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786056895241</t>
+          <t>9786257097055</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Kore’de İlkbahar</t>
+          <t>Çöp Kamyonu Beyinler</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>264.6</v>
+        <v>278.6</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786257097079</t>
+          <t>9786056895241</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Antrenörlük Anılarım ve Ötesi</t>
+          <t>Kore’de İlkbahar</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>418.6</v>
+        <v>264.6</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786257097024</t>
+          <t>9786257097079</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Yerdeki Yıldızlar</t>
+          <t>Antrenörlük Anılarım ve Ötesi</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>320.6</v>
+        <v>418.6</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786257097093</t>
+          <t>9786257097024</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Kuantum Yaşam Döngüsü - Kendi Gerçeğine Uyan</t>
+          <t>Yerdeki Yıldızlar</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>522</v>
+        <v>320.6</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786056895289</t>
+          <t>9786257097093</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Takma Kafana Salla Gitsin</t>
+          <t>Kuantum Yaşam Döngüsü - Kendi Gerçeğine Uyan</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>250.6</v>
+        <v>522</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786056895265</t>
+          <t>9786056895289</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Fesleğen Kokulu Sözler</t>
+          <t>Takma Kafana Salla Gitsin</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>152.6</v>
+        <v>250.6</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786257097000</t>
+          <t>9786056895265</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>History of Korean Classical Literature</t>
+          <t>Fesleğen Kokulu Sözler</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>320.6</v>
+        <v>152.6</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
+          <t>9786257097000</t>
+        </is>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>History of Korean Classical Literature</t>
+        </is>
+      </c>
+      <c r="C57" s="1">
+        <v>320.6</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3">
+      <c r="A58" s="1" t="inlineStr">
+        <is>
           <t>9786257097062</t>
         </is>
       </c>
-      <c r="B57" s="1" t="inlineStr">
+      <c r="B58" s="1" t="inlineStr">
         <is>
           <t>Hayatınla Barış</t>
         </is>
       </c>
-      <c r="C57" s="1">
+      <c r="C58" s="1">
         <v>152.6</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>