--- v0 (2026-03-29)
+++ v1 (2026-05-13)
@@ -154,51 +154,51 @@
         <is>
           <t>9786052281109</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Her Senimi Kaybettim</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>23</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786052281529</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Fatih’in Son Akşamı Mehmed Nasıl Fatih Oldu?</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>21</v>
+        <v>100</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786054385263</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Dirilişin Yapı Taşları</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786056851704</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
@@ -214,51 +214,51 @@
         <is>
           <t>9786052281093</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Beni Siz Delirttiniz</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786059553391</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Başarının Yolu</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>15</v>
+        <v>100</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786052281420</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Aynı Göğün Uzak Yıldızları</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>28</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786052751589</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>