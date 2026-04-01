--- v0 (2026-02-14)
+++ v1 (2026-04-01)
@@ -2554,51 +2554,51 @@
         <is>
           <t>9789756329931</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
           <t>Seyrimde Bir Şehre Vardım</t>
         </is>
       </c>
       <c r="C165" s="1">
         <v>85</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
           <t>3999756329900</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
           <t>Şair</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>450</v>
+        <v>550</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
           <t>9786059925501</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
           <t>Nakşibendilik</t>
         </is>
       </c>
       <c r="C167" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
           <t>9786059925471</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>