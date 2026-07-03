--- v1 (2026-04-01)
+++ v2 (2026-07-03)
@@ -85,4750 +85,4795 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786256368293</t>
+          <t>9786256368354</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Leibniz’in Humanoidleri</t>
+          <t>Komünist Manifesto</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>450</v>
+        <v>400</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786256368187</t>
+          <t>9786256368330</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Varlık Mertebeleri</t>
+          <t>Müntehâ’l-Medârik Dîbâcesi</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>475</v>
+        <v>600</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786256368309</t>
+          <t>9786256368316</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Psikolojik Danışmanlık ve Psikoterapide Maneviyat</t>
+          <t>Bilişsel Davranışçı Terapilerde Duyguyla Çalışmak</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>580</v>
+        <v>800</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786256368101</t>
+          <t>9786256368293</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Ebu Abdurrahman es-Sülemi ve Tasavvufi Görüşleri</t>
+          <t>Leibniz’in Humanoidleri</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786256368286</t>
+          <t>9786256368187</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Anksiyete İçin Maruz Bırakma Terapisi</t>
+          <t>Varlık Mertebeleri</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>680</v>
+        <v>475</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786256368279</t>
+          <t>9786256368309</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Psikoterapi Vaka Formülasyonu El Kitabı</t>
+          <t>Psikolojik Danışmanlık ve Psikoterapide Maneviyat</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>720</v>
+        <v>580</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786256368262</t>
+          <t>9786256368101</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Dört Akli Yolculukta Aşkın Hikmet 8</t>
+          <t>Ebu Abdurrahman es-Sülemi ve Tasavvufi Görüşleri</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>850</v>
+        <v>450</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786256368255</t>
+          <t>9786256368286</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Cinsel İşlev Bozukluklarında Bilişsel Davranışçı Terapi</t>
+          <t>Anksiyete İçin Maruz Bırakma Terapisi</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>620</v>
+        <v>680</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786256368231</t>
+          <t>9786256368279</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Dört Akli Yolculukta Aşkın Hikmet 7</t>
+          <t>Psikoterapi Vaka Formülasyonu El Kitabı</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>850</v>
+        <v>720</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786256368224</t>
+          <t>9786256368262</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Duygu Odaklı Terapiyi Öğrenmek</t>
+          <t>Dört Akli Yolculukta Aşkın Hikmet 8</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>620</v>
+        <v>850</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786256368217</t>
+          <t>9786256368255</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Dört Akli Yolculukta Aşkın Hikmet 6</t>
+          <t>Cinsel İşlev Bozukluklarında Bilişsel Davranışçı Terapi</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>850</v>
+        <v>620</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786059925884</t>
+          <t>9786256368231</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Etkiler ve Edilgiler</t>
+          <t>Dört Akli Yolculukta Aşkın Hikmet 7</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>360</v>
+        <v>850</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786256368194</t>
+          <t>9786256368224</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Fususu’l-Hikem’de İlahi İlimler</t>
+          <t>Duygu Odaklı Terapiyi Öğrenmek</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>520</v>
+        <v>620</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786256368170</t>
+          <t>9786256368217</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>İlimlerin Sayımı</t>
+          <t>Dört Akli Yolculukta Aşkın Hikmet 6</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>440</v>
+        <v>850</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786052023402</t>
+          <t>9786059925884</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Klinik Uygulamalar İçin Metafor</t>
+          <t>Etkiler ve Edilgiler</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>520</v>
+        <v>360</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786256368200</t>
+          <t>9786256368194</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Dört Akli Yolculukta Aşkın Hikmet 5 (Esfarü'l Erba'a)</t>
+          <t>Fususu’l-Hikem’de İlahi İlimler</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>850</v>
+        <v>520</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786256368156</t>
+          <t>9786256368170</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Çift Terapisi Klinik El Kitabı</t>
+          <t>İlimlerin Sayımı</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>1000</v>
+        <v>440</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786256368163</t>
+          <t>9786052023402</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Dört Akli Yolculukta Aşkın Hikmet 4 (Esfârü’l Erba‘a)</t>
+          <t>Klinik Uygulamalar İçin Metafor</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>850</v>
+        <v>520</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786256368149</t>
+          <t>9786256368200</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Kabul ve Kararlılık Terapisi: Ruh Sağlığı Uzmanları İçin Ebeveynleri Destekleme Kılavuzu</t>
+          <t>Dört Akli Yolculukta Aşkın Hikmet 5 (Esfarü'l Erba'a)</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>680</v>
+        <v>850</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786256368132</t>
+          <t>9786256368156</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Kent Kuramı</t>
+          <t>Çift Terapisi Klinik El Kitabı</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>600</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786256368125</t>
+          <t>9786256368163</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Dini, Siyasi ve Felsefi Arka Planıyla Hayy bin Yakzan</t>
+          <t>Dört Akli Yolculukta Aşkın Hikmet 4 (Esfârü’l Erba‘a)</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>440</v>
+        <v>850</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786256368118</t>
+          <t>9786256368149</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Dört Akli Yolculukta Aşkın Hikmet 3</t>
+          <t>Kabul ve Kararlılık Terapisi: Ruh Sağlığı Uzmanları İçin Ebeveynleri Destekleme Kılavuzu</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>850</v>
+        <v>680</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786256368026</t>
+          <t>9786256368132</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Kabul ve Kararlılık Terapisi: 100 Anahtar Kavram ve Teknik</t>
+          <t>Kent Kuramı</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>4440000004124</t>
+          <t>9786256368125</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Rafet Elçi Edebiyat Seti (5 Kitap Takım)</t>
+          <t>Dini, Siyasi ve Felsefi Arka Planıyla Hayy bin Yakzan</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>260</v>
+        <v>440</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786256368088</t>
+          <t>9786256368118</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Dört Akli Yolculukta Aşkın Hikmet 2</t>
+          <t>Dört Akli Yolculukta Aşkın Hikmet 3</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>850</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786256368095</t>
+          <t>9786256368026</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>İlişkisel Çerçeve Kuramı’nı Öğrenmek</t>
+          <t>Kabul ve Kararlılık Terapisi: 100 Anahtar Kavram ve Teknik</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>580</v>
+        <v>600</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786256368071</t>
+          <t>4440000004124</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Travma Odaklı Act</t>
+          <t>Rafet Elçi Edebiyat Seti (5 Kitap Takım)</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>700</v>
+        <v>260</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786256368019</t>
+          <t>9786256368088</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Sevgiyle Yürümek</t>
+          <t>Dört Akli Yolculukta Aşkın Hikmet 2</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>550</v>
+        <v>850</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786256368064</t>
+          <t>9786256368095</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Dört Akli Yolculukta Aşkın Hikmet</t>
+          <t>İlişkisel Çerçeve Kuramı’nı Öğrenmek</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>850</v>
+        <v>580</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786256368057</t>
+          <t>9786256368071</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Nicholas Rescher’in Mantık İlmine Katkıları</t>
+          <t>Travma Odaklı Act</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>450</v>
+        <v>700</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786256368033</t>
+          <t>9786256368019</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>CFT’yi Kolay Öğrenmek</t>
+          <t>Sevgiyle Yürümek</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>580</v>
+        <v>550</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786052023501</t>
+          <t>9786256368064</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Enba</t>
+          <t>Dört Akli Yolculukta Aşkın Hikmet</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>550</v>
+        <v>850</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786256368002</t>
+          <t>9786256368057</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Vahdet-i Vücudun Kaideleri</t>
+          <t>Nicholas Rescher’in Mantık İlmine Katkıları</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>560</v>
+        <v>450</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786059925792</t>
+          <t>9786256368033</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’ın İ‘cazı ve Belagat</t>
+          <t>CFT’yi Kolay Öğrenmek</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>480</v>
+        <v>580</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786052023839</t>
+          <t>9786052023501</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Terapistler ve Danışmanlar İçin Sokratik Sorgulama</t>
+          <t>Enba</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>640</v>
+        <v>550</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786052023990</t>
+          <t>9786256368002</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Barışın Ekonomik Sonuçları</t>
+          <t>Vahdet-i Vücudun Kaideleri</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>450</v>
+        <v>560</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786052023983</t>
+          <t>9786059925792</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Bir Ergenin Ebeveyni Olmak</t>
+          <t>Kur’an’ın İ‘cazı ve Belagat</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>590</v>
+        <v>480</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786052023976</t>
+          <t>9786052023839</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Seçilmiş Fasıllar</t>
+          <t>Terapistler ve Danışmanlar İçin Sokratik Sorgulama</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>380</v>
+        <v>640</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786052023969</t>
+          <t>9786052023990</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>ACT'i Kolay Öğrenmek</t>
+          <t>Barışın Ekonomik Sonuçları</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>740</v>
+        <v>450</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786052023945</t>
+          <t>9786052023983</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Küresel Kapitalizmde Kentler</t>
+          <t>Bir Ergenin Ebeveyni Olmak</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>450</v>
+        <v>590</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786052023952</t>
+          <t>9786052023976</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Kelamın Temel Problemleri</t>
+          <t>Seçilmiş Fasıllar</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>350</v>
+        <v>380</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786052023938</t>
+          <t>9786052023969</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Vahdet-i Vücud Risalesi</t>
+          <t>ACT'i Kolay Öğrenmek</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>380</v>
+        <v>740</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786052023921</t>
+          <t>9786052023945</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Depresyon İçin ACT</t>
+          <t>Küresel Kapitalizmde Kentler</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>650</v>
+        <v>450</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786052023907</t>
+          <t>9786052023952</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>İslam’ın Klasik Döneminde Şüphecilik</t>
+          <t>Kelamın Temel Problemleri</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>500</v>
+        <v>350</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786052023914</t>
+          <t>9786052023938</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Metalib ve Mezahib</t>
+          <t>Vahdet-i Vücud Risalesi</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>400</v>
+        <v>380</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786052023877</t>
+          <t>9786052023921</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Hazinetü’l-Esrar ve Ganimetü’l-Ebrar</t>
+          <t>Depresyon İçin ACT</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>360</v>
+        <v>650</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786052023891</t>
+          <t>9786052023907</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Ortaçağ’da Mantık El Kitabı</t>
+          <t>İslam’ın Klasik Döneminde Şüphecilik</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>550</v>
+        <v>500</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786052023884</t>
+          <t>9786052023914</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Fap’ı Kolay Öğrenmek</t>
+          <t>Metalib ve Mezahib</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>600</v>
+        <v>400</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786052023136</t>
+          <t>9786052023877</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Sufi Benliğin İnşasında Nefs</t>
+          <t>Hazinetü’l-Esrar ve Ganimetü’l-Ebrar</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>350</v>
+        <v>360</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786052023495</t>
+          <t>9786052023891</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>İslam Ahlakı</t>
+          <t>Ortaçağ’da Mantık El Kitabı</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>440</v>
+        <v>550</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786052023396</t>
+          <t>9786052023884</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>İbn Arabi'de Varlık ve Kötülük Problemi</t>
+          <t>Fap’ı Kolay Öğrenmek</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>400</v>
+        <v>600</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786052023426</t>
+          <t>9786052023136</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Hadisleri Anlama Üzerine</t>
+          <t>Sufi Benliğin İnşasında Nefs</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786052023525</t>
+          <t>9786052023495</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>İbn Arabi İbadetler Seti (5 Kitap Takım)</t>
+          <t>İslam Ahlakı</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>850</v>
+        <v>440</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786052023464</t>
+          <t>9786052023396</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Leviathan</t>
+          <t>İbn Arabi'de Varlık ve Kötülük Problemi</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>620</v>
+        <v>400</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786052023471</t>
+          <t>9786052023426</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Gelişen Genç</t>
+          <t>Hadisleri Anlama Üzerine</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>640</v>
+        <v>300</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786052023365</t>
+          <t>9786052023525</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Risaleler</t>
+          <t>İbn Arabi İbadetler Seti (5 Kitap Takım)</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>360</v>
+        <v>850</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786052023372</t>
+          <t>9786052023464</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>İhvan-ı Safa'da Estetik ve Sanat</t>
+          <t>Leviathan</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>440</v>
+        <v>620</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786052023297</t>
+          <t>9786052023471</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>İki Sufinin Mücadelesi</t>
+          <t>Gelişen Genç</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>350</v>
+        <v>640</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786052023358</t>
+          <t>9786052023365</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Felsefi Kelamın Temel Meseleleri</t>
+          <t>Risaleler</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>490</v>
+        <v>360</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786059925150</t>
+          <t>9786052023372</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Şerh-i Rubaiyyat - Vücud ve Vahdet-i Vücuda Dair</t>
+          <t>İhvan-ı Safa'da Estetik ve Sanat</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>400</v>
+        <v>440</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786059925129</t>
+          <t>9786052023297</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Seçilmişlerin Vasıfları</t>
+          <t>İki Sufinin Mücadelesi</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>440</v>
+        <v>350</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>3990000017997</t>
+          <t>9786052023358</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Fütuhat-ı Mekkiyye (18 Kitap Takım)</t>
+          <t>Felsefi Kelamın Temel Meseleleri</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>850</v>
+        <v>490</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9789756329221</t>
+          <t>9786059925150</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Kitabu’ş-Şifa Mantığa Giriş (Büyük Boy)</t>
+          <t>Şerh-i Rubaiyyat - Vücud ve Vahdet-i Vücuda Dair</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>460</v>
+        <v>400</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9789756329894</t>
+          <t>9786059925129</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Ahrar</t>
+          <t>Seçilmişlerin Vasıfları</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>550</v>
+        <v>440</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786059925327</t>
+          <t>3990000017997</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Platon’un Retorik Anlayışı</t>
+          <t>Fütuhat-ı Mekkiyye (18 Kitap Takım)</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>380</v>
+        <v>850</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9789756329832</t>
+          <t>9789756329221</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Felsefenin Doğası</t>
+          <t>Kitabu’ş-Şifa Mantığa Giriş (Büyük Boy)</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>400</v>
+        <v>460</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786059925228</t>
+          <t>9789756329894</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Besmele ve Fatiha’nın Sırları</t>
+          <t>Ahrar</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>325</v>
+        <v>550</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786059925211</t>
+          <t>9786059925327</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Ahiret Hayatı Cennet ve Cehennem</t>
+          <t>Platon’un Retorik Anlayışı</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>340</v>
+        <v>380</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786059925235</t>
+          <t>9789756329832</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Haccın Sırları</t>
+          <t>Felsefenin Doğası</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>420</v>
+        <v>400</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786059925204</t>
+          <t>9786059925228</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Allah Adamları ve Kutuplar</t>
+          <t>Besmele ve Fatiha’nın Sırları</t>
         </is>
       </c>
       <c r="C71" s="1">
         <v>325</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786059925181</t>
+          <t>9786059925211</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Abdestin Sırları</t>
+          <t>Ahiret Hayatı Cennet ve Cehennem</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>370</v>
+        <v>340</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786059925006</t>
+          <t>9786059925235</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>2. Analitikler / İbn Sina Felsefe Serisi - 6</t>
+          <t>Haccın Sırları</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>500</v>
+        <v>420</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786059925082</t>
+          <t>9786059925204</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Topikler / İbn Sina Felsefe Serisi - 5</t>
+          <t>Allah Adamları ve Kutuplar</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>520</v>
+        <v>325</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786059925037</t>
+          <t>9786059925181</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>İbn Sina Felsefe Serisi - 3: Mantığa Giriş</t>
+          <t>Abdestin Sırları</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>460</v>
+        <v>370</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786059925105</t>
+          <t>9786059925006</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>İşaretler ve Tembihler / İbn Sina Felsefe Serisi - 11</t>
+          <t>2. Analitikler / İbn Sina Felsefe Serisi - 6</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>450</v>
+        <v>500</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786059925020</t>
+          <t>9786059925082</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Kategoriler / İbn Sina Felsefe Serisi - 4</t>
+          <t>Topikler / İbn Sina Felsefe Serisi - 5</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>480</v>
+        <v>520</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9789756329924</t>
+          <t>9786059925037</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Adem</t>
+          <t>İbn Sina Felsefe Serisi - 3: Mantığa Giriş</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>300</v>
+        <v>460</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9789756329962</t>
+          <t>9786059925105</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Ta'rifat</t>
+          <t>İşaretler ve Tembihler / İbn Sina Felsefe Serisi - 11</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>400</v>
+        <v>450</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9789756329979</t>
+          <t>9786059925020</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Türkçe'nin Kayıp Kelimeleri</t>
+          <t>Kategoriler / İbn Sina Felsefe Serisi - 4</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>490</v>
+        <v>480</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786059925099</t>
+          <t>9789756329924</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Yorum Üzerine / İbn Sina Felsefe Serisi - 10</t>
+          <t>Adem</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>380</v>
+        <v>300</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786059925051</t>
+          <t>9789756329962</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Oluş ve Bozuluş / İbn Sina Felsefe Serisi - 9</t>
+          <t>Ta'rifat</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>360</v>
+        <v>400</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786059925068</t>
+          <t>9789756329979</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Sema ve Alem / İbn Sina Felsefe Serisi - 8</t>
+          <t>Türkçe'nin Kayıp Kelimeleri</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>360</v>
+        <v>490</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786059925075</t>
+          <t>9786059925099</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Sofistik Deliller / İbn Sina Felsefe Serisi - 7</t>
+          <t>Yorum Üzerine / İbn Sina Felsefe Serisi - 10</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>360</v>
+        <v>380</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786059925013</t>
+          <t>9786059925051</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Fizik / İbn Sina Felsefe Serisi - 2</t>
+          <t>Oluş ve Bozuluş / İbn Sina Felsefe Serisi - 9</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>560</v>
+        <v>360</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786059925044</t>
+          <t>9786059925068</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Metafizik / İbn Sina Felsefe Serisi - 1</t>
+          <t>Sema ve Alem / İbn Sina Felsefe Serisi - 8</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>560</v>
+        <v>360</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786059925112</t>
+          <t>9786059925075</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Gülşen-i Raz</t>
+          <t>Sofistik Deliller / İbn Sina Felsefe Serisi - 7</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>460</v>
+        <v>360</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9789756329917</t>
+          <t>9786059925013</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Divan-ı Zerefşan</t>
+          <t>Fizik / İbn Sina Felsefe Serisi - 2</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>145</v>
+        <v>560</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786052023174</t>
+          <t>9786059925044</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Belagatin Sırları (Ciltli)</t>
+          <t>Metafizik / İbn Sina Felsefe Serisi - 1</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>620</v>
+        <v>560</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786052023280</t>
+          <t>9786059925112</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Travmaya Yönelik Bilişsel - Davranışçı Terapiler</t>
+          <t>Gülşen-i Raz</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>750</v>
+        <v>460</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786052023273</t>
+          <t>9789756329917</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Nefis Benlik ve Bilgi</t>
+          <t>Divan-ı Zerefşan</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>360</v>
+        <v>145</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786052023181</t>
+          <t>9786052023174</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Katibi Şemsiyye Risalesi</t>
+          <t>Belagatin Sırları (Ciltli)</t>
         </is>
       </c>
       <c r="C92" s="1">
         <v>620</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786052023129</t>
+          <t>9786052023280</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Sohbetname</t>
+          <t>Travmaya Yönelik Bilişsel - Davranışçı Terapiler</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>400</v>
+        <v>750</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786052023099</t>
+          <t>9786052023273</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Ebheri İsaguci ve Şerhi</t>
+          <t>Nefis Benlik ve Bilgi</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>600</v>
+        <v>360</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786052023167</t>
+          <t>9786052023181</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Düşünceler</t>
+          <t>Katibi Şemsiyye Risalesi</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>420</v>
+        <v>620</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786052023150</t>
+          <t>9786052023129</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Nur Heykelleri Tasavvufun Kelimesi Burçlar Risalesi</t>
+          <t>Sohbetname</t>
         </is>
       </c>
       <c r="C96" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786052023143</t>
+          <t>9786052023099</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Metafizik</t>
+          <t>Ebheri İsaguci ve Şerhi</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>850</v>
+        <v>600</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786052023112</t>
+          <t>9786052023167</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>İlahi Sıfatlara Dair Teviller</t>
+          <t>Düşünceler</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>350</v>
+        <v>420</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786052023051</t>
+          <t>9786052023150</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Ahlak ve Yasama İlkeleri</t>
+          <t>Nur Heykelleri Tasavvufun Kelimesi Burçlar Risalesi</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>480</v>
+        <v>400</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786052023075</t>
+          <t>9786052023143</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>İbn Arabi'de İşari Tefsir</t>
+          <t>Metafizik</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>480</v>
+        <v>850</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786052023044</t>
+          <t>9786052023112</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Velilerin Düsturları</t>
+          <t>İlahi Sıfatlara Dair Teviller</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>375</v>
+        <v>350</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786052023037</t>
+          <t>9786052023051</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Muhammedi Marifet</t>
+          <t>Ahlak ve Yasama İlkeleri</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>430</v>
+        <v>480</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786052023020</t>
+          <t>9786052023075</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Mehdi Risalesi</t>
+          <t>İbn Arabi'de İşari Tefsir</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>380</v>
+        <v>480</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786052023013</t>
+          <t>9786052023044</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Marifet ve Tecelli</t>
+          <t>Velilerin Düsturları</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>425</v>
+        <v>375</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786052023006</t>
+          <t>9786052023037</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Marifet Menzilleri</t>
+          <t>Muhammedi Marifet</t>
         </is>
       </c>
       <c r="C105" s="1">
         <v>430</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786059925983</t>
+          <t>9786052023020</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Kriz Durumlarında Bilişsel Davranışçı Stratejiler</t>
+          <t>Mehdi Risalesi</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>1000</v>
+        <v>380</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786059925990</t>
+          <t>9786052023013</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Tasavvuf Edebiyatı Terimleri Sözlüğü</t>
+          <t>Marifet ve Tecelli</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>580</v>
+        <v>425</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786059925976</t>
+          <t>9786052023006</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Radikal Değişimler İçin Kısa Müdahaleler</t>
+          <t>Marifet Menzilleri</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>600</v>
+        <v>430</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786059925969</t>
+          <t>9786059925983</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>İnsan Davranışlarının ABC'si</t>
+          <t>Kriz Durumlarında Bilişsel Davranışçı Stratejiler</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>580</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786052023341</t>
+          <t>9786059925990</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Toplum Sözleşmesi</t>
+          <t>Tasavvuf Edebiyatı Terimleri Sözlüğü</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>420</v>
+        <v>580</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786059925549</t>
+          <t>9786059925976</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Münazarat Dini ve Felsefi Tartışmalar</t>
+          <t>Radikal Değişimler İçin Kısa Müdahaleler</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>420</v>
+        <v>600</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786059925730</t>
+          <t>9786059925969</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>13. yy Sufi Metinlerinde İman ve Amel</t>
+          <t>İnsan Davranışlarının ABC'si</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>500</v>
+        <v>580</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786052023082</t>
+          <t>9786052023341</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Gerçeğin Tokadı</t>
+          <t>Toplum Sözleşmesi</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>600</v>
+        <v>420</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786052023105</t>
+          <t>9786059925549</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Var Olan</t>
+          <t>Münazarat Dini ve Felsefi Tartışmalar</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>400</v>
+        <v>420</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786052023235</t>
+          <t>9786059925730</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Sırru'l - Esrar ve Tedbirat-ı İlahiyye</t>
+          <t>13. yy Sufi Metinlerinde İman ve Amel</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786052023204</t>
+          <t>9786052023082</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Hanefi Mezhebi Bağlamında İslam Hukukunda Külli Kaideler</t>
+          <t>Gerçeğin Tokadı</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>420</v>
+        <v>600</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786059925525</t>
+          <t>9786052023105</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Farabi’nin Önerme Anlayışı</t>
+          <t>Var Olan</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>420</v>
+        <v>400</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786052023266</t>
+          <t>9786052023235</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Mantığa Giriş Risaleleri</t>
+          <t>Sırru'l - Esrar ve Tedbirat-ı İlahiyye</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786052023242</t>
+          <t>9786052023204</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Hadiste Müteşabihat</t>
+          <t>Hanefi Mezhebi Bağlamında İslam Hukukunda Külli Kaideler</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>350</v>
+        <v>420</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786052023259</t>
+          <t>9786059925525</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>İslam Mantık Tarihi</t>
+          <t>Farabi’nin Önerme Anlayışı</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>600</v>
+        <v>420</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786052023228</t>
+          <t>9786052023266</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Risaleler</t>
+          <t>Mantığa Giriş Risaleleri</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>340</v>
+        <v>400</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786052023211</t>
+          <t>9786052023242</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Mekan ve Yer Üzerine Büyük Düşünürler</t>
+          <t>Hadiste Müteşabihat</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>800</v>
+        <v>350</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786052023198</t>
+          <t>9786052023259</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Tasavvufi Bilgi</t>
+          <t>İslam Mantık Tarihi</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>350</v>
+        <v>600</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786059925808</t>
+          <t>9786052023228</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Zihinden Çık Hayatına Gir</t>
+          <t>Risaleler</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>480</v>
+        <v>340</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786059925723</t>
+          <t>9786052023211</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Yunan Filozofları</t>
+          <t>Mekan ve Yer Üzerine Büyük Düşünürler</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>380</v>
+        <v>800</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786059925747</t>
+          <t>9786052023198</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>İslam Kelamı ve Mezhepleri</t>
+          <t>Tasavvufi Bilgi</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>420</v>
+        <v>350</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786059925891</t>
+          <t>9786059925808</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Molla Cami’de Varlık</t>
+          <t>Zihinden Çık Hayatına Gir</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>500</v>
+        <v>480</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786059925921</t>
+          <t>9786059925723</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Kentsel Politika Teorileri</t>
+          <t>Yunan Filozofları</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>600</v>
+        <v>380</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786059925914</t>
+          <t>9786059925747</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Doğuşundan Günümüze İslam Felsefesi</t>
+          <t>İslam Kelamı ve Mezhepleri</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>500</v>
+        <v>420</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786059925495</t>
+          <t>9786059925891</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Dindarlık ve Kentsel Mekanın Yeniden Üretimi</t>
+          <t>Molla Cami’de Varlık</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>600</v>
+        <v>500</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>3990000033003</t>
+          <t>9786059925921</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>İbn Arabi Kitaplığı Seti (37 Kitap Takım)</t>
+          <t>Kentsel Politika Teorileri</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>3950</v>
+        <v>600</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786059925907</t>
+          <t>9786059925914</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Mantıkta Kullanılan Lafızlar</t>
+          <t>Doğuşundan Günümüze İslam Felsefesi</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>440</v>
+        <v>500</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786059925938</t>
+          <t>9786059925495</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Hadis Yorumları</t>
+          <t>Dindarlık ve Kentsel Mekanın Yeniden Üretimi</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>280</v>
+        <v>600</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786059925952</t>
+          <t>3990000033003</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Apartman Sakini</t>
+          <t>İbn Arabi Kitaplığı Seti (37 Kitap Takım)</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>130</v>
+        <v>3950</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786059925648</t>
+          <t>9786059925907</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Platon’un Aşkı</t>
+          <t>Mantıkta Kullanılan Lafızlar</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>450</v>
+        <v>440</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9789756329085</t>
+          <t>9786059925938</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>İslam Tarihi Metodolojisi</t>
+          <t>Hadis Yorumları</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>620</v>
+        <v>280</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786059925785</t>
+          <t>9786059925952</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Ebu Talib El-Mekki'de Tasavvuf</t>
+          <t>Apartman Sakini</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>300</v>
+        <v>130</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786059925761</t>
+          <t>9786059925648</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Aşk ve Şaraba Dair Levami</t>
+          <t>Platon’un Aşkı</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>360</v>
+        <v>450</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786059925778</t>
+          <t>9789756329085</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Şebüsteri ve Gülşen-i Raz</t>
+          <t>İslam Tarihi Metodolojisi</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>480</v>
+        <v>620</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786059925556</t>
+          <t>9786059925785</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Yolcu</t>
+          <t>Ebu Talib El-Mekki'de Tasavvuf</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>320</v>
+        <v>300</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786059925709</t>
+          <t>9786059925761</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Mutluluk Tuzağı</t>
+          <t>Aşk ve Şaraba Dair Levami</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>330</v>
+        <v>360</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786059925686</t>
+          <t>9786059925778</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Seyr u Süluk ve Vahdet-i Vücuda Dair Levayih</t>
+          <t>Şebüsteri ve Gülşen-i Raz</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>360</v>
+        <v>480</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786059925693</t>
+          <t>9786059925556</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Tevhid ve Seyr u Süluke Dair Fıkarat</t>
+          <t>Yolcu</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>360</v>
+        <v>320</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786059925679</t>
+          <t>9786059925709</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Özgürlük Üzerine</t>
+          <t>Mutluluk Tuzağı</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>420</v>
+        <v>330</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786059925655</t>
+          <t>9786059925686</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Doğu’nun Kayıp Kitapları</t>
+          <t>Seyr u Süluk ve Vahdet-i Vücuda Dair Levayih</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>500</v>
+        <v>360</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786059925631</t>
+          <t>9786059925693</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Act'i Kolay Öğrenmek / Kabul ve Kararlılık Terapisi</t>
+          <t>Tevhid ve Seyr u Süluke Dair Fıkarat</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>135</v>
+        <v>360</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786059925662</t>
+          <t>9786059925679</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Abdurrahman Cami</t>
+          <t>Özgürlük Üzerine</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>300</v>
+        <v>420</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786059925945</t>
+          <t>9786059925655</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Miftahu’l-Ulüm Belagat (Ciltli)</t>
+          <t>Doğu’nun Kayıp Kitapları</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>620</v>
+        <v>500</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786059925846</t>
+          <t>9786059925631</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Hakikat Yolcusunun Son Durağı</t>
+          <t>Act'i Kolay Öğrenmek / Kabul ve Kararlılık Terapisi</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>300</v>
+        <v>135</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786059925853</t>
+          <t>9786059925662</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Şehristani'nin İbn Sina Eleştirisi</t>
+          <t>Abdurrahman Cami</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>380</v>
+        <v>300</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786059925815</t>
+          <t>9786059925945</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>18. Yüzyıl Osmanlı Toplumunda Nakşibendi - Müceddidilik</t>
+          <t>Miftahu’l-Ulüm Belagat (Ciltli)</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>400</v>
+        <v>620</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786059925839</t>
+          <t>9786059925846</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Sufi’nin Aşk Yolculuğu</t>
+          <t>Hakikat Yolcusunun Son Durağı</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>500</v>
+        <v>300</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786059925716</t>
+          <t>9786059925853</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Post-İslamcılık</t>
+          <t>Şehristani'nin İbn Sina Eleştirisi</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>400</v>
+        <v>380</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786059925754</t>
+          <t>9786059925815</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Füsusu’l Hikem - En eski Metnin Tıpkı Basımı ve Tahkikli Neşri</t>
+          <t>18. Yüzyıl Osmanlı Toplumunda Nakşibendi - Müceddidilik</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>520</v>
+        <v>400</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786059925877</t>
+          <t>9786059925839</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Hayatı ve Fikriyatıyla Muhyiddin İbn Arabi</t>
+          <t>Sufi’nin Aşk Yolculuğu</t>
         </is>
       </c>
       <c r="C155" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786059925334</t>
+          <t>9786059925716</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Kaçış</t>
+          <t>Post-İslamcılık</t>
         </is>
       </c>
       <c r="C156" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786059925860</t>
+          <t>9786059925754</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Aristoteles Metafizik Büyük Şerhi 1 (Ciltli)</t>
+          <t>Füsusu’l Hikem - En eski Metnin Tıpkı Basımı ve Tahkikli Neşri</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>900</v>
+        <v>520</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786059925341</t>
+          <t>9786059925877</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Neden Nasıl ve Kim İçin Kentsel Dönüşüm</t>
+          <t>Hayatı ve Fikriyatıyla Muhyiddin İbn Arabi</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>425</v>
+        <v>500</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786059925167</t>
+          <t>9786059925334</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Divan (Ciltli)</t>
+          <t>Kaçış</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>480</v>
+        <v>400</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9789756329955</t>
+          <t>9786059925860</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Kitabu't Tahriş</t>
+          <t>Aristoteles Metafizik Büyük Şerhi 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>420</v>
+        <v>900</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9789756329948</t>
+          <t>9786059925341</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Tıp Sanatı ve Nefsin Halleri</t>
+          <t>Neden Nasıl ve Kim İçin Kentsel Dönüşüm</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>370</v>
+        <v>425</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9789756329368</t>
+          <t>9786059925167</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Fütuhat-ı Mekkiyye 4</t>
+          <t>Divan (Ciltli)</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>750</v>
+        <v>480</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786059925433</t>
+          <t>9789756329955</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Rıza İhlas ve Tevekkül</t>
+          <t>Kitabu't Tahriş</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>325</v>
+        <v>420</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786059925457</t>
+          <t>9789756329948</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Aşk Risalesi</t>
+          <t>Tıp Sanatı ve Nefsin Halleri</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>390</v>
+        <v>370</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9789756329931</t>
+          <t>9789756329368</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Seyrimde Bir Şehre Vardım</t>
+          <t>Fütuhat-ı Mekkiyye 4</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>85</v>
+        <v>750</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>3999756329900</t>
+          <t>9786059925433</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Şair</t>
+          <t>Rıza İhlas ve Tevekkül</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>550</v>
+        <v>325</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786059925501</t>
+          <t>9786059925457</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Nakşibendilik</t>
+          <t>Aşk Risalesi</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>500</v>
+        <v>390</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786059925471</t>
+          <t>9789756329931</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Fütuhat-ı Mekkiyye Tasavvuf Terimleri Sözlüğü</t>
+          <t>Seyrimde Bir Şehre Vardım</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>250</v>
+        <v>85</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786059925310</t>
+          <t>3999756329900</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Zekatın Sırları</t>
+          <t>Şair</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>350</v>
+        <v>550</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786059925303</t>
+          <t>9786059925501</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Ölüm ve Cenaze Namazının Sırları</t>
+          <t>Nakşibendilik</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>340</v>
+        <v>500</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786059925297</t>
+          <t>9786059925471</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Rahmani Nefes</t>
+          <t>Fütuhat-ı Mekkiyye Tasavvuf Terimleri Sözlüğü</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>340</v>
+        <v>250</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786059925280</t>
+          <t>9786059925310</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Orucun Sırları</t>
+          <t>Zekatın Sırları</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>390</v>
+        <v>350</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786059925273</t>
+          <t>9786059925303</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Peygamberler ve Veliler</t>
+          <t>Ölüm ve Cenaze Namazının Sırları</t>
         </is>
       </c>
       <c r="C173" s="1">
         <v>340</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786059925266</t>
+          <t>9786059925297</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Namazın Sırları</t>
+          <t>Rahmani Nefes</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>450</v>
+        <v>340</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786059925259</t>
+          <t>9786059925280</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Havas ve Avam İtikadı</t>
+          <t>Orucun Sırları</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>370</v>
+        <v>390</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786059925242</t>
+          <t>9786059925273</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Fütüvvet Ehli ve Meczuplar</t>
+          <t>Peygamberler ve Veliler</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>320</v>
+        <v>340</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786059925198</t>
+          <t>9786059925266</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Alemin Yaratılışı</t>
+          <t>Namazın Sırları</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>340</v>
+        <v>450</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786059925174</t>
+          <t>9786059925259</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Harflerin Sırları</t>
+          <t>Havas ve Avam İtikadı</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>350</v>
+        <v>370</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786059925372</t>
+          <t>9786059925242</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı'da Nakşibendilik (1450-1700)</t>
+          <t>Fütüvvet Ehli ve Meczuplar</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>500</v>
+        <v>320</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9789756329986</t>
+          <t>9786059925198</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Maturidi</t>
+          <t>Alemin Yaratılışı</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>650</v>
+        <v>340</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786059925488</t>
+          <t>9786059925174</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Devlete Karşı İnsan</t>
+          <t>Harflerin Sırları</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>480</v>
+        <v>350</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786059925358</t>
+          <t>9786059925372</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar ve Ergenlerle Bilişsel Terapi</t>
+          <t>Osmanlı'da Nakşibendilik (1450-1700)</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>730</v>
+        <v>500</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786059925617</t>
+          <t>9789756329986</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Fütühat-ı Mekkiyye - Tavsiyeler Kitabı</t>
+          <t>Maturidi</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>400</v>
+        <v>650</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786059925600</t>
+          <t>9786059925488</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Fütühat-ı Mekkiyye - Peygamberler Melekler</t>
+          <t>Devlete Karşı İnsan</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>325</v>
+        <v>480</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786059925594</t>
+          <t>9786059925358</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Fütühat-ı Mekiyye - Nübüvvet Kandilinden Yansımalar</t>
+          <t>Çocuklar ve Ergenlerle Bilişsel Terapi</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>325</v>
+        <v>730</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786059925563</t>
+          <t>9786059925617</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Fütühat-ı Mekkiyye - Kur'an-ı Kerim'i Anlamak</t>
+          <t>Fütühat-ı Mekkiyye - Tavsiyeler Kitabı</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>325</v>
+        <v>400</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786059925587</t>
+          <t>9786059925600</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Fütühat-ı Mekkiyye - Hz. Peygamber'in Temel Vasıfları</t>
+          <t>Fütühat-ı Mekkiyye - Peygamberler Melekler</t>
         </is>
       </c>
       <c r="C187" s="1">
         <v>325</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786059925570</t>
+          <t>9786059925594</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Fütühat-ı Mekkiye'nin Özeti</t>
+          <t>Fütühat-ı Mekiyye - Nübüvvet Kandilinden Yansımalar</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>450</v>
+        <v>325</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786059925518</t>
+          <t>9786059925563</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Dilde Belirsizlik ve Eş Anlamlılık</t>
+          <t>Fütühat-ı Mekkiyye - Kur'an-ı Kerim'i Anlamak</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>300</v>
+        <v>325</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786059925624</t>
+          <t>9786059925587</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Fütühat-ı Mekkiyye - Allah ve İnsan Esma-i Hüsna Şerhi</t>
+          <t>Fütühat-ı Mekkiyye - Hz. Peygamber'in Temel Vasıfları</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>440</v>
+        <v>325</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786059925143</t>
+          <t>9786059925570</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Yunan Felsefesinin Kelama Etkisi</t>
+          <t>Fütühat-ı Mekkiye'nin Özeti</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>300</v>
+        <v>450</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786059925136</t>
+          <t>9786059925518</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Mimesis</t>
+          <t>Dilde Belirsizlik ve Eş Anlamlılık</t>
         </is>
       </c>
       <c r="C192" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786059925389</t>
+          <t>9786059925624</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Velilerin Sınıfları</t>
+          <t>Fütühat-ı Mekkiyye - Allah ve İnsan Esma-i Hüsna Şerhi</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>325</v>
+        <v>440</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786059925396</t>
+          <t>9786059925143</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Velayet ve Nübüvvet Sorular ve Cevaplar</t>
+          <t>Yunan Felsefesinin Kelama Etkisi</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>325</v>
+        <v>300</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786059925402</t>
+          <t>9786059925136</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Tövbe Mücahede ve Takva</t>
+          <t>Mimesis</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>325</v>
+        <v>300</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786059925440</t>
+          <t>9786059925389</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Tevhid Edep ve Marifet</t>
+          <t>Velilerin Sınıfları</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>340</v>
+        <v>325</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786059925426</t>
+          <t>9786059925396</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Nefs Terbiyesinin Esasları</t>
+          <t>Velayet ve Nübüvvet Sorular ve Cevaplar</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>370</v>
+        <v>325</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786059925464</t>
+          <t>9786059925402</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Hak Yolcusu ve İlahi İsimler</t>
+          <t>Tövbe Mücahede ve Takva</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>390</v>
+        <v>325</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786059925419</t>
+          <t>9786059925440</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Filozof ve Sufi Metafizik Üzerine</t>
+          <t>Tevhid Edep ve Marifet</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>325</v>
+        <v>340</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9789756329160</t>
+          <t>9786059925426</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Gerçekliğin İnşası</t>
+          <t>Nefs Terbiyesinin Esasları</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>650</v>
+        <v>370</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786052023808</t>
+          <t>9786059925464</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Anahatlarıyla Kant’ın Felsefesi</t>
+          <t>Hak Yolcusu ve İlahi İsimler</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>400</v>
+        <v>390</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786052023792</t>
+          <t>9786059925419</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Keyifli Ebeveynlik</t>
+          <t>Filozof ve Sufi Metafizik Üzerine</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>550</v>
+        <v>325</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786052023662</t>
+          <t>9789756329160</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Farabi, İbn Sina ve İbn Rüşd’de Akıl</t>
+          <t>Toplumsal Gerçekliğin İnşası</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>600</v>
+        <v>650</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786052023709</t>
+          <t>9786052023808</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Nefsin Halleri</t>
+          <t>Anahatlarıyla Kant’ın Felsefesi</t>
         </is>
       </c>
       <c r="C204" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786052023785</t>
+          <t>9786052023792</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>İbn Sina’da Bilimsel Yönteme Giriş</t>
+          <t>Keyifli Ebeveynlik</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>300</v>
+        <v>550</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786052023778</t>
+          <t>9786052023662</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Zihin Felsefesinde Ontolojik Nöro/Fenomenal Özdeşlik Tezi ve Eleştirisi</t>
+          <t>Farabi, İbn Sina ve İbn Rüşd’de Akıl</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>250</v>
+        <v>600</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9789756329818</t>
+          <t>9786052023709</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>İbn Sina Felsefesinde Retorik</t>
+          <t>Nefsin Halleri</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>450</v>
+        <v>400</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786052023761</t>
+          <t>9786052023785</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>İslam Felsefesi (Ciltli)</t>
+          <t>İbn Sina’da Bilimsel Yönteme Giriş</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>850</v>
+        <v>300</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786052023716</t>
+          <t>9786052023778</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>El-Mutavvel Belagat İlimleri 2 - Beyan-Bedi</t>
+          <t>Çağdaş Zihin Felsefesinde Ontolojik Nöro/Fenomenal Özdeşlik Tezi ve Eleştirisi</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>750</v>
+        <v>250</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786052023693</t>
+          <t>9789756329818</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Poetika</t>
+          <t>İbn Sina Felsefesinde Retorik</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>480</v>
+        <v>450</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786052023679</t>
+          <t>9786052023761</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Mülkiyet Nedir?</t>
+          <t>İslam Felsefesi (Ciltli)</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>520</v>
+        <v>850</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786052023723</t>
+          <t>9786052023716</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>İslam Düşüncesinde Felsefe - Kelam İlişkisi</t>
+          <t>El-Mutavvel Belagat İlimleri 2 - Beyan-Bedi</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>400</v>
+        <v>750</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786052023846</t>
+          <t>9786052023693</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Tusi’nin Kelam Anlayışı</t>
+          <t>Poetika</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>400</v>
+        <v>480</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786052023853</t>
+          <t>9786052023679</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>İslam Düşüncesinde Ahlak Felsefesi</t>
+          <t>Mülkiyet Nedir?</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>440</v>
+        <v>520</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9789756329238</t>
+          <t>9786052023723</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Küreselleşme Ahlak ve Değerler</t>
+          <t>İslam Düşüncesinde Felsefe - Kelam İlişkisi</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>17</v>
+        <v>400</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786052023822</t>
+          <t>9786052023846</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Kelam-Metafizik İlişkisi</t>
+          <t>Tusi’nin Kelam Anlayışı</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>360</v>
+        <v>400</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786052023815</t>
+          <t>9786052023853</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Hakikatin Perdesini Açmak</t>
+          <t>İslam Düşüncesinde Ahlak Felsefesi</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>480</v>
+        <v>440</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9789756329399</t>
+          <t>9789756329238</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Fütuhat-ı Mekkiyye 5</t>
+          <t>Küreselleşme Ahlak ve Değerler</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>750</v>
+        <v>17</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9789756329665</t>
+          <t>9786052023822</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Fütuhat-ı Mekkiyye 12</t>
+          <t>Kelam-Metafizik İlişkisi</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>750</v>
+        <v>360</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9789756329597</t>
+          <t>9786052023815</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Fütuhat-ı Mekkiyye 11</t>
+          <t>Hakikatin Perdesini Açmak</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>750</v>
+        <v>480</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9789756329825</t>
+          <t>9789756329399</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Fütuhat-ı Mekkiyye 17</t>
+          <t>Fütuhat-ı Mekkiyye 5</t>
         </is>
       </c>
       <c r="C221" s="1">
         <v>750</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9789756329771</t>
+          <t>9789756329665</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Fütuhat-ı Mekkiyye 15</t>
+          <t>Fütuhat-ı Mekkiyye 12</t>
         </is>
       </c>
       <c r="C222" s="1">
         <v>750</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9789756329849</t>
+          <t>9789756329597</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Fütuhat-ı Mekkiyye 18</t>
+          <t>Fütuhat-ı Mekkiyye 11</t>
         </is>
       </c>
       <c r="C223" s="1">
         <v>750</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9789756329306</t>
+          <t>9789756329825</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Fütuhat-ı Mekkiyye 3</t>
+          <t>Fütuhat-ı Mekkiyye 17</t>
         </is>
       </c>
       <c r="C224" s="1">
         <v>750</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9789756329726</t>
+          <t>9789756329771</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Fütuhat-ı Mekkiyye 13</t>
+          <t>Fütuhat-ı Mekkiyye 15</t>
         </is>
       </c>
       <c r="C225" s="1">
         <v>750</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9789756329153</t>
+          <t>9789756329849</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Kitabu'ş-Şifa Fizik 2</t>
+          <t>Fütuhat-ı Mekkiyye 18</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>520</v>
+        <v>750</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9789756329108</t>
+          <t>9789756329306</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Kitabu'ş-Şifa Fizik 1</t>
+          <t>Fütuhat-ı Mekkiyye 3</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>520</v>
+        <v>750</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9789756329443</t>
+          <t>9789756329726</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Ericksoncu Psikoterapi (4 Kitap Takım)</t>
+          <t>Fütuhat-ı Mekkiyye 13</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>250</v>
+        <v>750</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9789756329191</t>
+          <t>9789756329153</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Ego Durumları Teori ve Terapi</t>
+          <t>Kitabu'ş-Şifa Fizik 2</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>620</v>
+        <v>520</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9789756329672</t>
+          <t>9789756329108</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Depresyonun Uyarlamalı Bilişsel Terapisi</t>
+          <t>Kitabu'ş-Şifa Fizik 1</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>730</v>
+        <v>520</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9789756329078</t>
+          <t>9789756329443</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Bütüncül Psikoterapi</t>
+          <t>Ericksoncu Psikoterapi (4 Kitap Takım)</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>650</v>
+        <v>250</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9789756329436</t>
+          <t>9789756329191</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Borderline Yetişkinlerde Psikoterapi</t>
+          <t>Ego Durumları Teori ve Terapi</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>700</v>
+        <v>620</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9789756329788</t>
+          <t>9789756329672</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Bir Bebeğin Günlüğü</t>
+          <t>Depresyonun Uyarlamalı Bilişsel Terapisi</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>480</v>
+        <v>730</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9789756329719</t>
+          <t>9789756329078</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Bilişsel Terapide Direncin Aşılması</t>
+          <t>Bütüncül Psikoterapi</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>680</v>
+        <v>650</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9789756329375</t>
+          <t>9789756329436</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Bilişsel Terapi ve Uygulamaları</t>
+          <t>Borderline Yetişkinlerde Psikoterapi</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>720</v>
+        <v>700</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9789756329795</t>
+          <t>9789756329788</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Fütuhat-ı Mekkiyye 16</t>
+          <t>Bir Bebeğin Günlüğü</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>750</v>
+        <v>480</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9789756329122</t>
+          <t>9789756329719</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Bilişsel Terapi ve Duygusal Bozukluklar</t>
+          <t>Bilişsel Terapide Direncin Aşılması</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>155</v>
+        <v>680</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9789756329184</t>
+          <t>9789756329375</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Bilinç ve Dil</t>
+          <t>Bilişsel Terapi ve Uygulamaları</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>690</v>
+        <v>720</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9789756329467</t>
+          <t>9789756329795</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Bağlanma Kuramı ve Nörobiyolojik Kendilik Gelişimi Açısından Kişilik Bozuklukları</t>
+          <t>Fütuhat-ı Mekkiyye 16</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>600</v>
+        <v>750</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9789756329320</t>
+          <t>9789756329122</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Anksiyete Bozuklukları ve Fobiler</t>
+          <t>Bilişsel Terapi ve Duygusal Bozukluklar</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>700</v>
+        <v>155</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9789756329344</t>
+          <t>9789756329184</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Ahlak-ı Nasıri</t>
+          <t>Bilinç ve Dil</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>500</v>
+        <v>690</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9789756329177</t>
+          <t>9789756329467</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Adlandırma ve Zorunluluk</t>
+          <t>Bağlanma Kuramı ve Nörobiyolojik Kendilik Gelişimi Açısından Kişilik Bozuklukları</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>650</v>
+        <v>600</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9789756329337</t>
+          <t>9789756329320</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Kitabu'ş-Şifa - 2. Analitikler</t>
+          <t>Anksiyete Bozuklukları ve Fobiler</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>560</v>
+        <v>700</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9789756329009</t>
+          <t>9789756329344</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Zihnin Yeniden Keşfi</t>
+          <t>Ahlak-ı Nasıri</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>650</v>
+        <v>500</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9789756329207</t>
+          <t>9789756329177</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Zihin Dil ve Toplum</t>
+          <t>Adlandırma ve Zorunluluk</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>600</v>
+        <v>650</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9789756329252</t>
+          <t>9789756329337</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Yorum Üzerine Kitabu’ş - Şifa</t>
+          <t>Kitabu'ş-Şifa - 2. Analitikler</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>425</v>
+        <v>560</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9789756329382</t>
+          <t>9789756329009</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Wittgenstein Kurallar ve Özel Dil</t>
+          <t>Zihnin Yeniden Keşfi</t>
         </is>
       </c>
       <c r="C247" s="1">
         <v>650</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9789756329511</t>
+          <t>9789756329207</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Topikler</t>
+          <t>Zihin Dil ve Toplum</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>560</v>
+        <v>600</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9789756329542</t>
+          <t>9789756329252</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Sözdizimi ve Anlambilim</t>
+          <t>Yorum Üzerine Kitabu’ş - Şifa</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>580</v>
+        <v>425</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9789756329313</t>
+          <t>9789756329382</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Kitabu'ş-Şifa - Sofistik Deliller</t>
+          <t>Wittgenstein Kurallar ve Özel Dil</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>400</v>
+        <v>650</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9789756329702</t>
+          <t>9789756329511</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Sema ve Alem - es-Semau ve'l-A'lem</t>
+          <t>Topikler</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>400</v>
+        <v>560</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9789756329603</t>
+          <t>9789756329542</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Psikoterapi Vaka Formülasyonu El Kitabı</t>
+          <t>Sözdizimi ve Anlambilim</t>
         </is>
       </c>
       <c r="C252" s="1">
         <v>580</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9789756329405</t>
+          <t>9789756329313</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Psikoloji Şerhi</t>
+          <t>Kitabu'ş-Şifa - Sofistik Deliller</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>440</v>
+        <v>400</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9789756329689</t>
+          <t>9789756329702</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Psikanalitik Psikoterapilerin Karşılaştırılması</t>
+          <t>Sema ve Alem - es-Semau ve'l-A'lem</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>600</v>
+        <v>400</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9789756329139</t>
+          <t>9789756329603</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Ortaçağ Felsefesi</t>
+          <t>Psikoterapi Vaka Formülasyonu El Kitabı</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>620</v>
+        <v>580</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9789756329474</t>
+          <t>9789756329405</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Oluş ve Bozuluş - Kevn ve Fesad</t>
+          <t>Psikoloji Şerhi</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>450</v>
+        <v>440</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9789756329504</t>
+          <t>9789756329689</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Milel ve Nihal</t>
+          <t>Psikanalitik Psikoterapilerin Karşılaştırılması</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>580</v>
+        <v>600</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9789756329023</t>
+          <t>9789756329139</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Metafizik Şerhi</t>
+          <t>Ortaçağ Felsefesi</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>500</v>
+        <v>620</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9789756329115</t>
+          <t>9789756329474</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Metafizik 2</t>
+          <t>Oluş ve Bozuluş - Kevn ve Fesad</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>490</v>
+        <v>450</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9789756329092</t>
+          <t>9789756329504</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Metafizik 1</t>
+          <t>Milel ve Nihal</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>490</v>
+        <v>580</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9789756329641</t>
+          <t>9789756329023</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Kitabu’ş-Şifa</t>
+          <t>Metafizik Şerhi</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>560</v>
+        <v>500</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9789756329627</t>
+          <t>9789756329115</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Şema Terapi</t>
+          <t>Metafizik 2</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>760</v>
+        <v>490</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9789756329696</t>
+          <t>9789756329092</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Filozoflarla Mücadele -Kitabu’l-Musaraa</t>
+          <t>Metafizik 1</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>420</v>
+        <v>490</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9789756329535</t>
+          <t>9789756329641</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Kişilik Bozukluklarının Bilişsel Terapisi</t>
+          <t>Kitabu’ş-Şifa</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>720</v>
+        <v>560</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9789756329498</t>
+          <t>9789756329627</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Kişilik Bozuklukları</t>
+          <t>Şema Terapi</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>650</v>
+        <v>760</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9789756329764</t>
+          <t>9789756329696</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Kendilik Bozukluklarının Psikoterapisi</t>
+          <t>Filozoflarla Mücadele -Kitabu’l-Musaraa</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>750</v>
+        <v>420</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9789756329047</t>
+          <t>9789756329535</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>İşaretler ve Tembihler</t>
+          <t>Kişilik Bozukluklarının Bilişsel Terapisi</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>520</v>
+        <v>720</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9799756329282</t>
+          <t>9789756329498</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>İslam Bilim Tarihi (Ciltli)</t>
+          <t>Kişilik Bozuklukları</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>350</v>
+        <v>650</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9789756329016</t>
+          <t>9789756329764</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>İslam Ahlak Teorileri</t>
+          <t>Kendilik Bozukluklarının Psikoterapisi</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>580</v>
+        <v>750</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9789756329610</t>
+          <t>9789756329047</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>İnsan Hürriyetinin Metafizik Temelleri</t>
+          <t>İşaretler ve Tembihler</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>440</v>
+        <v>520</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9789756329740</t>
+          <t>9799756329282</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>İlişkisel Kuram ve Psikoterapi Uygulaması</t>
+          <t>İslam Bilim Tarihi (Ciltli)</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>700</v>
+        <v>350</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9789756329856</t>
+          <t>9789756329016</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>İbn Sina’da Metafizik ve Meşşai Gelenek</t>
+          <t>İslam Ahlak Teorileri</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>450</v>
+        <v>580</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9789756329245</t>
+          <t>9789756329610</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>İbn Sina’da Doğa Felsefesi ve Meşşai Gelenekteki Yeri</t>
+          <t>İnsan Hürriyetinin Metafizik Temelleri</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>420</v>
+        <v>440</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9789756329559</t>
+          <t>9789756329740</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Harfler Kitabı</t>
+          <t>İlişkisel Kuram ve Psikoterapi Uygulaması</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>500</v>
+        <v>700</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9789756329146</t>
+          <t>9789756329856</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Gnostisizm Tarihi</t>
+          <t>İbn Sina’da Metafizik ve Meşşai Gelenek</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>500</v>
+        <v>450</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9789756329658</t>
+          <t>9789756329245</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Gerçek Kendilik</t>
+          <t>İbn Sina’da Doğa Felsefesi ve Meşşai Gelenekteki Yeri</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>580</v>
+        <v>420</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9789756329733</t>
+          <t>9789756329559</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Fütuhat-ı Mekkiyye 14</t>
+          <t>Harfler Kitabı</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>750</v>
+        <v>500</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9789756329566</t>
+          <t>9789756329146</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Fütuhat-ı Mekkiyye 10</t>
+          <t>Gnostisizm Tarihi</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>750</v>
+        <v>500</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9789756329528</t>
+          <t>9789756329658</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Fütuhat-ı Mekkiyye 9</t>
+          <t>Gerçek Kendilik</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>750</v>
+        <v>580</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9789756329276</t>
+          <t>9789756329733</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Narsistik ve Borderline Kişilik Bozuklukları</t>
+          <t>Fütuhat-ı Mekkiyye 14</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>580</v>
+        <v>750</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9789756329450</t>
+          <t>9789756329566</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Fütuhat-ı Mekkiyye 8</t>
+          <t>Fütuhat-ı Mekkiyye 10</t>
         </is>
       </c>
       <c r="C281" s="1">
         <v>750</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9789756329429</t>
+          <t>9789756329528</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Fütuhat-ı Mekkiyye 7</t>
+          <t>Fütuhat-ı Mekkiyye 9</t>
         </is>
       </c>
       <c r="C282" s="1">
         <v>750</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9789756329412</t>
+          <t>9789756329276</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Fütuhat-ı Mekkiyye 6</t>
+          <t>Narsistik ve Borderline Kişilik Bozuklukları</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>750</v>
+        <v>580</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9789756329061</t>
+          <t>9789756329450</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Musiki</t>
+          <t>Fütuhat-ı Mekkiyye 8</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>420</v>
+        <v>750</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9786052023747</t>
+          <t>9789756329429</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Travma ve Disosiyasyon Tedavisinde EMDR ve Ego Durum Terapisinin Kullanılması</t>
+          <t>Fütuhat-ı Mekkiyye 7</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>700</v>
+        <v>750</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9786052023730</t>
+          <t>9789756329412</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Melfüzat</t>
+          <t>Fütuhat-ı Mekkiyye 6</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>450</v>
+        <v>750</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9786052023655</t>
+          <t>9789756329061</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Risale-i Keşfiyye</t>
+          <t>Musiki</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>340</v>
+        <v>420</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9786052023686</t>
+          <t>9786052023747</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Es-Siyasetü’l-Medeniyye</t>
+          <t>Travma ve Disosiyasyon Tedavisinde EMDR ve Ego Durum Terapisinin Kullanılması</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>400</v>
+        <v>700</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9786052023754</t>
+          <t>9786052023730</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Zihninden Çık Hayatına Gir</t>
+          <t>Melfüzat</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>600</v>
+        <v>450</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9786052023631</t>
+          <t>9786052023655</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Kategori ve Metafor</t>
+          <t>Risale-i Keşfiyye</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>380</v>
+        <v>340</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9786052023648</t>
+          <t>9786052023686</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Anksiyete ve Depresyonda Metakognitif Terapi</t>
+          <t>Es-Siyasetü’l-Medeniyye</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>640</v>
+        <v>400</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9786052023549</t>
+          <t>9786052023754</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>İlk Dönemlerde Tevil Sorunu</t>
+          <t>Zihninden Çık Hayatına Gir</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>320</v>
+        <v>600</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9786052023587</t>
+          <t>9786052023631</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>İslam Mantık Tarihi Üzerine Araştırmalar</t>
+          <t>Kategori ve Metafor</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>440</v>
+        <v>380</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9786052023570</t>
+          <t>9786052023648</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Bütünbelirim</t>
+          <t>Anksiyete ve Depresyonda Metakognitif Terapi</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>400</v>
+        <v>640</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9786052023488</t>
+          <t>9786052023549</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Aristoteles Metafizik Büyük Şerhi 3</t>
+          <t>İlk Dönemlerde Tevil Sorunu</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>900</v>
+        <v>320</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9786052023556</t>
+          <t>9786052023587</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>El-Mutavvel Belagat İlimleri Meani</t>
+          <t>İslam Mantık Tarihi Üzerine Araştırmalar</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>800</v>
+        <v>440</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9786052023068</t>
+          <t>9786052023570</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Aristoteles Metafizik Büyük Şerhi (Cilt 2) (Ciltli)</t>
+          <t>Bütünbelirim</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>900</v>
+        <v>400</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9786052023600</t>
+          <t>9786052023488</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>İlm-i Hurüfla İlgili Üç Risale</t>
+          <t>Aristoteles Metafizik Büyük Şerhi 3</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>400</v>
+        <v>900</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9786052023617</t>
+          <t>9786052023556</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Yönetim Üzerine İki İnceleme</t>
+          <t>El-Mutavvel Belagat İlimleri Meani</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>520</v>
+        <v>800</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9789756329269</t>
+          <t>9786052023068</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Fütuhat-ı Mekkiyye - 2</t>
+          <t>Aristoteles Metafizik Büyük Şerhi (Cilt 2) (Ciltli)</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>750</v>
+        <v>900</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9786052023389</t>
+          <t>9786052023600</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>Örnekleriyle Mantık Sözlüğü</t>
+          <t>İlm-i Hurüfla İlgili Üç Risale</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>480</v>
+        <v>400</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9786052023419</t>
+          <t>9786052023617</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>Farabi ve Quıne'da Dil Anlam ve Doğruluk İlişkisi</t>
+          <t>Yönetim Üzerine İki İnceleme</t>
         </is>
       </c>
       <c r="C302" s="1">
-        <v>440</v>
+        <v>520</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9786052023327</t>
+          <t>9789756329269</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>El-Medinetü’l-Fazıla</t>
+          <t>Fütuhat-ı Mekkiyye - 2</t>
         </is>
       </c>
       <c r="C303" s="1">
-        <v>500</v>
+        <v>750</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9786052023334</t>
+          <t>9786052023389</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Tilimsani - İlahi İsimler Nazariyesi</t>
+          <t>Örnekleriyle Mantık Sözlüğü</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>360</v>
+        <v>480</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9786052023310</t>
+          <t>9786052023419</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>Zihin Üzerine Teoriler</t>
+          <t>Farabi ve Quıne'da Dil Anlam ve Doğruluk İlişkisi</t>
         </is>
       </c>
       <c r="C305" s="1">
-        <v>650</v>
+        <v>440</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9789756329993</t>
+          <t>9786052023327</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Fütuhat-ı Mekkiyye - (18 Kitap Takım)</t>
+          <t>El-Medinetü’l-Fazıla</t>
         </is>
       </c>
       <c r="C306" s="1">
-        <v>12800</v>
+        <v>500</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9786052023624</t>
+          <t>9786052023334</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Tenzil Tasavvufta Varlık, Bilgi ve İnsan</t>
+          <t>Tilimsani - İlahi İsimler Nazariyesi</t>
         </is>
       </c>
       <c r="C307" s="1">
         <v>360</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9786052023594</t>
+          <t>9786052023310</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>Vahdet-i Vücudu Savunmak</t>
+          <t>Zihin Üzerine Teoriler</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>580</v>
+        <v>650</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9786052023563</t>
+          <t>9789756329993</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Kitabü’l-Mille</t>
+          <t>Fütuhat-ı Mekkiyye - (18 Kitap Takım)</t>
         </is>
       </c>
       <c r="C309" s="1">
-        <v>420</v>
+        <v>12800</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9786052023433</t>
+          <t>9786052023624</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>Tevhid Risalesi</t>
+          <t>Tenzil Tasavvufta Varlık, Bilgi ve İnsan</t>
         </is>
       </c>
       <c r="C310" s="1">
-        <v>260</v>
+        <v>360</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9786052023440</t>
+          <t>9786052023594</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Dili Sözlüğü</t>
+          <t>Vahdet-i Vücudu Savunmak</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>300</v>
+        <v>580</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9786052023303</t>
+          <t>9786052023563</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Münteha’l Medarik (Ciltli)</t>
+          <t>Kitabü’l-Mille</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>850</v>
+        <v>420</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9786052023518</t>
+          <t>9786052023433</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Nasîruddin Tûsî’de Kategoriler</t>
+          <t>Tevhid Risalesi</t>
         </is>
       </c>
       <c r="C313" s="1">
-        <v>420</v>
+        <v>260</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9786052023532</t>
+          <t>9786052023440</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Felsefe Seti (4 Kitap Takım)</t>
+          <t>Çocuk Dili Sözlüğü</t>
         </is>
       </c>
       <c r="C314" s="1">
-        <v>440</v>
+        <v>300</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
+          <t>9786052023303</t>
+        </is>
+      </c>
+      <c r="B315" s="1" t="inlineStr">
+        <is>
+          <t>Münteha’l Medarik (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C315" s="1">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="316" spans="1:3">
+      <c r="A316" s="1" t="inlineStr">
+        <is>
+          <t>9786052023518</t>
+        </is>
+      </c>
+      <c r="B316" s="1" t="inlineStr">
+        <is>
+          <t>Nasîruddin Tûsî’de Kategoriler</t>
+        </is>
+      </c>
+      <c r="C316" s="1">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="317" spans="1:3">
+      <c r="A317" s="1" t="inlineStr">
+        <is>
+          <t>9786052023532</t>
+        </is>
+      </c>
+      <c r="B317" s="1" t="inlineStr">
+        <is>
+          <t>Çağdaş Felsefe Seti (4 Kitap Takım)</t>
+        </is>
+      </c>
+      <c r="C317" s="1">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="318" spans="1:3">
+      <c r="A318" s="1" t="inlineStr">
+        <is>
           <t>9789756329214</t>
         </is>
       </c>
-      <c r="B315" s="1" t="inlineStr">
+      <c r="B318" s="1" t="inlineStr">
         <is>
           <t>Fütuhat-ı Mekkiyye 1</t>
         </is>
       </c>
-      <c r="C315" s="1">
+      <c r="C318" s="1">
         <v>750</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>