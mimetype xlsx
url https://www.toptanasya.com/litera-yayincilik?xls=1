--- v2 (2026-07-03)
+++ v3 (2026-09-12)
@@ -85,4795 +85,4825 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786256368354</t>
+          <t>9786256368378</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Komünist Manifesto</t>
+          <t>Monadoloji</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>400</v>
+        <v>900</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786256368330</t>
+          <t>9786256368347</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Müntehâ’l-Medârik Dîbâcesi</t>
+          <t>ACT Temel Kitabı: Süreç Odaklı Değişim İçin Kabul ve Kararlılık Terapisi (Ciltli)</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>600</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786256368316</t>
+          <t>9786256368354</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Bilişsel Davranışçı Terapilerde Duyguyla Çalışmak</t>
+          <t>Komünist Manifesto</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>800</v>
+        <v>400</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786256368293</t>
+          <t>9786256368330</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Leibniz’in Humanoidleri</t>
+          <t>Müntehâ’l-Medârik Dîbâcesi</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>450</v>
+        <v>600</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786256368187</t>
+          <t>9786256368316</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Varlık Mertebeleri</t>
+          <t>Bilişsel Davranışçı Terapilerde Duyguyla Çalışmak</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>475</v>
+        <v>800</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786256368309</t>
+          <t>9786256368293</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Psikolojik Danışmanlık ve Psikoterapide Maneviyat</t>
+          <t>Leibniz’in Humanoidleri</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>580</v>
+        <v>450</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786256368101</t>
+          <t>9786256368187</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Ebu Abdurrahman es-Sülemi ve Tasavvufi Görüşleri</t>
+          <t>Varlık Mertebeleri</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>450</v>
+        <v>475</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786256368286</t>
+          <t>9786256368309</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Anksiyete İçin Maruz Bırakma Terapisi</t>
+          <t>Psikolojik Danışmanlık ve Psikoterapide Maneviyat</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>680</v>
+        <v>580</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786256368279</t>
+          <t>9786256368101</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Psikoterapi Vaka Formülasyonu El Kitabı</t>
+          <t>Ebu Abdurrahman es-Sülemi ve Tasavvufi Görüşleri</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>720</v>
+        <v>450</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786256368262</t>
+          <t>9786256368286</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Dört Akli Yolculukta Aşkın Hikmet 8</t>
+          <t>Anksiyete İçin Maruz Bırakma Terapisi</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>850</v>
+        <v>680</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786256368255</t>
+          <t>9786256368279</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Cinsel İşlev Bozukluklarında Bilişsel Davranışçı Terapi</t>
+          <t>Psikoterapi Vaka Formülasyonu El Kitabı</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>620</v>
+        <v>720</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786256368231</t>
+          <t>9786256368262</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Dört Akli Yolculukta Aşkın Hikmet 7</t>
+          <t>Dört Akli Yolculukta Aşkın Hikmet 8</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>850</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786256368224</t>
+          <t>9786256368255</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Duygu Odaklı Terapiyi Öğrenmek</t>
+          <t>Cinsel İşlev Bozukluklarında Bilişsel Davranışçı Terapi</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>620</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786256368217</t>
+          <t>9786256368231</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Dört Akli Yolculukta Aşkın Hikmet 6</t>
+          <t>Dört Akli Yolculukta Aşkın Hikmet 7</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>850</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786059925884</t>
+          <t>9786256368224</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Etkiler ve Edilgiler</t>
+          <t>Duygu Odaklı Terapiyi Öğrenmek</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>360</v>
+        <v>620</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786256368194</t>
+          <t>9786256368217</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Fususu’l-Hikem’de İlahi İlimler</t>
+          <t>Dört Akli Yolculukta Aşkın Hikmet 6</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>520</v>
+        <v>850</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786256368170</t>
+          <t>9786059925884</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>İlimlerin Sayımı</t>
+          <t>Etkiler ve Edilgiler</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>440</v>
+        <v>360</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786052023402</t>
+          <t>9786256368194</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Klinik Uygulamalar İçin Metafor</t>
+          <t>Fususu’l-Hikem’de İlahi İlimler</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>520</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786256368200</t>
+          <t>9786256368170</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Dört Akli Yolculukta Aşkın Hikmet 5 (Esfarü'l Erba'a)</t>
+          <t>İlimlerin Sayımı</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>850</v>
+        <v>440</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786256368156</t>
+          <t>9786052023402</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Çift Terapisi Klinik El Kitabı</t>
+          <t>Klinik Uygulamalar İçin Metafor</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>1000</v>
+        <v>520</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786256368163</t>
+          <t>9786256368200</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Dört Akli Yolculukta Aşkın Hikmet 4 (Esfârü’l Erba‘a)</t>
+          <t>Dört Akli Yolculukta Aşkın Hikmet 5 (Esfarü'l Erba'a)</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>850</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786256368149</t>
+          <t>9786256368156</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Kabul ve Kararlılık Terapisi: Ruh Sağlığı Uzmanları İçin Ebeveynleri Destekleme Kılavuzu</t>
+          <t>Çift Terapisi Klinik El Kitabı</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>680</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786256368132</t>
+          <t>9786256368163</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Kent Kuramı</t>
+          <t>Dört Akli Yolculukta Aşkın Hikmet 4 (Esfârü’l Erba‘a)</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>600</v>
+        <v>850</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786256368125</t>
+          <t>9786256368149</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Dini, Siyasi ve Felsefi Arka Planıyla Hayy bin Yakzan</t>
+          <t>Kabul ve Kararlılık Terapisi: Ruh Sağlığı Uzmanları İçin Ebeveynleri Destekleme Kılavuzu</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>440</v>
+        <v>680</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786256368118</t>
+          <t>9786256368132</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Dört Akli Yolculukta Aşkın Hikmet 3</t>
+          <t>Kent Kuramı</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>850</v>
+        <v>600</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786256368026</t>
+          <t>9786256368125</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Kabul ve Kararlılık Terapisi: 100 Anahtar Kavram ve Teknik</t>
+          <t>Dini, Siyasi ve Felsefi Arka Planıyla Hayy bin Yakzan</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>600</v>
+        <v>440</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>4440000004124</t>
+          <t>9786256368118</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Rafet Elçi Edebiyat Seti (5 Kitap Takım)</t>
+          <t>Dört Akli Yolculukta Aşkın Hikmet 3</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>260</v>
+        <v>850</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786256368088</t>
+          <t>9786256368026</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Dört Akli Yolculukta Aşkın Hikmet 2</t>
+          <t>Kabul ve Kararlılık Terapisi: 100 Anahtar Kavram ve Teknik</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>850</v>
+        <v>600</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786256368095</t>
+          <t>4440000004124</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>İlişkisel Çerçeve Kuramı’nı Öğrenmek</t>
+          <t>Rafet Elçi Edebiyat Seti (5 Kitap Takım)</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>580</v>
+        <v>260</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786256368071</t>
+          <t>9786256368088</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Travma Odaklı Act</t>
+          <t>Dört Akli Yolculukta Aşkın Hikmet 2</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>700</v>
+        <v>850</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786256368019</t>
+          <t>9786256368095</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Sevgiyle Yürümek</t>
+          <t>İlişkisel Çerçeve Kuramı’nı Öğrenmek</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>550</v>
+        <v>580</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786256368064</t>
+          <t>9786256368071</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Dört Akli Yolculukta Aşkın Hikmet</t>
+          <t>Travma Odaklı Act</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>850</v>
+        <v>700</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786256368057</t>
+          <t>9786256368019</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Nicholas Rescher’in Mantık İlmine Katkıları</t>
+          <t>Sevgiyle Yürümek</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>450</v>
+        <v>550</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786256368033</t>
+          <t>9786256368064</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>CFT’yi Kolay Öğrenmek</t>
+          <t>Dört Akli Yolculukta Aşkın Hikmet</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>580</v>
+        <v>850</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786052023501</t>
+          <t>9786256368057</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Enba</t>
+          <t>Nicholas Rescher’in Mantık İlmine Katkıları</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>550</v>
+        <v>450</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786256368002</t>
+          <t>9786256368033</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Vahdet-i Vücudun Kaideleri</t>
+          <t>CFT’yi Kolay Öğrenmek</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>560</v>
+        <v>580</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786059925792</t>
+          <t>9786052023501</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’ın İ‘cazı ve Belagat</t>
+          <t>Enba</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>480</v>
+        <v>550</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786052023839</t>
+          <t>9786256368002</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Terapistler ve Danışmanlar İçin Sokratik Sorgulama</t>
+          <t>Vahdet-i Vücudun Kaideleri</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>640</v>
+        <v>560</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786052023990</t>
+          <t>9786059925792</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Barışın Ekonomik Sonuçları</t>
+          <t>Kur’an’ın İ‘cazı ve Belagat</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>450</v>
+        <v>480</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786052023983</t>
+          <t>9786052023839</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Bir Ergenin Ebeveyni Olmak</t>
+          <t>Terapistler ve Danışmanlar İçin Sokratik Sorgulama</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>590</v>
+        <v>640</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786052023976</t>
+          <t>9786052023990</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Seçilmiş Fasıllar</t>
+          <t>Barışın Ekonomik Sonuçları</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>380</v>
+        <v>450</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786052023969</t>
+          <t>9786052023983</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>ACT'i Kolay Öğrenmek</t>
+          <t>Bir Ergenin Ebeveyni Olmak</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>740</v>
+        <v>590</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786052023945</t>
+          <t>9786052023976</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Küresel Kapitalizmde Kentler</t>
+          <t>Seçilmiş Fasıllar</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>450</v>
+        <v>380</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786052023952</t>
+          <t>9786052023969</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Kelamın Temel Problemleri</t>
+          <t>ACT'i Kolay Öğrenmek</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>350</v>
+        <v>740</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786052023938</t>
+          <t>9786052023945</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Vahdet-i Vücud Risalesi</t>
+          <t>Küresel Kapitalizmde Kentler</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>380</v>
+        <v>450</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786052023921</t>
+          <t>9786052023952</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Depresyon İçin ACT</t>
+          <t>Kelamın Temel Problemleri</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>650</v>
+        <v>350</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786052023907</t>
+          <t>9786052023938</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>İslam’ın Klasik Döneminde Şüphecilik</t>
+          <t>Vahdet-i Vücud Risalesi</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>500</v>
+        <v>380</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786052023914</t>
+          <t>9786052023921</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Metalib ve Mezahib</t>
+          <t>Depresyon İçin ACT</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>400</v>
+        <v>650</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786052023877</t>
+          <t>9786052023907</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Hazinetü’l-Esrar ve Ganimetü’l-Ebrar</t>
+          <t>İslam’ın Klasik Döneminde Şüphecilik</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>360</v>
+        <v>500</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786052023891</t>
+          <t>9786052023914</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Ortaçağ’da Mantık El Kitabı</t>
+          <t>Metalib ve Mezahib</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>550</v>
+        <v>400</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786052023884</t>
+          <t>9786052023877</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Fap’ı Kolay Öğrenmek</t>
+          <t>Hazinetü’l-Esrar ve Ganimetü’l-Ebrar</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>600</v>
+        <v>360</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786052023136</t>
+          <t>9786052023891</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Sufi Benliğin İnşasında Nefs</t>
+          <t>Ortaçağ’da Mantık El Kitabı</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>350</v>
+        <v>550</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786052023495</t>
+          <t>9786052023884</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>İslam Ahlakı</t>
+          <t>Fap’ı Kolay Öğrenmek</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>440</v>
+        <v>600</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786052023396</t>
+          <t>9786052023136</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>İbn Arabi'de Varlık ve Kötülük Problemi</t>
+          <t>Sufi Benliğin İnşasında Nefs</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786052023426</t>
+          <t>9786052023495</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Hadisleri Anlama Üzerine</t>
+          <t>İslam Ahlakı</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>300</v>
+        <v>440</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786052023525</t>
+          <t>9786052023396</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>İbn Arabi İbadetler Seti (5 Kitap Takım)</t>
+          <t>İbn Arabi'de Varlık ve Kötülük Problemi</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>850</v>
+        <v>400</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786052023464</t>
+          <t>9786052023426</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Leviathan</t>
+          <t>Hadisleri Anlama Üzerine</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>620</v>
+        <v>300</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786052023471</t>
+          <t>9786052023525</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Gelişen Genç</t>
+          <t>İbn Arabi İbadetler Seti (5 Kitap Takım)</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>640</v>
+        <v>850</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786052023365</t>
+          <t>9786052023464</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Risaleler</t>
+          <t>Leviathan</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>360</v>
+        <v>620</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786052023372</t>
+          <t>9786052023471</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>İhvan-ı Safa'da Estetik ve Sanat</t>
+          <t>Gelişen Genç</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>440</v>
+        <v>640</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786052023297</t>
+          <t>9786052023365</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>İki Sufinin Mücadelesi</t>
+          <t>Risaleler</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>350</v>
+        <v>360</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786052023358</t>
+          <t>9786052023372</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Felsefi Kelamın Temel Meseleleri</t>
+          <t>İhvan-ı Safa'da Estetik ve Sanat</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>490</v>
+        <v>440</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786059925150</t>
+          <t>9786052023297</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Şerh-i Rubaiyyat - Vücud ve Vahdet-i Vücuda Dair</t>
+          <t>İki Sufinin Mücadelesi</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786059925129</t>
+          <t>9786052023358</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Seçilmişlerin Vasıfları</t>
+          <t>Felsefi Kelamın Temel Meseleleri</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>440</v>
+        <v>490</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>3990000017997</t>
+          <t>9786059925150</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Fütuhat-ı Mekkiyye (18 Kitap Takım)</t>
+          <t>Şerh-i Rubaiyyat - Vücud ve Vahdet-i Vücuda Dair</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>850</v>
+        <v>400</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9789756329221</t>
+          <t>9786059925129</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Kitabu’ş-Şifa Mantığa Giriş (Büyük Boy)</t>
+          <t>Seçilmişlerin Vasıfları</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>460</v>
+        <v>440</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9789756329894</t>
+          <t>3990000017997</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Ahrar</t>
+          <t>Fütuhat-ı Mekkiyye (18 Kitap Takım)</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>550</v>
+        <v>850</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786059925327</t>
+          <t>9789756329221</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Platon’un Retorik Anlayışı</t>
+          <t>Kitabu’ş-Şifa Mantığa Giriş (Büyük Boy)</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>380</v>
+        <v>460</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9789756329832</t>
+          <t>9789756329894</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Felsefenin Doğası</t>
+          <t>Ahrar</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>400</v>
+        <v>550</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786059925228</t>
+          <t>9786059925327</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Besmele ve Fatiha’nın Sırları</t>
+          <t>Platon’un Retorik Anlayışı</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>325</v>
+        <v>380</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786059925211</t>
+          <t>9789756329832</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Ahiret Hayatı Cennet ve Cehennem</t>
+          <t>Felsefenin Doğası</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>340</v>
+        <v>400</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786059925235</t>
+          <t>9786059925228</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Haccın Sırları</t>
+          <t>Besmele ve Fatiha’nın Sırları</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>420</v>
+        <v>325</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786059925204</t>
+          <t>9786059925211</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Allah Adamları ve Kutuplar</t>
+          <t>Ahiret Hayatı Cennet ve Cehennem</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>325</v>
+        <v>340</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786059925181</t>
+          <t>9786059925235</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Abdestin Sırları</t>
+          <t>Haccın Sırları</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>370</v>
+        <v>420</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786059925006</t>
+          <t>9786059925204</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>2. Analitikler / İbn Sina Felsefe Serisi - 6</t>
+          <t>Allah Adamları ve Kutuplar</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>500</v>
+        <v>325</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786059925082</t>
+          <t>9786059925181</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Topikler / İbn Sina Felsefe Serisi - 5</t>
+          <t>Abdestin Sırları</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>520</v>
+        <v>370</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786059925037</t>
+          <t>9786059925006</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>İbn Sina Felsefe Serisi - 3: Mantığa Giriş</t>
+          <t>2. Analitikler / İbn Sina Felsefe Serisi - 6</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>460</v>
+        <v>500</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786059925105</t>
+          <t>9786059925082</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>İşaretler ve Tembihler / İbn Sina Felsefe Serisi - 11</t>
+          <t>Topikler / İbn Sina Felsefe Serisi - 5</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>450</v>
+        <v>520</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786059925020</t>
+          <t>9786059925037</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Kategoriler / İbn Sina Felsefe Serisi - 4</t>
+          <t>İbn Sina Felsefe Serisi - 3: Mantığa Giriş</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>480</v>
+        <v>460</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9789756329924</t>
+          <t>9786059925105</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Adem</t>
+          <t>İşaretler ve Tembihler / İbn Sina Felsefe Serisi - 11</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>300</v>
+        <v>450</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9789756329962</t>
+          <t>9786059925020</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Ta'rifat</t>
+          <t>Kategoriler / İbn Sina Felsefe Serisi - 4</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>400</v>
+        <v>480</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9789756329979</t>
+          <t>9789756329924</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Türkçe'nin Kayıp Kelimeleri</t>
+          <t>Adem</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>490</v>
+        <v>300</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786059925099</t>
+          <t>9789756329962</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Yorum Üzerine / İbn Sina Felsefe Serisi - 10</t>
+          <t>Ta'rifat</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>380</v>
+        <v>400</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786059925051</t>
+          <t>9789756329979</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Oluş ve Bozuluş / İbn Sina Felsefe Serisi - 9</t>
+          <t>Türkçe'nin Kayıp Kelimeleri</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>360</v>
+        <v>490</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786059925068</t>
+          <t>9786059925099</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Sema ve Alem / İbn Sina Felsefe Serisi - 8</t>
+          <t>Yorum Üzerine / İbn Sina Felsefe Serisi - 10</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>360</v>
+        <v>380</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786059925075</t>
+          <t>9786059925051</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Sofistik Deliller / İbn Sina Felsefe Serisi - 7</t>
+          <t>Oluş ve Bozuluş / İbn Sina Felsefe Serisi - 9</t>
         </is>
       </c>
       <c r="C87" s="1">
         <v>360</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786059925013</t>
+          <t>9786059925068</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Fizik / İbn Sina Felsefe Serisi - 2</t>
+          <t>Sema ve Alem / İbn Sina Felsefe Serisi - 8</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>560</v>
+        <v>360</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786059925044</t>
+          <t>9786059925075</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Metafizik / İbn Sina Felsefe Serisi - 1</t>
+          <t>Sofistik Deliller / İbn Sina Felsefe Serisi - 7</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>560</v>
+        <v>360</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786059925112</t>
+          <t>9786059925013</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Gülşen-i Raz</t>
+          <t>Fizik / İbn Sina Felsefe Serisi - 2</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>460</v>
+        <v>560</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9789756329917</t>
+          <t>9786059925044</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Divan-ı Zerefşan</t>
+          <t>Metafizik / İbn Sina Felsefe Serisi - 1</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>145</v>
+        <v>560</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786052023174</t>
+          <t>9786059925112</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Belagatin Sırları (Ciltli)</t>
+          <t>Gülşen-i Raz</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>620</v>
+        <v>460</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786052023280</t>
+          <t>9789756329917</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Travmaya Yönelik Bilişsel - Davranışçı Terapiler</t>
+          <t>Divan-ı Zerefşan</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>750</v>
+        <v>145</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786052023273</t>
+          <t>9786052023174</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Nefis Benlik ve Bilgi</t>
+          <t>Belagatin Sırları (Ciltli)</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>360</v>
+        <v>620</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786052023181</t>
+          <t>9786052023280</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Katibi Şemsiyye Risalesi</t>
+          <t>Travmaya Yönelik Bilişsel - Davranışçı Terapiler</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>620</v>
+        <v>750</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786052023129</t>
+          <t>9786052023273</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Sohbetname</t>
+          <t>Nefis Benlik ve Bilgi</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>400</v>
+        <v>360</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786052023099</t>
+          <t>9786052023181</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Ebheri İsaguci ve Şerhi</t>
+          <t>Katibi Şemsiyye Risalesi</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>600</v>
+        <v>620</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786052023167</t>
+          <t>9786052023129</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Düşünceler</t>
+          <t>Sohbetname</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>420</v>
+        <v>400</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786052023150</t>
+          <t>9786052023099</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Nur Heykelleri Tasavvufun Kelimesi Burçlar Risalesi</t>
+          <t>Ebheri İsaguci ve Şerhi</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>400</v>
+        <v>600</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786052023143</t>
+          <t>9786052023167</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Metafizik</t>
+          <t>Düşünceler</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>850</v>
+        <v>420</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786052023112</t>
+          <t>9786052023150</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>İlahi Sıfatlara Dair Teviller</t>
+          <t>Nur Heykelleri Tasavvufun Kelimesi Burçlar Risalesi</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786052023051</t>
+          <t>9786052023143</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Ahlak ve Yasama İlkeleri</t>
+          <t>Metafizik</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>480</v>
+        <v>850</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786052023075</t>
+          <t>9786052023112</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>İbn Arabi'de İşari Tefsir</t>
+          <t>İlahi Sıfatlara Dair Teviller</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>480</v>
+        <v>350</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786052023044</t>
+          <t>9786052023051</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Velilerin Düsturları</t>
+          <t>Ahlak ve Yasama İlkeleri</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>375</v>
+        <v>480</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786052023037</t>
+          <t>9786052023075</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Muhammedi Marifet</t>
+          <t>İbn Arabi'de İşari Tefsir</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>430</v>
+        <v>480</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786052023020</t>
+          <t>9786052023044</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Mehdi Risalesi</t>
+          <t>Velilerin Düsturları</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>380</v>
+        <v>375</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786052023013</t>
+          <t>9786052023037</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Marifet ve Tecelli</t>
+          <t>Muhammedi Marifet</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>425</v>
+        <v>430</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786052023006</t>
+          <t>9786052023020</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Marifet Menzilleri</t>
+          <t>Mehdi Risalesi</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>430</v>
+        <v>380</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786059925983</t>
+          <t>9786052023013</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Kriz Durumlarında Bilişsel Davranışçı Stratejiler</t>
+          <t>Marifet ve Tecelli</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>1000</v>
+        <v>425</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786059925990</t>
+          <t>9786052023006</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Tasavvuf Edebiyatı Terimleri Sözlüğü</t>
+          <t>Marifet Menzilleri</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>580</v>
+        <v>430</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786059925976</t>
+          <t>9786059925983</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Radikal Değişimler İçin Kısa Müdahaleler</t>
+          <t>Kriz Durumlarında Bilişsel Davranışçı Stratejiler</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>600</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786059925969</t>
+          <t>9786059925990</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>İnsan Davranışlarının ABC'si</t>
+          <t>Tasavvuf Edebiyatı Terimleri Sözlüğü</t>
         </is>
       </c>
       <c r="C112" s="1">
         <v>580</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786052023341</t>
+          <t>9786059925976</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Toplum Sözleşmesi</t>
+          <t>Radikal Değişimler İçin Kısa Müdahaleler</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>420</v>
+        <v>600</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786059925549</t>
+          <t>9786059925969</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Münazarat Dini ve Felsefi Tartışmalar</t>
+          <t>İnsan Davranışlarının ABC'si</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>420</v>
+        <v>580</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786059925730</t>
+          <t>9786052023341</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>13. yy Sufi Metinlerinde İman ve Amel</t>
+          <t>Toplum Sözleşmesi</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>500</v>
+        <v>420</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786052023082</t>
+          <t>9786059925549</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Gerçeğin Tokadı</t>
+          <t>Münazarat Dini ve Felsefi Tartışmalar</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>600</v>
+        <v>420</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786052023105</t>
+          <t>9786059925730</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Var Olan</t>
+          <t>13. yy Sufi Metinlerinde İman ve Amel</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786052023235</t>
+          <t>9786052023082</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Sırru'l - Esrar ve Tedbirat-ı İlahiyye</t>
+          <t>Gerçeğin Tokadı</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>300</v>
+        <v>600</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786052023204</t>
+          <t>9786052023105</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Hanefi Mezhebi Bağlamında İslam Hukukunda Külli Kaideler</t>
+          <t>Var Olan</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>420</v>
+        <v>400</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786059925525</t>
+          <t>9786052023235</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Farabi’nin Önerme Anlayışı</t>
+          <t>Sırru'l - Esrar ve Tedbirat-ı İlahiyye</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>420</v>
+        <v>300</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786052023266</t>
+          <t>9786052023204</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Mantığa Giriş Risaleleri</t>
+          <t>Hanefi Mezhebi Bağlamında İslam Hukukunda Külli Kaideler</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>400</v>
+        <v>420</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786052023242</t>
+          <t>9786059925525</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Hadiste Müteşabihat</t>
+          <t>Farabi’nin Önerme Anlayışı</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>350</v>
+        <v>420</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786052023259</t>
+          <t>9786052023266</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>İslam Mantık Tarihi</t>
+          <t>Mantığa Giriş Risaleleri</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>600</v>
+        <v>400</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786052023228</t>
+          <t>9786052023242</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Risaleler</t>
+          <t>Hadiste Müteşabihat</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>340</v>
+        <v>350</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786052023211</t>
+          <t>9786052023259</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Mekan ve Yer Üzerine Büyük Düşünürler</t>
+          <t>İslam Mantık Tarihi</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>800</v>
+        <v>600</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786052023198</t>
+          <t>9786052023228</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Tasavvufi Bilgi</t>
+          <t>Risaleler</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>350</v>
+        <v>340</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786059925808</t>
+          <t>9786052023211</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Zihinden Çık Hayatına Gir</t>
+          <t>Mekan ve Yer Üzerine Büyük Düşünürler</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>480</v>
+        <v>800</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786059925723</t>
+          <t>9786052023198</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Yunan Filozofları</t>
+          <t>Tasavvufi Bilgi</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>380</v>
+        <v>350</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786059925747</t>
+          <t>9786059925808</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>İslam Kelamı ve Mezhepleri</t>
+          <t>Zihinden Çık Hayatına Gir</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>420</v>
+        <v>480</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786059925891</t>
+          <t>9786059925723</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Molla Cami’de Varlık</t>
+          <t>Yunan Filozofları</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>500</v>
+        <v>380</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786059925921</t>
+          <t>9786059925747</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Kentsel Politika Teorileri</t>
+          <t>İslam Kelamı ve Mezhepleri</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>600</v>
+        <v>420</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786059925914</t>
+          <t>9786059925891</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Doğuşundan Günümüze İslam Felsefesi</t>
+          <t>Molla Cami’de Varlık</t>
         </is>
       </c>
       <c r="C132" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786059925495</t>
+          <t>9786059925921</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Dindarlık ve Kentsel Mekanın Yeniden Üretimi</t>
+          <t>Kentsel Politika Teorileri</t>
         </is>
       </c>
       <c r="C133" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>3990000033003</t>
+          <t>9786059925914</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>İbn Arabi Kitaplığı Seti (37 Kitap Takım)</t>
+          <t>Doğuşundan Günümüze İslam Felsefesi</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>3950</v>
+        <v>500</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786059925907</t>
+          <t>9786059925495</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Mantıkta Kullanılan Lafızlar</t>
+          <t>Dindarlık ve Kentsel Mekanın Yeniden Üretimi</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>440</v>
+        <v>600</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786059925938</t>
+          <t>3990000033003</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Hadis Yorumları</t>
+          <t>İbn Arabi Kitaplığı Seti (37 Kitap Takım)</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>280</v>
+        <v>3950</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786059925952</t>
+          <t>9786059925907</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Apartman Sakini</t>
+          <t>Mantıkta Kullanılan Lafızlar</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>130</v>
+        <v>440</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786059925648</t>
+          <t>9786059925938</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Platon’un Aşkı</t>
+          <t>Hadis Yorumları</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>450</v>
+        <v>280</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9789756329085</t>
+          <t>9786059925952</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>İslam Tarihi Metodolojisi</t>
+          <t>Apartman Sakini</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>620</v>
+        <v>130</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786059925785</t>
+          <t>9786059925648</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Ebu Talib El-Mekki'de Tasavvuf</t>
+          <t>Platon’un Aşkı</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>300</v>
+        <v>450</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786059925761</t>
+          <t>9789756329085</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Aşk ve Şaraba Dair Levami</t>
+          <t>İslam Tarihi Metodolojisi</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>360</v>
+        <v>620</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786059925778</t>
+          <t>9786059925785</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Şebüsteri ve Gülşen-i Raz</t>
+          <t>Ebu Talib El-Mekki'de Tasavvuf</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>480</v>
+        <v>300</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786059925556</t>
+          <t>9786059925761</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Yolcu</t>
+          <t>Aşk ve Şaraba Dair Levami</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>320</v>
+        <v>360</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786059925709</t>
+          <t>9786059925778</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Mutluluk Tuzağı</t>
+          <t>Şebüsteri ve Gülşen-i Raz</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>330</v>
+        <v>480</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786059925686</t>
+          <t>9786059925556</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Seyr u Süluk ve Vahdet-i Vücuda Dair Levayih</t>
+          <t>Yolcu</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>360</v>
+        <v>320</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786059925693</t>
+          <t>9786059925709</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Tevhid ve Seyr u Süluke Dair Fıkarat</t>
+          <t>Mutluluk Tuzağı</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>360</v>
+        <v>330</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786059925679</t>
+          <t>9786059925686</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Özgürlük Üzerine</t>
+          <t>Seyr u Süluk ve Vahdet-i Vücuda Dair Levayih</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>420</v>
+        <v>360</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786059925655</t>
+          <t>9786059925693</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Doğu’nun Kayıp Kitapları</t>
+          <t>Tevhid ve Seyr u Süluke Dair Fıkarat</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>500</v>
+        <v>360</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786059925631</t>
+          <t>9786059925679</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Act'i Kolay Öğrenmek / Kabul ve Kararlılık Terapisi</t>
+          <t>Özgürlük Üzerine</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>135</v>
+        <v>420</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786059925662</t>
+          <t>9786059925655</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Abdurrahman Cami</t>
+          <t>Doğu’nun Kayıp Kitapları</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786059925945</t>
+          <t>9786059925631</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Miftahu’l-Ulüm Belagat (Ciltli)</t>
+          <t>Act'i Kolay Öğrenmek / Kabul ve Kararlılık Terapisi</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>620</v>
+        <v>135</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786059925846</t>
+          <t>9786059925662</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Hakikat Yolcusunun Son Durağı</t>
+          <t>Abdurrahman Cami</t>
         </is>
       </c>
       <c r="C152" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786059925853</t>
+          <t>9786059925945</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Şehristani'nin İbn Sina Eleştirisi</t>
+          <t>Miftahu’l-Ulüm Belagat (Ciltli)</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>380</v>
+        <v>620</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786059925815</t>
+          <t>9786059925846</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>18. Yüzyıl Osmanlı Toplumunda Nakşibendi - Müceddidilik</t>
+          <t>Hakikat Yolcusunun Son Durağı</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786059925839</t>
+          <t>9786059925853</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Sufi’nin Aşk Yolculuğu</t>
+          <t>Şehristani'nin İbn Sina Eleştirisi</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>500</v>
+        <v>380</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786059925716</t>
+          <t>9786059925815</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Post-İslamcılık</t>
+          <t>18. Yüzyıl Osmanlı Toplumunda Nakşibendi - Müceddidilik</t>
         </is>
       </c>
       <c r="C156" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786059925754</t>
+          <t>9786059925839</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Füsusu’l Hikem - En eski Metnin Tıpkı Basımı ve Tahkikli Neşri</t>
+          <t>Sufi’nin Aşk Yolculuğu</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>520</v>
+        <v>500</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786059925877</t>
+          <t>9786059925716</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Hayatı ve Fikriyatıyla Muhyiddin İbn Arabi</t>
+          <t>Post-İslamcılık</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>500</v>
+        <v>400</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786059925334</t>
+          <t>9786059925754</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Kaçış</t>
+          <t>Füsusu’l Hikem - En eski Metnin Tıpkı Basımı ve Tahkikli Neşri</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>400</v>
+        <v>520</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786059925860</t>
+          <t>9786059925877</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Aristoteles Metafizik Büyük Şerhi 1 (Ciltli)</t>
+          <t>Hayatı ve Fikriyatıyla Muhyiddin İbn Arabi</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>900</v>
+        <v>500</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786059925341</t>
+          <t>9786059925334</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Neden Nasıl ve Kim İçin Kentsel Dönüşüm</t>
+          <t>Kaçış</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>425</v>
+        <v>400</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786059925167</t>
+          <t>9786059925860</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Divan (Ciltli)</t>
+          <t>Aristoteles Metafizik Büyük Şerhi 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>480</v>
+        <v>900</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9789756329955</t>
+          <t>9786059925341</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Kitabu't Tahriş</t>
+          <t>Neden Nasıl ve Kim İçin Kentsel Dönüşüm</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>420</v>
+        <v>425</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9789756329948</t>
+          <t>9786059925167</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Tıp Sanatı ve Nefsin Halleri</t>
+          <t>Divan (Ciltli)</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>370</v>
+        <v>480</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9789756329368</t>
+          <t>9789756329955</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Fütuhat-ı Mekkiyye 4</t>
+          <t>Kitabu't Tahriş</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>750</v>
+        <v>420</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786059925433</t>
+          <t>9789756329948</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Rıza İhlas ve Tevekkül</t>
+          <t>Tıp Sanatı ve Nefsin Halleri</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>325</v>
+        <v>370</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786059925457</t>
+          <t>9789756329368</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Aşk Risalesi</t>
+          <t>Fütuhat-ı Mekkiyye 4</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>390</v>
+        <v>750</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9789756329931</t>
+          <t>9786059925433</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Seyrimde Bir Şehre Vardım</t>
+          <t>Rıza İhlas ve Tevekkül</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>85</v>
+        <v>325</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>3999756329900</t>
+          <t>9786059925457</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Şair</t>
+          <t>Aşk Risalesi</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>550</v>
+        <v>390</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786059925501</t>
+          <t>9789756329931</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Nakşibendilik</t>
+          <t>Seyrimde Bir Şehre Vardım</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>500</v>
+        <v>85</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786059925471</t>
+          <t>3999756329900</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Fütuhat-ı Mekkiyye Tasavvuf Terimleri Sözlüğü</t>
+          <t>Şair</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>250</v>
+        <v>550</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786059925310</t>
+          <t>9786059925501</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Zekatın Sırları</t>
+          <t>Nakşibendilik</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>350</v>
+        <v>500</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786059925303</t>
+          <t>9786059925471</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Ölüm ve Cenaze Namazının Sırları</t>
+          <t>Fütuhat-ı Mekkiyye Tasavvuf Terimleri Sözlüğü</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>340</v>
+        <v>250</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786059925297</t>
+          <t>9786059925310</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Rahmani Nefes</t>
+          <t>Zekatın Sırları</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>340</v>
+        <v>350</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786059925280</t>
+          <t>9786059925303</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Orucun Sırları</t>
+          <t>Ölüm ve Cenaze Namazının Sırları</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>390</v>
+        <v>340</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786059925273</t>
+          <t>9786059925297</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Peygamberler ve Veliler</t>
+          <t>Rahmani Nefes</t>
         </is>
       </c>
       <c r="C176" s="1">
         <v>340</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786059925266</t>
+          <t>9786059925280</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Namazın Sırları</t>
+          <t>Orucun Sırları</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>450</v>
+        <v>390</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786059925259</t>
+          <t>9786059925273</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Havas ve Avam İtikadı</t>
+          <t>Peygamberler ve Veliler</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>370</v>
+        <v>340</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786059925242</t>
+          <t>9786059925266</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Fütüvvet Ehli ve Meczuplar</t>
+          <t>Namazın Sırları</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>320</v>
+        <v>450</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786059925198</t>
+          <t>9786059925259</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Alemin Yaratılışı</t>
+          <t>Havas ve Avam İtikadı</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>340</v>
+        <v>370</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786059925174</t>
+          <t>9786059925242</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Harflerin Sırları</t>
+          <t>Fütüvvet Ehli ve Meczuplar</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>350</v>
+        <v>320</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786059925372</t>
+          <t>9786059925198</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı'da Nakşibendilik (1450-1700)</t>
+          <t>Alemin Yaratılışı</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>500</v>
+        <v>340</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9789756329986</t>
+          <t>9786059925174</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Maturidi</t>
+          <t>Harflerin Sırları</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>650</v>
+        <v>350</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786059925488</t>
+          <t>9786059925372</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Devlete Karşı İnsan</t>
+          <t>Osmanlı'da Nakşibendilik (1450-1700)</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>480</v>
+        <v>500</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786059925358</t>
+          <t>9789756329986</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar ve Ergenlerle Bilişsel Terapi</t>
+          <t>Maturidi</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>730</v>
+        <v>650</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786059925617</t>
+          <t>9786059925488</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Fütühat-ı Mekkiyye - Tavsiyeler Kitabı</t>
+          <t>Devlete Karşı İnsan</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>400</v>
+        <v>480</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786059925600</t>
+          <t>9786059925358</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Fütühat-ı Mekkiyye - Peygamberler Melekler</t>
+          <t>Çocuklar ve Ergenlerle Bilişsel Terapi</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>325</v>
+        <v>730</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786059925594</t>
+          <t>9786059925617</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Fütühat-ı Mekiyye - Nübüvvet Kandilinden Yansımalar</t>
+          <t>Fütühat-ı Mekkiyye - Tavsiyeler Kitabı</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>325</v>
+        <v>400</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786059925563</t>
+          <t>9786059925600</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Fütühat-ı Mekkiyye - Kur'an-ı Kerim'i Anlamak</t>
+          <t>Fütühat-ı Mekkiyye - Peygamberler Melekler</t>
         </is>
       </c>
       <c r="C189" s="1">
         <v>325</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786059925587</t>
+          <t>9786059925594</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Fütühat-ı Mekkiyye - Hz. Peygamber'in Temel Vasıfları</t>
+          <t>Fütühat-ı Mekiyye - Nübüvvet Kandilinden Yansımalar</t>
         </is>
       </c>
       <c r="C190" s="1">
         <v>325</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786059925570</t>
+          <t>9786059925563</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Fütühat-ı Mekkiye'nin Özeti</t>
+          <t>Fütühat-ı Mekkiyye - Kur'an-ı Kerim'i Anlamak</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>450</v>
+        <v>325</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786059925518</t>
+          <t>9786059925587</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Dilde Belirsizlik ve Eş Anlamlılık</t>
+          <t>Fütühat-ı Mekkiyye - Hz. Peygamber'in Temel Vasıfları</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>300</v>
+        <v>325</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786059925624</t>
+          <t>9786059925570</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Fütühat-ı Mekkiyye - Allah ve İnsan Esma-i Hüsna Şerhi</t>
+          <t>Fütühat-ı Mekkiye'nin Özeti</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>440</v>
+        <v>450</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786059925143</t>
+          <t>9786059925518</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Yunan Felsefesinin Kelama Etkisi</t>
+          <t>Dilde Belirsizlik ve Eş Anlamlılık</t>
         </is>
       </c>
       <c r="C194" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786059925136</t>
+          <t>9786059925624</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Mimesis</t>
+          <t>Fütühat-ı Mekkiyye - Allah ve İnsan Esma-i Hüsna Şerhi</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>300</v>
+        <v>440</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786059925389</t>
+          <t>9786059925143</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Velilerin Sınıfları</t>
+          <t>Yunan Felsefesinin Kelama Etkisi</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>325</v>
+        <v>300</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786059925396</t>
+          <t>9786059925136</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Velayet ve Nübüvvet Sorular ve Cevaplar</t>
+          <t>Mimesis</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>325</v>
+        <v>300</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786059925402</t>
+          <t>9786059925389</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Tövbe Mücahede ve Takva</t>
+          <t>Velilerin Sınıfları</t>
         </is>
       </c>
       <c r="C198" s="1">
         <v>325</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786059925440</t>
+          <t>9786059925396</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Tevhid Edep ve Marifet</t>
+          <t>Velayet ve Nübüvvet Sorular ve Cevaplar</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>340</v>
+        <v>325</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786059925426</t>
+          <t>9786059925402</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Nefs Terbiyesinin Esasları</t>
+          <t>Tövbe Mücahede ve Takva</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>370</v>
+        <v>325</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786059925464</t>
+          <t>9786059925440</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Hak Yolcusu ve İlahi İsimler</t>
+          <t>Tevhid Edep ve Marifet</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>390</v>
+        <v>340</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786059925419</t>
+          <t>9786059925426</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Filozof ve Sufi Metafizik Üzerine</t>
+          <t>Nefs Terbiyesinin Esasları</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>325</v>
+        <v>370</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9789756329160</t>
+          <t>9786059925464</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Gerçekliğin İnşası</t>
+          <t>Hak Yolcusu ve İlahi İsimler</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>650</v>
+        <v>390</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786052023808</t>
+          <t>9786059925419</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Anahatlarıyla Kant’ın Felsefesi</t>
+          <t>Filozof ve Sufi Metafizik Üzerine</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>400</v>
+        <v>325</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786052023792</t>
+          <t>9789756329160</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Keyifli Ebeveynlik</t>
+          <t>Toplumsal Gerçekliğin İnşası</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>550</v>
+        <v>650</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786052023662</t>
+          <t>9786052023808</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Farabi, İbn Sina ve İbn Rüşd’de Akıl</t>
+          <t>Anahatlarıyla Kant’ın Felsefesi</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>600</v>
+        <v>400</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786052023709</t>
+          <t>9786052023792</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Nefsin Halleri</t>
+          <t>Keyifli Ebeveynlik</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>400</v>
+        <v>550</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786052023785</t>
+          <t>9786052023662</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>İbn Sina’da Bilimsel Yönteme Giriş</t>
+          <t>Farabi, İbn Sina ve İbn Rüşd’de Akıl</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>300</v>
+        <v>600</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786052023778</t>
+          <t>9786052023709</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Zihin Felsefesinde Ontolojik Nöro/Fenomenal Özdeşlik Tezi ve Eleştirisi</t>
+          <t>Nefsin Halleri</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9789756329818</t>
+          <t>9786052023785</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>İbn Sina Felsefesinde Retorik</t>
+          <t>İbn Sina’da Bilimsel Yönteme Giriş</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>450</v>
+        <v>300</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786052023761</t>
+          <t>9786052023778</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>İslam Felsefesi (Ciltli)</t>
+          <t>Çağdaş Zihin Felsefesinde Ontolojik Nöro/Fenomenal Özdeşlik Tezi ve Eleştirisi</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>850</v>
+        <v>250</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786052023716</t>
+          <t>9789756329818</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>El-Mutavvel Belagat İlimleri 2 - Beyan-Bedi</t>
+          <t>İbn Sina Felsefesinde Retorik</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>750</v>
+        <v>450</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786052023693</t>
+          <t>9786052023761</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Poetika</t>
+          <t>İslam Felsefesi (Ciltli)</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>480</v>
+        <v>850</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786052023679</t>
+          <t>9786052023716</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Mülkiyet Nedir?</t>
+          <t>El-Mutavvel Belagat İlimleri 2 - Beyan-Bedi</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>520</v>
+        <v>750</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786052023723</t>
+          <t>9786052023693</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>İslam Düşüncesinde Felsefe - Kelam İlişkisi</t>
+          <t>Poetika</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>400</v>
+        <v>480</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786052023846</t>
+          <t>9786052023679</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Tusi’nin Kelam Anlayışı</t>
+          <t>Mülkiyet Nedir?</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>400</v>
+        <v>520</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786052023853</t>
+          <t>9786052023723</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>İslam Düşüncesinde Ahlak Felsefesi</t>
+          <t>İslam Düşüncesinde Felsefe - Kelam İlişkisi</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>440</v>
+        <v>400</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9789756329238</t>
+          <t>9786052023846</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Küreselleşme Ahlak ve Değerler</t>
+          <t>Tusi’nin Kelam Anlayışı</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>17</v>
+        <v>400</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786052023822</t>
+          <t>9786052023853</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Kelam-Metafizik İlişkisi</t>
+          <t>İslam Düşüncesinde Ahlak Felsefesi</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>360</v>
+        <v>440</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786052023815</t>
+          <t>9789756329238</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Hakikatin Perdesini Açmak</t>
+          <t>Küreselleşme Ahlak ve Değerler</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>480</v>
+        <v>17</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9789756329399</t>
+          <t>9786052023822</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Fütuhat-ı Mekkiyye 5</t>
+          <t>Kelam-Metafizik İlişkisi</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>750</v>
+        <v>360</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9789756329665</t>
+          <t>9786052023815</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Fütuhat-ı Mekkiyye 12</t>
+          <t>Hakikatin Perdesini Açmak</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>750</v>
+        <v>480</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9789756329597</t>
+          <t>9789756329399</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Fütuhat-ı Mekkiyye 11</t>
+          <t>Fütuhat-ı Mekkiyye 5</t>
         </is>
       </c>
       <c r="C223" s="1">
         <v>750</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9789756329825</t>
+          <t>9789756329665</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Fütuhat-ı Mekkiyye 17</t>
+          <t>Fütuhat-ı Mekkiyye 12</t>
         </is>
       </c>
       <c r="C224" s="1">
         <v>750</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9789756329771</t>
+          <t>9789756329597</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Fütuhat-ı Mekkiyye 15</t>
+          <t>Fütuhat-ı Mekkiyye 11</t>
         </is>
       </c>
       <c r="C225" s="1">
         <v>750</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9789756329849</t>
+          <t>9789756329825</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Fütuhat-ı Mekkiyye 18</t>
+          <t>Fütuhat-ı Mekkiyye 17</t>
         </is>
       </c>
       <c r="C226" s="1">
         <v>750</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9789756329306</t>
+          <t>9789756329771</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Fütuhat-ı Mekkiyye 3</t>
+          <t>Fütuhat-ı Mekkiyye 15</t>
         </is>
       </c>
       <c r="C227" s="1">
         <v>750</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9789756329726</t>
+          <t>9789756329849</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Fütuhat-ı Mekkiyye 13</t>
+          <t>Fütuhat-ı Mekkiyye 18</t>
         </is>
       </c>
       <c r="C228" s="1">
         <v>750</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9789756329153</t>
+          <t>9789756329306</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Kitabu'ş-Şifa Fizik 2</t>
+          <t>Fütuhat-ı Mekkiyye 3</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>520</v>
+        <v>750</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9789756329108</t>
+          <t>9789756329726</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Kitabu'ş-Şifa Fizik 1</t>
+          <t>Fütuhat-ı Mekkiyye 13</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>520</v>
+        <v>750</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9789756329443</t>
+          <t>9789756329153</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Ericksoncu Psikoterapi (4 Kitap Takım)</t>
+          <t>Kitabu'ş-Şifa Fizik 2</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>250</v>
+        <v>520</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9789756329191</t>
+          <t>9789756329108</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Ego Durumları Teori ve Terapi</t>
+          <t>Kitabu'ş-Şifa Fizik 1</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>620</v>
+        <v>520</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9789756329672</t>
+          <t>9789756329443</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Depresyonun Uyarlamalı Bilişsel Terapisi</t>
+          <t>Ericksoncu Psikoterapi (4 Kitap Takım)</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>730</v>
+        <v>250</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9789756329078</t>
+          <t>9789756329191</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Bütüncül Psikoterapi</t>
+          <t>Ego Durumları Teori ve Terapi</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>650</v>
+        <v>620</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9789756329436</t>
+          <t>9789756329672</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Borderline Yetişkinlerde Psikoterapi</t>
+          <t>Depresyonun Uyarlamalı Bilişsel Terapisi</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>700</v>
+        <v>730</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9789756329788</t>
+          <t>9789756329078</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Bir Bebeğin Günlüğü</t>
+          <t>Bütüncül Psikoterapi</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>480</v>
+        <v>650</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9789756329719</t>
+          <t>9789756329436</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Bilişsel Terapide Direncin Aşılması</t>
+          <t>Borderline Yetişkinlerde Psikoterapi</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>680</v>
+        <v>700</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9789756329375</t>
+          <t>9789756329788</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Bilişsel Terapi ve Uygulamaları</t>
+          <t>Bir Bebeğin Günlüğü</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>720</v>
+        <v>480</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9789756329795</t>
+          <t>9789756329719</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Fütuhat-ı Mekkiyye 16</t>
+          <t>Bilişsel Terapide Direncin Aşılması</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>750</v>
+        <v>680</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9789756329122</t>
+          <t>9789756329375</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Bilişsel Terapi ve Duygusal Bozukluklar</t>
+          <t>Bilişsel Terapi ve Uygulamaları</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>155</v>
+        <v>720</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9789756329184</t>
+          <t>9789756329795</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Bilinç ve Dil</t>
+          <t>Fütuhat-ı Mekkiyye 16</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>690</v>
+        <v>750</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9789756329467</t>
+          <t>9789756329122</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Bağlanma Kuramı ve Nörobiyolojik Kendilik Gelişimi Açısından Kişilik Bozuklukları</t>
+          <t>Bilişsel Terapi ve Duygusal Bozukluklar</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>600</v>
+        <v>155</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9789756329320</t>
+          <t>9789756329184</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Anksiyete Bozuklukları ve Fobiler</t>
+          <t>Bilinç ve Dil</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>700</v>
+        <v>690</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9789756329344</t>
+          <t>9789756329467</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Ahlak-ı Nasıri</t>
+          <t>Bağlanma Kuramı ve Nörobiyolojik Kendilik Gelişimi Açısından Kişilik Bozuklukları</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9789756329177</t>
+          <t>9789756329320</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Adlandırma ve Zorunluluk</t>
+          <t>Anksiyete Bozuklukları ve Fobiler</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>650</v>
+        <v>700</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9789756329337</t>
+          <t>9789756329344</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Kitabu'ş-Şifa - 2. Analitikler</t>
+          <t>Ahlak-ı Nasıri</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>560</v>
+        <v>500</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9789756329009</t>
+          <t>9789756329177</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Zihnin Yeniden Keşfi</t>
+          <t>Adlandırma ve Zorunluluk</t>
         </is>
       </c>
       <c r="C247" s="1">
         <v>650</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9789756329207</t>
+          <t>9789756329337</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Zihin Dil ve Toplum</t>
+          <t>Kitabu'ş-Şifa - 2. Analitikler</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>600</v>
+        <v>560</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9789756329252</t>
+          <t>9789756329009</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Yorum Üzerine Kitabu’ş - Şifa</t>
+          <t>Zihnin Yeniden Keşfi</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>425</v>
+        <v>650</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9789756329382</t>
+          <t>9789756329207</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Wittgenstein Kurallar ve Özel Dil</t>
+          <t>Zihin Dil ve Toplum</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>650</v>
+        <v>600</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9789756329511</t>
+          <t>9789756329252</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Topikler</t>
+          <t>Yorum Üzerine Kitabu’ş - Şifa</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>560</v>
+        <v>425</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9789756329542</t>
+          <t>9789756329382</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Sözdizimi ve Anlambilim</t>
+          <t>Wittgenstein Kurallar ve Özel Dil</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>580</v>
+        <v>650</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9789756329313</t>
+          <t>9789756329511</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Kitabu'ş-Şifa - Sofistik Deliller</t>
+          <t>Topikler</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>400</v>
+        <v>560</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9789756329702</t>
+          <t>9789756329542</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Sema ve Alem - es-Semau ve'l-A'lem</t>
+          <t>Sözdizimi ve Anlambilim</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>400</v>
+        <v>580</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9789756329603</t>
+          <t>9789756329313</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Psikoterapi Vaka Formülasyonu El Kitabı</t>
+          <t>Kitabu'ş-Şifa - Sofistik Deliller</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>580</v>
+        <v>400</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9789756329405</t>
+          <t>9789756329702</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Psikoloji Şerhi</t>
+          <t>Sema ve Alem - es-Semau ve'l-A'lem</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>440</v>
+        <v>450</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9789756329689</t>
+          <t>9789756329603</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Psikanalitik Psikoterapilerin Karşılaştırılması</t>
+          <t>Psikoterapi Vaka Formülasyonu El Kitabı</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>600</v>
+        <v>580</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9789756329139</t>
+          <t>9789756329405</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Ortaçağ Felsefesi</t>
+          <t>Psikoloji Şerhi</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>620</v>
+        <v>440</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9789756329474</t>
+          <t>9789756329689</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Oluş ve Bozuluş - Kevn ve Fesad</t>
+          <t>Psikanalitik Psikoterapilerin Karşılaştırılması</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>450</v>
+        <v>600</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9789756329504</t>
+          <t>9789756329139</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Milel ve Nihal</t>
+          <t>Ortaçağ Felsefesi</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>580</v>
+        <v>620</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9789756329023</t>
+          <t>9789756329474</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Metafizik Şerhi</t>
+          <t>Oluş ve Bozuluş - Kevn ve Fesad</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>500</v>
+        <v>450</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9789756329115</t>
+          <t>9789756329504</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Metafizik 2</t>
+          <t>Milel ve Nihal</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>490</v>
+        <v>580</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9789756329092</t>
+          <t>9789756329023</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Metafizik 1</t>
+          <t>Metafizik Şerhi</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>490</v>
+        <v>500</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9789756329641</t>
+          <t>9789756329115</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Kitabu’ş-Şifa</t>
+          <t>Metafizik 2</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>560</v>
+        <v>490</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9789756329627</t>
+          <t>9789756329092</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Şema Terapi</t>
+          <t>Metafizik 1</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>760</v>
+        <v>490</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9789756329696</t>
+          <t>9789756329641</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Filozoflarla Mücadele -Kitabu’l-Musaraa</t>
+          <t>Kitabu’ş-Şifa</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>420</v>
+        <v>560</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9789756329535</t>
+          <t>9789756329627</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Kişilik Bozukluklarının Bilişsel Terapisi</t>
+          <t>Şema Terapi</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>720</v>
+        <v>760</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9789756329498</t>
+          <t>9789756329696</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Kişilik Bozuklukları</t>
+          <t>Filozoflarla Mücadele -Kitabu’l-Musaraa</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>650</v>
+        <v>420</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9789756329764</t>
+          <t>9789756329535</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Kendilik Bozukluklarının Psikoterapisi</t>
+          <t>Kişilik Bozukluklarının Bilişsel Terapisi</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>750</v>
+        <v>720</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9789756329047</t>
+          <t>9789756329498</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>İşaretler ve Tembihler</t>
+          <t>Kişilik Bozuklukları</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>520</v>
+        <v>650</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9799756329282</t>
+          <t>9789756329764</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>İslam Bilim Tarihi (Ciltli)</t>
+          <t>Kendilik Bozukluklarının Psikoterapisi</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>350</v>
+        <v>750</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9789756329016</t>
+          <t>9789756329047</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>İslam Ahlak Teorileri</t>
+          <t>İşaretler ve Tembihler</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>580</v>
+        <v>520</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9789756329610</t>
+          <t>9799756329282</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>İnsan Hürriyetinin Metafizik Temelleri</t>
+          <t>İslam Bilim Tarihi (Ciltli)</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>440</v>
+        <v>350</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9789756329740</t>
+          <t>9789756329016</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>İlişkisel Kuram ve Psikoterapi Uygulaması</t>
+          <t>İslam Ahlak Teorileri</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>700</v>
+        <v>580</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9789756329856</t>
+          <t>9789756329610</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>İbn Sina’da Metafizik ve Meşşai Gelenek</t>
+          <t>İnsan Hürriyetinin Metafizik Temelleri</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>450</v>
+        <v>440</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9789756329245</t>
+          <t>9789756329740</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>İbn Sina’da Doğa Felsefesi ve Meşşai Gelenekteki Yeri</t>
+          <t>İlişkisel Kuram ve Psikoterapi Uygulaması</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>420</v>
+        <v>700</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9789756329559</t>
+          <t>9789756329856</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Harfler Kitabı</t>
+          <t>İbn Sina’da Metafizik ve Meşşai Gelenek</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>500</v>
+        <v>450</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9789756329146</t>
+          <t>9789756329245</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Gnostisizm Tarihi</t>
+          <t>İbn Sina’da Doğa Felsefesi ve Meşşai Gelenekteki Yeri</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>500</v>
+        <v>420</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9789756329658</t>
+          <t>9789756329559</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Gerçek Kendilik</t>
+          <t>Harfler Kitabı</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>580</v>
+        <v>500</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9789756329733</t>
+          <t>9789756329146</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Fütuhat-ı Mekkiyye 14</t>
+          <t>Gnostisizm Tarihi</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>750</v>
+        <v>500</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9789756329566</t>
+          <t>9789756329658</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Fütuhat-ı Mekkiyye 10</t>
+          <t>Gerçek Kendilik</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>750</v>
+        <v>580</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9789756329528</t>
+          <t>9789756329733</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Fütuhat-ı Mekkiyye 9</t>
+          <t>Fütuhat-ı Mekkiyye 14</t>
         </is>
       </c>
       <c r="C282" s="1">
         <v>750</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9789756329276</t>
+          <t>9789756329566</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Narsistik ve Borderline Kişilik Bozuklukları</t>
+          <t>Fütuhat-ı Mekkiyye 10</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>580</v>
+        <v>750</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9789756329450</t>
+          <t>9789756329528</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Fütuhat-ı Mekkiyye 8</t>
+          <t>Fütuhat-ı Mekkiyye 9</t>
         </is>
       </c>
       <c r="C284" s="1">
         <v>750</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9789756329429</t>
+          <t>9789756329276</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Fütuhat-ı Mekkiyye 7</t>
+          <t>Narsistik ve Borderline Kişilik Bozuklukları</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>750</v>
+        <v>580</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9789756329412</t>
+          <t>9789756329450</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Fütuhat-ı Mekkiyye 6</t>
+          <t>Fütuhat-ı Mekkiyye 8</t>
         </is>
       </c>
       <c r="C286" s="1">
         <v>750</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9789756329061</t>
+          <t>9789756329429</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Musiki</t>
+          <t>Fütuhat-ı Mekkiyye 7</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>420</v>
+        <v>750</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9786052023747</t>
+          <t>9789756329412</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Travma ve Disosiyasyon Tedavisinde EMDR ve Ego Durum Terapisinin Kullanılması</t>
+          <t>Fütuhat-ı Mekkiyye 6</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>700</v>
+        <v>750</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9786052023730</t>
+          <t>9789756329061</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Melfüzat</t>
+          <t>Musiki</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>450</v>
+        <v>420</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9786052023655</t>
+          <t>9786052023747</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Risale-i Keşfiyye</t>
+          <t>Travma ve Disosiyasyon Tedavisinde EMDR ve Ego Durum Terapisinin Kullanılması</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>340</v>
+        <v>700</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9786052023686</t>
+          <t>9786052023730</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Es-Siyasetü’l-Medeniyye</t>
+          <t>Melfüzat</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>400</v>
+        <v>450</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9786052023754</t>
+          <t>9786052023655</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Zihninden Çık Hayatına Gir</t>
+          <t>Risale-i Keşfiyye</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>600</v>
+        <v>340</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9786052023631</t>
+          <t>9786052023686</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Kategori ve Metafor</t>
+          <t>Es-Siyasetü’l-Medeniyye</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>380</v>
+        <v>400</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9786052023648</t>
+          <t>9786052023754</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Anksiyete ve Depresyonda Metakognitif Terapi</t>
+          <t>Zihninden Çık Hayatına Gir</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>640</v>
+        <v>600</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9786052023549</t>
+          <t>9786052023631</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>İlk Dönemlerde Tevil Sorunu</t>
+          <t>Kategori ve Metafor</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>320</v>
+        <v>380</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9786052023587</t>
+          <t>9786052023648</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>İslam Mantık Tarihi Üzerine Araştırmalar</t>
+          <t>Anksiyete ve Depresyonda Metakognitif Terapi</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>440</v>
+        <v>640</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9786052023570</t>
+          <t>9786052023549</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Bütünbelirim</t>
+          <t>İlk Dönemlerde Tevil Sorunu</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>400</v>
+        <v>320</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9786052023488</t>
+          <t>9786052023587</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Aristoteles Metafizik Büyük Şerhi 3</t>
+          <t>İslam Mantık Tarihi Üzerine Araştırmalar</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>900</v>
+        <v>440</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9786052023556</t>
+          <t>9786052023570</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>El-Mutavvel Belagat İlimleri Meani</t>
+          <t>Bütünbelirim</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>800</v>
+        <v>400</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9786052023068</t>
+          <t>9786052023488</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Aristoteles Metafizik Büyük Şerhi (Cilt 2) (Ciltli)</t>
+          <t>Aristoteles Metafizik Büyük Şerhi 3</t>
         </is>
       </c>
       <c r="C300" s="1">
         <v>900</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9786052023600</t>
+          <t>9786052023556</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>İlm-i Hurüfla İlgili Üç Risale</t>
+          <t>El-Mutavvel Belagat İlimleri Meani</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>400</v>
+        <v>800</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9786052023617</t>
+          <t>9786052023068</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>Yönetim Üzerine İki İnceleme</t>
+          <t>Aristoteles Metafizik Büyük Şerhi (Cilt 2) (Ciltli)</t>
         </is>
       </c>
       <c r="C302" s="1">
-        <v>520</v>
+        <v>900</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9789756329269</t>
+          <t>9786052023600</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Fütuhat-ı Mekkiyye - 2</t>
+          <t>İlm-i Hurüfla İlgili Üç Risale</t>
         </is>
       </c>
       <c r="C303" s="1">
-        <v>750</v>
+        <v>400</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9786052023389</t>
+          <t>9786052023617</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Örnekleriyle Mantık Sözlüğü</t>
+          <t>Yönetim Üzerine İki İnceleme</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>480</v>
+        <v>520</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9786052023419</t>
+          <t>9789756329269</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>Farabi ve Quıne'da Dil Anlam ve Doğruluk İlişkisi</t>
+          <t>Fütuhat-ı Mekkiyye - 2</t>
         </is>
       </c>
       <c r="C305" s="1">
-        <v>440</v>
+        <v>750</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9786052023327</t>
+          <t>9786052023389</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>El-Medinetü’l-Fazıla</t>
+          <t>Örnekleriyle Mantık Sözlüğü</t>
         </is>
       </c>
       <c r="C306" s="1">
-        <v>500</v>
+        <v>480</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9786052023334</t>
+          <t>9786052023419</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Tilimsani - İlahi İsimler Nazariyesi</t>
+          <t>Farabi ve Quıne'da Dil Anlam ve Doğruluk İlişkisi</t>
         </is>
       </c>
       <c r="C307" s="1">
-        <v>360</v>
+        <v>440</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9786052023310</t>
+          <t>9786052023327</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>Zihin Üzerine Teoriler</t>
+          <t>El-Medinetü’l-Fazıla</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>650</v>
+        <v>500</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9789756329993</t>
+          <t>9786052023334</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Fütuhat-ı Mekkiyye - (18 Kitap Takım)</t>
+          <t>Tilimsani - İlahi İsimler Nazariyesi</t>
         </is>
       </c>
       <c r="C309" s="1">
-        <v>12800</v>
+        <v>360</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9786052023624</t>
+          <t>9786052023310</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>Tenzil Tasavvufta Varlık, Bilgi ve İnsan</t>
+          <t>Zihin Üzerine Teoriler</t>
         </is>
       </c>
       <c r="C310" s="1">
-        <v>360</v>
+        <v>650</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9786052023594</t>
+          <t>9789756329993</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Vahdet-i Vücudu Savunmak</t>
+          <t>Fütuhat-ı Mekkiyye - (18 Kitap Takım)</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>580</v>
+        <v>12800</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9786052023563</t>
+          <t>9786052023624</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Kitabü’l-Mille</t>
+          <t>Tenzil Tasavvufta Varlık, Bilgi ve İnsan</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>420</v>
+        <v>360</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9786052023433</t>
+          <t>9786052023594</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Tevhid Risalesi</t>
+          <t>Vahdet-i Vücudu Savunmak</t>
         </is>
       </c>
       <c r="C313" s="1">
-        <v>260</v>
+        <v>580</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9786052023440</t>
+          <t>9786052023563</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Dili Sözlüğü</t>
+          <t>Kitabü’l-Mille</t>
         </is>
       </c>
       <c r="C314" s="1">
-        <v>300</v>
+        <v>420</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9786052023303</t>
+          <t>9786052023433</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>Münteha’l Medarik (Ciltli)</t>
+          <t>Tevhid Risalesi</t>
         </is>
       </c>
       <c r="C315" s="1">
-        <v>850</v>
+        <v>260</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9786052023518</t>
+          <t>9786052023440</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>Nasîruddin Tûsî’de Kategoriler</t>
+          <t>Çocuk Dili Sözlüğü</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>420</v>
+        <v>300</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9786052023532</t>
+          <t>9786052023303</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Felsefe Seti (4 Kitap Takım)</t>
+          <t>Münteha’l Medarik (Ciltli)</t>
         </is>
       </c>
       <c r="C317" s="1">
-        <v>440</v>
+        <v>850</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
+          <t>9786052023518</t>
+        </is>
+      </c>
+      <c r="B318" s="1" t="inlineStr">
+        <is>
+          <t>Nasîruddin Tûsî’de Kategoriler</t>
+        </is>
+      </c>
+      <c r="C318" s="1">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="319" spans="1:3">
+      <c r="A319" s="1" t="inlineStr">
+        <is>
+          <t>9786052023532</t>
+        </is>
+      </c>
+      <c r="B319" s="1" t="inlineStr">
+        <is>
+          <t>Çağdaş Felsefe Seti (4 Kitap Takım)</t>
+        </is>
+      </c>
+      <c r="C319" s="1">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="320" spans="1:3">
+      <c r="A320" s="1" t="inlineStr">
+        <is>
           <t>9789756329214</t>
         </is>
       </c>
-      <c r="B318" s="1" t="inlineStr">
+      <c r="B320" s="1" t="inlineStr">
         <is>
           <t>Fütuhat-ı Mekkiyye 1</t>
         </is>
       </c>
-      <c r="C318" s="1">
+      <c r="C320" s="1">
         <v>750</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>