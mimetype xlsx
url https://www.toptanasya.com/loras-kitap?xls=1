--- v0 (2026-02-14)
+++ v1 (2026-04-01)
@@ -85,1000 +85,1015 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259349305</t>
+          <t>9786259349329</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Kültür. Sanat. Yönetim.</t>
+          <t>Kilimanjaro’nun Ruhları</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>600</v>
+        <v>620</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259637792</t>
+          <t>9786259349305</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Korkma Geçecek</t>
+          <t>Kültür. Sanat. Yönetim.</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>220</v>
+        <v>600</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259637761</t>
+          <t>9786259637792</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Sevgi Borcu</t>
+          <t>Korkma Geçecek</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>475</v>
+        <v>220</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259637747</t>
+          <t>9786259637761</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Kurmacanın Büyülü Sureti</t>
+          <t>Sevgi Borcu</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>390</v>
+        <v>475</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259637778</t>
+          <t>9786259637747</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Ölü Bir Geyik</t>
+          <t>Kurmacanın Büyülü Sureti</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>210</v>
+        <v>390</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259637754</t>
+          <t>9786259637778</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Ay Dolanır Yıllar Geçer</t>
+          <t>Ölü Bir Geyik</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>500</v>
+        <v>210</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259520940</t>
+          <t>9786259637754</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Güneşteki Adamlar</t>
+          <t>Ay Dolanır Yıllar Geçer</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>200</v>
+        <v>500</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259637716</t>
+          <t>9786259520940</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Bazı Arabesk Şarkıların Uzun Girişleri</t>
+          <t>Güneşteki Adamlar</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259637709</t>
+          <t>9786259637716</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Yarım Kalan Hikayeler Uzmanı</t>
+          <t>Bazı Arabesk Şarkıların Uzun Girişleri</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259520995</t>
+          <t>9786259637709</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Roman Kahramanları - Alternatif Bir Türkiye Okuması</t>
+          <t>Yarım Kalan Hikayeler Uzmanı</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>450</v>
+        <v>220</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259520971</t>
+          <t>9786259520995</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Bileklerimde Şiir - Şiirlerinin Hepsi Bir Şiirdir</t>
+          <t>Roman Kahramanları - Alternatif Bir Türkiye Okuması</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>550</v>
+        <v>450</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259520933</t>
+          <t>9786259520971</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Türk Sinemasında Politik Milliyetçilik</t>
+          <t>Bileklerimde Şiir - Şiirlerinin Hepsi Bir Şiirdir</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>550</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259456959</t>
+          <t>9786259520933</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Hafıza- Hatırlamanın ve Unutmanın Sosyolojisi</t>
+          <t>Türk Sinemasında Politik Milliyetçilik</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>300</v>
+        <v>550</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259520926</t>
+          <t>9786259456959</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Dönüşüm</t>
+          <t>Toplumsal Hafıza- Hatırlamanın ve Unutmanın Sosyolojisi</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>125</v>
+        <v>300</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259520902</t>
+          <t>9786259520926</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Direnişin Kökleri-1936/1939 Filistin Ayaklanması</t>
+          <t>Dönüşüm</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>200</v>
+        <v>125</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259456966</t>
+          <t>9786259520902</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Kuyuya Bir Taş Daha</t>
+          <t>Direnişin Kökleri-1936/1939 Filistin Ayaklanması</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>185</v>
+        <v>200</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259456997</t>
+          <t>9786259456966</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Büyü Bozuldu</t>
+          <t>Kuyuya Bir Taş Daha</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>240</v>
+        <v>185</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259456980</t>
+          <t>9786259456997</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Bir Göz Mesafesi</t>
+          <t>Büyü Bozuldu</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>350</v>
+        <v>240</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259456973</t>
+          <t>9786259456980</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Bir Filmi Okumak - Sinema, Ben ve Anlam</t>
+          <t>Bir Göz Mesafesi</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>275</v>
+        <v>350</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259456942</t>
+          <t>9786259456973</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Hiçbir Zaman Yeterince Deliremeyeceğiz</t>
+          <t>Bir Filmi Okumak - Sinema, Ben ve Anlam</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>285</v>
+        <v>275</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259456911</t>
+          <t>9786259456942</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Unutulmuş Sesler Odası</t>
+          <t>Hiçbir Zaman Yeterince Deliremeyeceğiz</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>280</v>
+        <v>285</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259971131</t>
+          <t>9786259456911</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Taşlar ve Çiçekler</t>
+          <t>Unutulmuş Sesler Odası</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>230</v>
+        <v>280</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259971155</t>
+          <t>9786259971131</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Sesini Görüyorum</t>
+          <t>Taşlar ve Çiçekler</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>260</v>
+        <v>230</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259971162</t>
+          <t>9786259971155</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>İma’nın Gücü - Saf Fiil</t>
+          <t>Sesini Görüyorum</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>280</v>
+        <v>260</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259971186</t>
+          <t>9786259971162</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Sonra İşte Uyandım</t>
+          <t>İma’nın Gücü - Saf Fiil</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>285</v>
+        <v>280</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259971193</t>
+          <t>9786259971186</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Son Güzel Günler</t>
+          <t>Sonra İşte Uyandım</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>230</v>
+        <v>285</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259971179</t>
+          <t>9786259971193</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Miyase Çıkmazı</t>
+          <t>Son Güzel Günler</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>250</v>
+        <v>230</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259971148</t>
+          <t>9786259971179</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Çalıntı Gömlek Bütün Öyküleri - 5</t>
+          <t>Miyase Çıkmazı</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259896311</t>
+          <t>9786259971148</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Ormanda Bir Park</t>
+          <t>Çalıntı Gömlek Bütün Öyküleri - 5</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>175</v>
+        <v>200</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259896328</t>
+          <t>9786259896311</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Küratörlük Çağdaş Sanat İçin Bir Kılavuz</t>
+          <t>Ormanda Bir Park</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>390</v>
+        <v>175</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786259971117</t>
+          <t>9786259896328</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Karanlığı Tanıyorum</t>
+          <t>Küratörlük Çağdaş Sanat İçin Bir Kılavuz</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>250</v>
+        <v>390</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786259971124</t>
+          <t>9786259971117</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Grafen Bulut</t>
+          <t>Karanlığı Tanıyorum</t>
         </is>
       </c>
       <c r="C33" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786259971100</t>
+          <t>9786259971124</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Teğmen Gustl</t>
+          <t>Grafen Bulut</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786057197399</t>
+          <t>9786259971100</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Suyun Gördüğü</t>
+          <t>Teğmen Gustl</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>280</v>
+        <v>200</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786057197382</t>
+          <t>9786057197399</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Bir Yere Yolcu</t>
+          <t>Suyun Gördüğü</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>220</v>
+        <v>280</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786057197337</t>
+          <t>9786057197382</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Kızım Seni Şaire Vereyim mi</t>
+          <t>Bir Yere Yolcu</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>270</v>
+        <v>220</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786057197368</t>
+          <t>9786057197337</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Bizim Olmayan Alem</t>
+          <t>Kızım Seni Şaire Vereyim mi</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>280</v>
+        <v>270</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786057197375</t>
+          <t>9786057197368</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Adamlar ve Tüfekler</t>
+          <t>Bizim Olmayan Alem</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>250</v>
+        <v>280</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786057197344</t>
+          <t>9786057197375</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Acısız Medeniyet 2</t>
+          <t>Adamlar ve Tüfekler</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>230</v>
+        <v>250</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786057197320</t>
+          <t>9786057197344</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Uzakların Kokusu</t>
+          <t>Acısız Medeniyet 2</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>210</v>
+        <v>230</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786057197313</t>
+          <t>9786057197320</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Gelin Cadı Yakalım</t>
+          <t>Uzakların Kokusu</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>170</v>
+        <v>210</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786057369499</t>
+          <t>9786057197313</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Yağmurdan</t>
+          <t>Gelin Cadı Yakalım</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>200</v>
+        <v>170</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786057369475</t>
+          <t>9786057369499</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Korkuluğun Düşü</t>
+          <t>Yağmurdan</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786057369482</t>
+          <t>9786057369475</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Kendimiz Hakkında Bazı Yalanlar</t>
+          <t>Korkuluğun Düşü</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>230</v>
+        <v>250</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786057369444</t>
+          <t>9786057369482</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>On İki Numaralı Yatağın Ölümü</t>
+          <t>Kendimiz Hakkında Bazı Yalanlar</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>325</v>
+        <v>230</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786057369468</t>
+          <t>9786057369444</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Darwin'in Serçeleri</t>
+          <t>On İki Numaralı Yatağın Ölümü</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>300</v>
+        <v>325</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786057369451</t>
+          <t>9786057369468</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Kör Yarış</t>
+          <t>Darwin'in Serçeleri</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786057369437</t>
+          <t>9786057369451</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Zindandaki Kanatlar</t>
+          <t>Kör Yarış</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>280</v>
+        <v>250</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786057369420</t>
+          <t>9786057369437</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Acısız Medeniyet</t>
+          <t>Zindandaki Kanatlar</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>180</v>
+        <v>280</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786057369413</t>
+          <t>9786057369420</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Savunmanın Arkasına Uzun Koşular - Futbol Üzerine Yazılar II</t>
+          <t>Acısız Medeniyet</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>220</v>
+        <v>180</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786057369406</t>
+          <t>9786057369413</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Deniz Tarafındaki Kale - Futbol Üzerine Yazılar I</t>
+          <t>Savunmanın Arkasına Uzun Koşular - Futbol Üzerine Yazılar II</t>
         </is>
       </c>
       <c r="C52" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786057025593</t>
+          <t>9786057369406</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Cilveli Yazılar</t>
+          <t>Deniz Tarafındaki Kale - Futbol Üzerine Yazılar I</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>440</v>
+        <v>220</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786057025586</t>
+          <t>9786057025593</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Ben Kanarım Bir Köşede</t>
+          <t>Cilveli Yazılar</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>200</v>
+        <v>440</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786057025555</t>
+          <t>9786057025586</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Tufandan Sonra İlk Akşamüzeri</t>
+          <t>Ben Kanarım Bir Köşede</t>
         </is>
       </c>
       <c r="C55" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786057025562</t>
+          <t>9786057025555</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Muteber Günler</t>
+          <t>Tufandan Sonra İlk Akşamüzeri</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>230</v>
+        <v>200</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786057025579</t>
+          <t>9786057025562</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Kurmacanın Doğası</t>
+          <t>Muteber Günler</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>300</v>
+        <v>230</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786057025548</t>
+          <t>9786057025579</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Yol Yarılar Bizi</t>
+          <t>Kurmacanın Doğası</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>210</v>
+        <v>300</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786057025517</t>
+          <t>9786057025548</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Hangi Pencere</t>
+          <t>Yol Yarılar Bizi</t>
         </is>
       </c>
       <c r="C59" s="1">
         <v>210</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786057025524</t>
+          <t>9786057025517</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>O Elmayı Sen Olsan</t>
+          <t>Hangi Pencere</t>
         </is>
       </c>
       <c r="C60" s="1">
         <v>210</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786057025531</t>
+          <t>9786057025524</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Zemin Metinler</t>
+          <t>O Elmayı Sen Olsan</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>450</v>
+        <v>210</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786259520919</t>
+          <t>9786057025531</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Bir Tacirin Not Defteri</t>
+          <t>Zemin Metinler</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>155</v>
+        <v>450</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786057197351</t>
+          <t>9786259520919</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Ceza Sahasının Uzak Köşesi</t>
+          <t>Bir Tacirin Not Defteri</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>230</v>
+        <v>155</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786057197306</t>
+          <t>9786057197351</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Hüzünlü Portakallar Yurdu</t>
+          <t>Ceza Sahasının Uzak Köşesi</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>220</v>
+        <v>230</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
+          <t>9786057197306</t>
+        </is>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Hüzünlü Portakallar Yurdu</t>
+        </is>
+      </c>
+      <c r="C65" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3">
+      <c r="A66" s="1" t="inlineStr">
+        <is>
           <t>9786057025500</t>
         </is>
       </c>
-      <c r="B65" s="1" t="inlineStr">
+      <c r="B66" s="1" t="inlineStr">
         <is>
           <t>Mutlak Bir Çıkmaz Yol</t>
         </is>
       </c>
-      <c r="C65" s="1">
+      <c r="C66" s="1">
         <v>210</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>