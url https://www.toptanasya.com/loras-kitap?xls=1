--- v1 (2026-04-01)
+++ v2 (2026-07-03)
@@ -85,1015 +85,1045 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259349329</t>
+          <t>9786259349350</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Kilimanjaro’nun Ruhları</t>
+          <t>Kılıçları Nehre Gömdük</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>620</v>
+        <v>250</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259349305</t>
+          <t>9786259349312</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Kültür. Sanat. Yönetim.</t>
+          <t>Kitaplarım Üzerine Söyleşilerim</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>600</v>
+        <v>250</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259637792</t>
+          <t>9786259349329</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Korkma Geçecek</t>
+          <t>Kilimanjaro’nun Ruhları</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>220</v>
+        <v>620</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259637761</t>
+          <t>9786259349305</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Sevgi Borcu</t>
+          <t>Kültür. Sanat. Yönetim.</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>475</v>
+        <v>600</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259637747</t>
+          <t>9786259637792</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Kurmacanın Büyülü Sureti</t>
+          <t>Korkma Geçecek</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>390</v>
+        <v>220</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259637778</t>
+          <t>9786259637761</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Ölü Bir Geyik</t>
+          <t>Sevgi Borcu</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>210</v>
+        <v>475</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259637754</t>
+          <t>9786259637747</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Ay Dolanır Yıllar Geçer</t>
+          <t>Kurmacanın Büyülü Sureti</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>500</v>
+        <v>390</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259520940</t>
+          <t>9786259637778</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Güneşteki Adamlar</t>
+          <t>Ölü Bir Geyik</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>200</v>
+        <v>210</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259637716</t>
+          <t>9786259637754</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Bazı Arabesk Şarkıların Uzun Girişleri</t>
+          <t>Ay Dolanır Yıllar Geçer</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>220</v>
+        <v>500</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259637709</t>
+          <t>9786259520940</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Yarım Kalan Hikayeler Uzmanı</t>
+          <t>Güneşteki Adamlar</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259520995</t>
+          <t>9786259637716</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Roman Kahramanları - Alternatif Bir Türkiye Okuması</t>
+          <t>Bazı Arabesk Şarkıların Uzun Girişleri</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>450</v>
+        <v>220</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259520971</t>
+          <t>9786259637709</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Bileklerimde Şiir - Şiirlerinin Hepsi Bir Şiirdir</t>
+          <t>Yarım Kalan Hikayeler Uzmanı</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>550</v>
+        <v>220</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259520933</t>
+          <t>9786259520995</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Türk Sinemasında Politik Milliyetçilik</t>
+          <t>Roman Kahramanları - Alternatif Bir Türkiye Okuması</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>550</v>
+        <v>450</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259456959</t>
+          <t>9786259520971</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Hafıza- Hatırlamanın ve Unutmanın Sosyolojisi</t>
+          <t>Bileklerimde Şiir - Şiirlerinin Hepsi Bir Şiirdir</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>300</v>
+        <v>550</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259520926</t>
+          <t>9786259520933</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Dönüşüm</t>
+          <t>Türk Sinemasında Politik Milliyetçilik</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>125</v>
+        <v>550</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259520902</t>
+          <t>9786259456959</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Direnişin Kökleri-1936/1939 Filistin Ayaklanması</t>
+          <t>Toplumsal Hafıza- Hatırlamanın ve Unutmanın Sosyolojisi</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259456966</t>
+          <t>9786259520926</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Kuyuya Bir Taş Daha</t>
+          <t>Dönüşüm</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>185</v>
+        <v>125</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259456997</t>
+          <t>9786259520902</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Büyü Bozuldu</t>
+          <t>Direnişin Kökleri-1936/1939 Filistin Ayaklanması</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259456980</t>
+          <t>9786259456966</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Bir Göz Mesafesi</t>
+          <t>Kuyuya Bir Taş Daha</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>350</v>
+        <v>185</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259456973</t>
+          <t>9786259456997</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Bir Filmi Okumak - Sinema, Ben ve Anlam</t>
+          <t>Büyü Bozuldu</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>275</v>
+        <v>240</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259456942</t>
+          <t>9786259456980</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Hiçbir Zaman Yeterince Deliremeyeceğiz</t>
+          <t>Bir Göz Mesafesi</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>285</v>
+        <v>350</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259456911</t>
+          <t>9786259456973</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Unutulmuş Sesler Odası</t>
+          <t>Bir Filmi Okumak - Sinema, Ben ve Anlam</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>280</v>
+        <v>275</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259971131</t>
+          <t>9786259456942</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Taşlar ve Çiçekler</t>
+          <t>Hiçbir Zaman Yeterince Deliremeyeceğiz</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>230</v>
+        <v>285</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259971155</t>
+          <t>9786259456911</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Sesini Görüyorum</t>
+          <t>Unutulmuş Sesler Odası</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>260</v>
+        <v>280</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259971162</t>
+          <t>9786259971131</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>İma’nın Gücü - Saf Fiil</t>
+          <t>Taşlar ve Çiçekler</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>280</v>
+        <v>230</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259971186</t>
+          <t>9786259971155</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Sonra İşte Uyandım</t>
+          <t>Sesini Görüyorum</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>285</v>
+        <v>260</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259971193</t>
+          <t>9786259971162</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Son Güzel Günler</t>
+          <t>İma’nın Gücü - Saf Fiil</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>230</v>
+        <v>280</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259971179</t>
+          <t>9786259971186</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Miyase Çıkmazı</t>
+          <t>Sonra İşte Uyandım</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>250</v>
+        <v>285</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259971148</t>
+          <t>9786259971193</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Çalıntı Gömlek Bütün Öyküleri - 5</t>
+          <t>Son Güzel Günler</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>200</v>
+        <v>230</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259896311</t>
+          <t>9786259971179</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Ormanda Bir Park</t>
+          <t>Miyase Çıkmazı</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>175</v>
+        <v>250</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786259896328</t>
+          <t>9786259971148</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Küratörlük Çağdaş Sanat İçin Bir Kılavuz</t>
+          <t>Çalıntı Gömlek Bütün Öyküleri - 5</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>390</v>
+        <v>200</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786259971117</t>
+          <t>9786259896311</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Karanlığı Tanıyorum</t>
+          <t>Ormanda Bir Park</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>250</v>
+        <v>175</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786259971124</t>
+          <t>9786259896328</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Grafen Bulut</t>
+          <t>Küratörlük Çağdaş Sanat İçin Bir Kılavuz</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>250</v>
+        <v>390</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786259971100</t>
+          <t>9786259971117</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Teğmen Gustl</t>
+          <t>Karanlığı Tanıyorum</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786057197399</t>
+          <t>9786259971124</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Suyun Gördüğü</t>
+          <t>Grafen Bulut</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>280</v>
+        <v>250</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786057197382</t>
+          <t>9786259971100</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Bir Yere Yolcu</t>
+          <t>Teğmen Gustl</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786057197337</t>
+          <t>9786057197399</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Kızım Seni Şaire Vereyim mi</t>
+          <t>Suyun Gördüğü</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>270</v>
+        <v>280</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786057197368</t>
+          <t>9786057197382</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Bizim Olmayan Alem</t>
+          <t>Bir Yere Yolcu</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>280</v>
+        <v>220</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786057197375</t>
+          <t>9786057197337</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Adamlar ve Tüfekler</t>
+          <t>Kızım Seni Şaire Vereyim mi</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>250</v>
+        <v>270</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786057197344</t>
+          <t>9786057197368</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Acısız Medeniyet 2</t>
+          <t>Bizim Olmayan Alem</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>230</v>
+        <v>280</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786057197320</t>
+          <t>9786057197375</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Uzakların Kokusu</t>
+          <t>Adamlar ve Tüfekler</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>210</v>
+        <v>250</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786057197313</t>
+          <t>9786057197344</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Gelin Cadı Yakalım</t>
+          <t>Acısız Medeniyet 2</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>170</v>
+        <v>230</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786057369499</t>
+          <t>9786057197320</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Yağmurdan</t>
+          <t>Uzakların Kokusu</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>200</v>
+        <v>210</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786057369475</t>
+          <t>9786057197313</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Korkuluğun Düşü</t>
+          <t>Gelin Cadı Yakalım</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>250</v>
+        <v>170</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786057369482</t>
+          <t>9786057369499</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Kendimiz Hakkında Bazı Yalanlar</t>
+          <t>Yağmurdan</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>230</v>
+        <v>200</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786057369444</t>
+          <t>9786057369475</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>On İki Numaralı Yatağın Ölümü</t>
+          <t>Korkuluğun Düşü</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>325</v>
+        <v>250</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786057369468</t>
+          <t>9786057369482</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Darwin'in Serçeleri</t>
+          <t>Kendimiz Hakkında Bazı Yalanlar</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>300</v>
+        <v>230</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786057369451</t>
+          <t>9786057369444</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Kör Yarış</t>
+          <t>On İki Numaralı Yatağın Ölümü</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>250</v>
+        <v>325</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786057369437</t>
+          <t>9786057369468</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Zindandaki Kanatlar</t>
+          <t>Darwin'in Serçeleri</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>280</v>
+        <v>300</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786057369420</t>
+          <t>9786057369451</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Acısız Medeniyet</t>
+          <t>Kör Yarış</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786057369413</t>
+          <t>9786057369437</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Savunmanın Arkasına Uzun Koşular - Futbol Üzerine Yazılar II</t>
+          <t>Zindandaki Kanatlar</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>220</v>
+        <v>280</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786057369406</t>
+          <t>9786057369420</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Deniz Tarafındaki Kale - Futbol Üzerine Yazılar I</t>
+          <t>Acısız Medeniyet</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>220</v>
+        <v>180</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786057025593</t>
+          <t>9786057369413</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Cilveli Yazılar</t>
+          <t>Savunmanın Arkasına Uzun Koşular - Futbol Üzerine Yazılar II</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>440</v>
+        <v>220</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786057025586</t>
+          <t>9786057369406</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Ben Kanarım Bir Köşede</t>
+          <t>Deniz Tarafındaki Kale - Futbol Üzerine Yazılar I</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786057025555</t>
+          <t>9786057025593</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Tufandan Sonra İlk Akşamüzeri</t>
+          <t>Cilveli Yazılar</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>200</v>
+        <v>440</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786057025562</t>
+          <t>9786057025586</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Muteber Günler</t>
+          <t>Ben Kanarım Bir Köşede</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>230</v>
+        <v>200</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786057025579</t>
+          <t>9786057025555</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Kurmacanın Doğası</t>
+          <t>Tufandan Sonra İlk Akşamüzeri</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786057025548</t>
+          <t>9786057025562</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Yol Yarılar Bizi</t>
+          <t>Muteber Günler</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>210</v>
+        <v>230</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786057025517</t>
+          <t>9786057025579</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Hangi Pencere</t>
+          <t>Kurmacanın Doğası</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>210</v>
+        <v>300</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786057025524</t>
+          <t>9786057025548</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>O Elmayı Sen Olsan</t>
+          <t>Yol Yarılar Bizi</t>
         </is>
       </c>
       <c r="C61" s="1">
         <v>210</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786057025531</t>
+          <t>9786057025517</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Zemin Metinler</t>
+          <t>Hangi Pencere</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>450</v>
+        <v>210</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786259520919</t>
+          <t>9786057025524</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Bir Tacirin Not Defteri</t>
+          <t>O Elmayı Sen Olsan</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>155</v>
+        <v>210</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786057197351</t>
+          <t>9786057025531</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Ceza Sahasının Uzak Köşesi</t>
+          <t>Zemin Metinler</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>230</v>
+        <v>450</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786057197306</t>
+          <t>9786259520919</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Hüzünlü Portakallar Yurdu</t>
+          <t>Bir Tacirin Not Defteri</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>220</v>
+        <v>155</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
+          <t>9786057197351</t>
+        </is>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Ceza Sahasının Uzak Köşesi</t>
+        </is>
+      </c>
+      <c r="C66" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3">
+      <c r="A67" s="1" t="inlineStr">
+        <is>
+          <t>9786057197306</t>
+        </is>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Hüzünlü Portakallar Yurdu</t>
+        </is>
+      </c>
+      <c r="C67" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3">
+      <c r="A68" s="1" t="inlineStr">
+        <is>
           <t>9786057025500</t>
         </is>
       </c>
-      <c r="B66" s="1" t="inlineStr">
+      <c r="B68" s="1" t="inlineStr">
         <is>
           <t>Mutlak Bir Çıkmaz Yol</t>
         </is>
       </c>
-      <c r="C66" s="1">
+      <c r="C68" s="1">
         <v>210</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>