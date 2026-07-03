--- v0 (2026-02-14)
+++ v1 (2026-07-03)
@@ -85,2020 +85,2035 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786257061469</t>
+          <t>9786257061414</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Felsefenin Kısa Hikayesi</t>
+          <t>Sarı Nehir Öyküsü</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>144</v>
+        <v>304</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786257061452</t>
+          <t>9786257061469</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Lanetli Adam ve Hayaletle Anlaşma</t>
+          <t>Felsefenin Kısa Hikayesi</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>161</v>
+        <v>144</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786257061445</t>
+          <t>9786257061452</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Ay'a Gidelim</t>
+          <t>Lanetli Adam ve Hayaletle Anlaşma</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>277</v>
+        <v>161</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786257061438</t>
+          <t>9786257061445</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Dört Komşunun Masası</t>
+          <t>Ay'a Gidelim</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>200.5</v>
+        <v>277</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786257061421</t>
+          <t>9786257061438</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Kore Halk Hikayeleri</t>
+          <t>Dört Komşunun Masası</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>207.5</v>
+        <v>200.5</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786257061391</t>
+          <t>9786257061421</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Korece Öğretmeni</t>
+          <t>Kore Halk Hikayeleri</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>247.5</v>
+        <v>207.5</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786257061407</t>
+          <t>9786257061391</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>On Yavru Kedi</t>
+          <t>Korece Öğretmeni</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>167</v>
+        <v>247.5</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786257061384</t>
+          <t>9786257061407</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>7 Kedi Gözü</t>
+          <t>On Yavru Kedi</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>314.5</v>
+        <v>167</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9789756665886</t>
+          <t>9786257061384</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Etik Değer Açısından</t>
+          <t>7 Kedi Gözü</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>246</v>
+        <v>314.5</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786257061346</t>
+          <t>9789756665886</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Büyükbabam General Zhu De</t>
+          <t>Etik Değer Açısından</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>361</v>
+        <v>246</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786257061322</t>
+          <t>9786257061346</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Dağlarla Denizler Arasında</t>
+          <t>Büyükbabam General Zhu De</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>584.5</v>
+        <v>361</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786257061360</t>
+          <t>9786257061322</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Sabahı Yaşayanlar İçin Gelecek Öğleden Sonradır</t>
+          <t>Dağlarla Denizler Arasında</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>241</v>
+        <v>584.5</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786257061162</t>
+          <t>9786257061360</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Büyülü Fırın</t>
+          <t>Sabahı Yaşayanlar İçin Gelecek Öğleden Sonradır</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>234</v>
+        <v>241</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786257061308</t>
+          <t>9786257061162</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Hayırlı Evlat: Şimçong Efsanesi</t>
+          <t>Büyülü Fırın</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>180.6</v>
+        <v>234</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786257061278</t>
+          <t>9786257061308</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Çalışmanın Hüznü ve Neşesi</t>
+          <t>Hayırlı Evlat: Şimçong Efsanesi</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>208.6</v>
+        <v>180.6</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786257061230</t>
+          <t>9786257061278</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Apollonides - The Second Book of The Soothsayer of Thelmessos</t>
+          <t>Çalışmanın Hüznü ve Neşesi</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>306.6</v>
+        <v>208.6</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786257061209</t>
+          <t>9786257061230</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Apollonides - Telmessos Bilicisi 2. Kitap</t>
+          <t>Apollonides - The Second Book of The Soothsayer of Thelmessos</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>278.6</v>
+        <v>306.6</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786257061247</t>
+          <t>9786257061209</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Nikolas - The Third Book of The Soothsayer of Thelmessos</t>
+          <t>Apollonides - Telmessos Bilicisi 2. Kitap</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>306.6</v>
+        <v>278.6</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786257061216</t>
+          <t>9786257061247</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Nikolas - Telmessos Bilicisi 3. Kitap (Ciltli)</t>
+          <t>Nikolas - The Third Book of The Soothsayer of Thelmessos</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>278.6</v>
+        <v>306.6</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786257061186</t>
+          <t>9786257061216</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Balina</t>
+          <t>Nikolas - Telmessos Bilicisi 3. Kitap (Ciltli)</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>430.5</v>
+        <v>278.6</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786257061254</t>
+          <t>9786257061186</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Abdal Musa</t>
+          <t>Balina</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>320.6</v>
+        <v>430.5</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786257061223</t>
+          <t>9786257061254</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Mother Syessa</t>
+          <t>Abdal Musa</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>306.6</v>
+        <v>320.6</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786257061193</t>
+          <t>9786257061223</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Telmessos Bilicisi 1. Kitap - Syessa Ana (Ciltli)</t>
+          <t>Mother Syessa</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>306.6</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9789756665428</t>
+          <t>9786257061193</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Philosophia Ottomanica - Osmanlı Felsefesi</t>
+          <t>Telmessos Bilicisi 1. Kitap - Syessa Ana (Ciltli)</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>718.2</v>
+        <v>306.6</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9789756665442</t>
+          <t>9789756665428</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Yusuf Adası - Bir Avuç Derya 1. Kitap</t>
+          <t>Philosophia Ottomanica - Osmanlı Felsefesi</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>362.6</v>
+        <v>718.2</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9789756665770</t>
+          <t>9789756665442</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Yeşil ve Siyaset</t>
+          <t>Yusuf Adası - Bir Avuç Derya 1. Kitap</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>320.6</v>
+        <v>362.6</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9789756665343</t>
+          <t>9789756665770</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Yabancılaşma</t>
+          <t>Yeşil ve Siyaset</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>166.6</v>
+        <v>320.6</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9789756665145</t>
+          <t>9789756665343</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Üç Tarz-ı Siyaset</t>
+          <t>Yabancılaşma</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>138.6</v>
+        <v>166.6</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9789756665398</t>
+          <t>9789756665145</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Muhafazakar Siyaset ve Yeni Arayışlar</t>
+          <t>Üç Tarz-ı Siyaset</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>250.6</v>
+        <v>138.6</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9799756665274</t>
+          <t>9789756665398</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Şef Kaybedilen Tarih, Unutulan Siyaset</t>
+          <t>Türkiye’de Muhafazakar Siyaset ve Yeni Arayışlar</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>320.6</v>
+        <v>250.6</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>3990000036742</t>
+          <t>9799756665274</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Teoloji</t>
+          <t>Şef Kaybedilen Tarih, Unutulan Siyaset</t>
         </is>
       </c>
       <c r="C32" s="1">
         <v>320.6</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9789756665640</t>
+          <t>3990000036742</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Bilim Metodolojisi</t>
+          <t>Sosyal Teoloji</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>194.6</v>
+        <v>320.6</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9789756665184</t>
+          <t>9789756665640</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Philosophia Ottomanica: Osmanlı İmparatorluğu Dönemi’nde Türk Felsefesi Yeni Felsefe Cilt: 3</t>
+          <t>Sosyal Bilim Metodolojisi</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>229</v>
+        <v>194.6</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9789756665596</t>
+          <t>9789756665184</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Mirası Cumhuriyetin İnşası Modernleşme, Eğitim, Kültür ve Aydınlar</t>
+          <t>Philosophia Ottomanica: Osmanlı İmparatorluğu Dönemi’nde Türk Felsefesi Yeni Felsefe Cilt: 3</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>320.6</v>
+        <v>229</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9789756665262</t>
+          <t>9789756665596</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı İmgeleminde Avrupa</t>
+          <t>Osmanlı Mirası Cumhuriyetin İnşası Modernleşme, Eğitim, Kültür ve Aydınlar</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>100</v>
+        <v>320.6</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9789756665657</t>
+          <t>9789756665262</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Ortaçağda Kadın</t>
+          <t>Osmanlı İmgeleminde Avrupa</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>600.6</v>
+        <v>100</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9789756665817</t>
+          <t>9789756665657</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Ortaçağda Devletin İki Yüzü</t>
+          <t>Ortaçağda Kadın</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>180.6</v>
+        <v>600.6</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9789756665473</t>
+          <t>9789756665817</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Ortaçağ İslam Dünyası’nda Bilim ve Teknik</t>
+          <t>Ortaçağda Devletin İki Yüzü</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>418.6</v>
+        <v>180.6</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9789756665534</t>
+          <t>9789756665473</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Ordinaryüs Profesör Aydın Sayılı</t>
+          <t>Ortaçağ İslam Dünyası’nda Bilim ve Teknik</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>320.6</v>
+        <v>418.6</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9789756665725</t>
+          <t>9789756665534</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Okültizm ve Enerji</t>
+          <t>Ordinaryüs Profesör Aydın Sayılı</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>777</v>
+        <v>320.6</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9789756665572</t>
+          <t>9789756665725</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Necip Fazıl Adnan Menderes İlişkisi</t>
+          <t>Okültizm ve Enerji</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>348.6</v>
+        <v>777</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9789756665619</t>
+          <t>9789756665572</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Max Weber’i Anlamak</t>
+          <t>Necip Fazıl Adnan Menderes İlişkisi</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>320.6</v>
+        <v>348.6</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9789756665404</t>
+          <t>9789756665619</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Maurice Merleau - Ponty’de Algı Problemine Giriş</t>
+          <t>Max Weber’i Anlamak</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>152.6</v>
+        <v>320.6</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9789756665350</t>
+          <t>9789756665404</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Livar</t>
+          <t>Maurice Merleau - Ponty’de Algı Problemine Giriş</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>40.6</v>
+        <v>152.6</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9789756665541</t>
+          <t>9789756665350</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Küreselleşmeden Postküreselleşmeye</t>
+          <t>Livar</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>68.6</v>
+        <v>40.6</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9789756665297</t>
+          <t>9789756665541</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Küreselleşme Çağında Egemenlik</t>
+          <t>Küreselleşmeden Postküreselleşmeye</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>320.6</v>
+        <v>68.6</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786257061094</t>
+          <t>9789756665297</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Kudüs</t>
+          <t>Küreselleşme Çağında Egemenlik</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>179</v>
+        <v>320.6</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9789756665312</t>
+          <t>9786257061094</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Korece 1</t>
+          <t>Kudüs</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>180.6</v>
+        <v>179</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9789756665527</t>
+          <t>9789756665312</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Kimim Ben?</t>
+          <t>Korece 1</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>222.6</v>
+        <v>180.6</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9789756665015</t>
+          <t>9789756665527</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Karşı</t>
+          <t>Kimim Ben?</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>320.6</v>
+        <v>222.6</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9789756665565</t>
+          <t>9789756665015</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>İslam’da Modernleşme 1839-1939 (Ciltli)</t>
+          <t>Karşı</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>698.6</v>
+        <v>320.6</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9789756665039</t>
+          <t>9789756665565</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>İslamcılığın Doğuşu Siyasi İdeoloji Olarak</t>
+          <t>İslam’da Modernleşme 1839-1939 (Ciltli)</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>320.6</v>
+        <v>698.6</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9789756665664</t>
+          <t>9789756665039</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>İnsan Olmaktır Dindarlık</t>
+          <t>İslamcılığın Doğuşu Siyasi İdeoloji Olarak</t>
         </is>
       </c>
       <c r="C54" s="1">
         <v>320.6</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9789756665411</t>
+          <t>9789756665664</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>İmparatorluk Çökerken Yeni Bir Ulus Tahayyülü</t>
+          <t>İnsan Olmaktır Dindarlık</t>
         </is>
       </c>
       <c r="C55" s="1">
         <v>320.6</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9799756665106</t>
+          <t>9789756665411</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>İktidar Aynası</t>
+          <t>İmparatorluk Çökerken Yeni Bir Ulus Tahayyülü</t>
         </is>
       </c>
       <c r="C56" s="1">
         <v>320.6</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9799756665076</t>
+          <t>9799756665106</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>İdeal Cemiyet İdeal Devlet İdeal Hükümdar Kınalı-Zâde Ali’nin Medîne-i Fâzıla’sı</t>
+          <t>İktidar Aynası</t>
         </is>
       </c>
       <c r="C57" s="1">
         <v>320.6</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9799756665052</t>
+          <t>9799756665076</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Mevsimin Adı Barış</t>
+          <t>İdeal Cemiyet İdeal Devlet İdeal Hükümdar Kınalı-Zâde Ali’nin Medîne-i Fâzıla’sı</t>
         </is>
       </c>
       <c r="C58" s="1">
         <v>320.6</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9789756665466</t>
+          <t>9799756665052</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>İçtihad’ın İçtihadı</t>
+          <t>Mevsimin Adı Barış</t>
         </is>
       </c>
       <c r="C59" s="1">
         <v>320.6</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9789756665503</t>
+          <t>9789756665466</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>İbn El-Heysem ve Yeni Optik</t>
+          <t>İçtihad’ın İçtihadı</t>
         </is>
       </c>
       <c r="C60" s="1">
         <v>320.6</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9789756665589</t>
+          <t>9789756665503</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Hikmet Kavşağında</t>
+          <t>İbn El-Heysem ve Yeni Optik</t>
         </is>
       </c>
       <c r="C61" s="1">
         <v>320.6</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9789756665718</t>
+          <t>9789756665589</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Hayatın Anlamı ve Ölüm-süzlük</t>
+          <t>Hikmet Kavşağında</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>261</v>
+        <v>320.6</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9789756665701</t>
+          <t>9789756665718</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Haldunname</t>
+          <t>Hayatın Anlamı ve Ölüm-süzlük</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>320.6</v>
+        <v>261</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9789756665688</t>
+          <t>9789756665701</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Haçlı Seferlerinin İlginç Olayları</t>
+          <t>Haldunname</t>
         </is>
       </c>
       <c r="C64" s="1">
         <v>320.6</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9789756665237</t>
+          <t>9789756665688</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Feodaliteden Küreselleşmeye Temel Kavram ve Süreçler</t>
+          <t>Haçlı Seferlerinin İlginç Olayları</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>488.6</v>
+        <v>320.6</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9789756665558</t>
+          <t>9789756665237</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Etik Kuramları</t>
+          <t>Feodaliteden Küreselleşmeye Temel Kavram ve Süreçler</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>216</v>
+        <v>488.6</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9789756665794</t>
+          <t>9789756665558</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Elmalılı’nın Ahlak Felsefesi</t>
+          <t>Etik Kuramları</t>
         </is>
       </c>
       <c r="C67" s="1">
         <v>216</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>3990000007959</t>
+          <t>9789756665794</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Düşünen Siyaset Düşünce Dergisi Sayı: 28</t>
+          <t>Elmalılı’nın Ahlak Felsefesi</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>264.6</v>
+        <v>216</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>3990000009262</t>
+          <t>3990000007959</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Düşünen Siyaset Düşünce Dergisi Sayı: 27</t>
+          <t>Düşünen Siyaset Düşünce Dergisi Sayı: 28</t>
         </is>
       </c>
       <c r="C69" s="1">
         <v>264.6</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9789756665695</t>
+          <t>3990000009262</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Etik Bilinç</t>
+          <t>Düşünen Siyaset Düşünce Dergisi Sayı: 27</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>278.6</v>
+        <v>264.6</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9789756665497</t>
+          <t>9789756665695</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Diriliş Taşları</t>
+          <t>Etik Bilinç</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>320.6</v>
+        <v>278.6</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9789756665459</t>
+          <t>9789756665497</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Bir Abdülhamid Müdafaanamesi</t>
+          <t>Diriliş Taşları</t>
         </is>
       </c>
       <c r="C72" s="1">
         <v>320.6</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9789756665367</t>
+          <t>9789756665459</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Avrupa Birliği ve Türkiye’de Azınlıklar</t>
+          <t>Bir Abdülhamid Müdafaanamesi</t>
         </is>
       </c>
       <c r="C73" s="1">
         <v>320.6</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9799756665090</t>
+          <t>9789756665367</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Aşk Üzerine</t>
+          <t>Avrupa Birliği ve Türkiye’de Azınlıklar</t>
         </is>
       </c>
       <c r="C74" s="1">
         <v>320.6</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9789944575508</t>
+          <t>9799756665090</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Anadolu/Türk Çoban İtleri</t>
+          <t>Aşk Üzerine</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>278.6</v>
+        <v>320.6</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9789756665114</t>
+          <t>9789944575508</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Allah Tabiat ve Tarih</t>
+          <t>Anadolu/Türk Çoban İtleri</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>404.6</v>
+        <v>278.6</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9789756665378</t>
+          <t>9789756665114</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>2. Meşrutiyet’in Klasik Paradigmaları</t>
+          <t>Allah Tabiat ve Tarih</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>160</v>
+        <v>404.6</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9789756665300</t>
+          <t>9789756665378</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Düşünce Ufuklarında</t>
+          <t>2. Meşrutiyet’in Klasik Paradigmaları</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>152.6</v>
+        <v>160</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>3990000009265</t>
+          <t>9789756665300</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Düşünen Siyaset Düşünce Dergisi Sayı: 26</t>
+          <t>Düşünce Ufuklarında</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>264.6</v>
+        <v>152.6</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>3990000030525</t>
+          <t>3990000009265</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Düşünen Siyaset Düşünce Dergisi Sayı: 23</t>
+          <t>Düşünen Siyaset Düşünce Dergisi Sayı: 26</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>52</v>
+        <v>264.6</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>3990000007958</t>
+          <t>3990000030525</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Düşünen Siyaset Düşünce Dergisi Sayı: 20</t>
+          <t>Düşünen Siyaset Düşünce Dergisi Sayı: 23</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>264.6</v>
+        <v>52</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9771302141907</t>
+          <t>3990000007958</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Düşünen Siyaset Düşünce Dergisi Sayı: 7</t>
+          <t>Düşünen Siyaset Düşünce Dergisi Sayı: 20</t>
         </is>
       </c>
       <c r="C82" s="1">
         <v>264.6</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>3990000007956</t>
+          <t>9771302141907</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Düşünen Siyaset Düşünce Dergisi Sayı: 8</t>
+          <t>Düşünen Siyaset Düşünce Dergisi Sayı: 7</t>
         </is>
       </c>
       <c r="C83" s="1">
         <v>264.6</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>3990000009264</t>
+          <t>3990000007956</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Düşünen Siyaset Düşünce Dergisi Sayı: 25</t>
+          <t>Düşünen Siyaset Düşünce Dergisi Sayı: 8</t>
         </is>
       </c>
       <c r="C84" s="1">
         <v>264.6</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>3990000009263</t>
+          <t>3990000009264</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Düşünen Siyaset Düşünce Dergisi Sayı: 24</t>
+          <t>Düşünen Siyaset Düşünce Dergisi Sayı: 25</t>
         </is>
       </c>
       <c r="C85" s="1">
         <v>264.6</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9789756665862</t>
+          <t>3990000009263</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Küçük Prens</t>
+          <t>Düşünen Siyaset Düşünce Dergisi Sayı: 24</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>166.6</v>
+        <v>264.6</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9789756665855</t>
+          <t>9789756665862</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Kore'yi Tanıyarak Korece Öğrenelim</t>
+          <t>Küçük Prens</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>516.6</v>
+        <v>166.6</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>3990000085473</t>
+          <t>9789756665855</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Düşünen Siyaset Düşünce Dergisi Sayı: 32</t>
+          <t>Kore'yi Tanıyarak Korece Öğrenelim</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>264.6</v>
+        <v>516.6</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9789756665978</t>
+          <t>3990000085473</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Bilim ve Tarih</t>
+          <t>Düşünen Siyaset Düşünce Dergisi Sayı: 32</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>194.6</v>
+        <v>264.6</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9789756665435</t>
+          <t>9789756665978</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Bilim ve İktidar</t>
+          <t>Bilim ve Tarih</t>
         </is>
       </c>
       <c r="C90" s="1">
         <v>194.6</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9799756665243</t>
+          <t>9789756665435</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Klasik Dönem Osmanlı Devleti'nde Din - Devlet İlişkisi</t>
+          <t>Bilim ve İktidar</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>320.6</v>
+        <v>194.6</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9789756665930</t>
+          <t>9799756665243</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Bir Disiplinin Gelişim Hikayesi - Bilim Tarihi</t>
+          <t>Klasik Dönem Osmanlı Devleti'nde Din - Devlet İlişkisi</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>180.6</v>
+        <v>320.6</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>3990000032379</t>
+          <t>9789756665930</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Düşünen Siyaset Düşünce Dergisi Sayı: 30</t>
+          <t>Bir Disiplinin Gelişim Hikayesi - Bilim Tarihi</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>264.6</v>
+        <v>180.6</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>3990000022190</t>
+          <t>3990000032379</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Etik Değer Açısından Eğitim, Siyaset, Kamu, Çalışma Hayatı ve Bilim</t>
+          <t>Düşünen Siyaset Düşünce Dergisi Sayı: 30</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>60</v>
+        <v>264.6</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9789756665985</t>
+          <t>3990000022190</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Bilim ve Toplum</t>
+          <t>Etik Değer Açısından Eğitim, Siyaset, Kamu, Çalışma Hayatı ve Bilim</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>194.6</v>
+        <v>60</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9789756665961</t>
+          <t>9789756665985</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Bilim ve Felsefe</t>
+          <t>Bilim ve Toplum</t>
         </is>
       </c>
       <c r="C96" s="1">
         <v>194.6</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9789756665893</t>
+          <t>9789756665961</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası İlişkiler ve Tarih</t>
+          <t>Bilim ve Felsefe</t>
         </is>
       </c>
       <c r="C97" s="1">
         <v>194.6</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9789756665923</t>
+          <t>9789756665893</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Nerede Hata Yaptık?</t>
+          <t>Uluslararası İlişkiler ve Tarih</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>180.6</v>
+        <v>194.6</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9789756665954</t>
+          <t>9789756665923</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Bir İnsan-ı Selim (Ciltli)</t>
+          <t>Nerede Hata Yaptık?</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>600.6</v>
+        <v>180.6</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9789756665213</t>
+          <t>9789756665954</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Sağduyu</t>
+          <t>Bir İnsan-ı Selim (Ciltli)</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>138.6</v>
+        <v>600.6</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9789756665848</t>
+          <t>9789756665213</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Tarih Meleği Nereye Uçuyor</t>
+          <t>Sağduyu</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>208.6</v>
+        <v>138.6</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9789756665824</t>
+          <t>9789756665848</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Birleşik Avrupa’nın Mimarı Şarlman Charlemagne ve Karolenj Rönesansı</t>
+          <t>Tarih Meleği Nereye Uçuyor</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>432.6</v>
+        <v>208.6</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9789756665916</t>
+          <t>9789756665824</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Din Sosyolojisi Nedir</t>
+          <t>Birleşik Avrupa’nın Mimarı Şarlman Charlemagne ve Karolenj Rönesansı</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>250.6</v>
+        <v>432.6</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9789756665947</t>
+          <t>9789756665916</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Küçük Osmanlı Tarihi</t>
+          <t>Din Sosyolojisi Nedir</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>152.6</v>
+        <v>250.6</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9789756665879</t>
+          <t>9789756665947</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>İbn Haldun Umranında Osmanlı Devleti'nin Kuruluşu</t>
+          <t>Küçük Osmanlı Tarihi</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>166.6</v>
+        <v>152.6</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9789756665909</t>
+          <t>9789756665879</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Arabistan'da Bir Yıl (1862-1863)</t>
+          <t>İbn Haldun Umranında Osmanlı Devleti'nin Kuruluşu</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>250.6</v>
+        <v>166.6</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9789756665831</t>
+          <t>9789756665909</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Yönetimde Adalet ve Saadet</t>
+          <t>Arabistan'da Bir Yıl (1862-1863)</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>177.8</v>
+        <v>250.6</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9789756665629</t>
+          <t>9789756665831</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Din ve Rasyonalite</t>
+          <t>Yönetimde Adalet ve Saadet</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>320.6</v>
+        <v>177.8</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9799756665151</t>
+          <t>9789756665629</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Din ve Kadın</t>
+          <t>Din ve Rasyonalite</t>
         </is>
       </c>
       <c r="C109" s="1">
         <v>320.6</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9789756665763</t>
+          <t>9799756665151</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Dünyada Din ve Dindarlar</t>
+          <t>Din ve Kadın</t>
         </is>
       </c>
       <c r="C110" s="1">
         <v>320.6</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9799756665168</t>
+          <t>9789756665763</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Philosophia Ottomanica Osmanlı İmparatorluğu Döneminde Türk Felsefesi  Eski Felsefe 1. Cilt</t>
+          <t>Çağdaş Dünyada Din ve Dindarlar</t>
         </is>
       </c>
       <c r="C111" s="1">
         <v>320.6</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9799756665120</t>
+          <t>9799756665168</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Özgürlükler Üzerine Deneme</t>
+          <t>Philosophia Ottomanica Osmanlı İmparatorluğu Döneminde Türk Felsefesi  Eski Felsefe 1. Cilt</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>100</v>
+        <v>320.6</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9789756665480</t>
+          <t>9799756665120</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Modernleşmesi</t>
+          <t>Özgürlükler Üzerine Deneme</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>320.6</v>
+        <v>100</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9799756665069</t>
+          <t>9789756665480</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Siyaset</t>
+          <t>Osmanlı Modernleşmesi</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>838.6</v>
+        <v>320.6</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>3990000002917</t>
+          <t>9799756665069</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Sarp Yokuşun Eteğinde İnsan</t>
+          <t>Siyaset</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>320.6</v>
+        <v>838.6</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9789756665510</t>
+          <t>3990000002917</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Russell</t>
+          <t>Sarp Yokuşun Eteğinde İnsan</t>
         </is>
       </c>
       <c r="C116" s="1">
         <v>320.6</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9789756665800</t>
+          <t>9789756665510</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Prometheus Ateşi</t>
+          <t>Russell</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>306.6</v>
+        <v>320.6</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9799756665083</t>
+          <t>9789756665800</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Türk Toplum Sözleşmesi Siyasetin Sosyolojik Temelleri</t>
+          <t>Prometheus Ateşi</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>320.6</v>
+        <v>306.6</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9799756665045</t>
+          <t>9799756665083</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Türk Modernleşmesi</t>
+          <t>Türk Toplum Sözleşmesi Siyasetin Sosyolojik Temelleri</t>
         </is>
       </c>
       <c r="C119" s="1">
         <v>320.6</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9789756665787</t>
+          <t>9799756665045</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Tanrı Tutulması</t>
+          <t>Türk Modernleşmesi</t>
         </is>
       </c>
       <c r="C120" s="1">
         <v>320.6</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9799756665250</t>
+          <t>9789756665787</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Küreselleşme ve Bürokratik Seçkinler</t>
+          <t>Tanrı Tutulması</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>100</v>
+        <v>320.6</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786257061018</t>
+          <t>9799756665250</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Ziya Gökalp Türk Düşünce Tarihindeki Yeri</t>
+          <t>Küreselleşme ve Bürokratik Seçkinler</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>166.6</v>
+        <v>100</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9789756665602</t>
+          <t>9786257061018</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>El Kitabı - Enchiridion</t>
+          <t>Ziya Gökalp Türk Düşünce Tarihindeki Yeri</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>186.2</v>
+        <v>166.6</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786257061179</t>
+          <t>9789756665602</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Gandi Sokağı</t>
+          <t>El Kitabı - Enchiridion</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>180.5</v>
+        <v>186.2</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786257061155</t>
+          <t>9786257061179</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Büyülü Fırın (Ciltli)</t>
+          <t>Gandi Sokağı</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>320.6</v>
+        <v>180.5</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786257061032</t>
+          <t>9786257061155</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Kızıl Veba</t>
+          <t>Büyülü Fırın (Ciltli)</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>155.4</v>
+        <v>320.6</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786257061100</t>
+          <t>9786257061032</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Sultan ve İmparator (Ciltli)</t>
+          <t>Kızıl Veba</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>777</v>
+        <v>155.4</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786257061025</t>
+          <t>9786257061100</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Karanlığın Mesajı</t>
+          <t>Sultan ve İmparator (Ciltli)</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>546</v>
+        <v>777</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786257061001</t>
+          <t>9786257061025</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Kozmik Bilinç</t>
+          <t>Karanlığın Mesajı</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>484</v>
+        <v>546</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786257061117</t>
+          <t>9786257061001</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Felsefenin Kısa Hikayesi</t>
+          <t>Kozmik Bilinç</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>170.8</v>
+        <v>484</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786257061056</t>
+          <t>9786257061117</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Satranç</t>
+          <t>Felsefenin Kısa Hikayesi</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>138.6</v>
+        <v>170.8</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9789756665992</t>
+          <t>9786257061056</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Yeni Din Algısının Doğuşu</t>
+          <t>Satranç</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>222.6</v>
+        <v>138.6</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
+          <t>9789756665992</t>
+        </is>
+      </c>
+      <c r="B133" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye'de Yeni Din Algısının Doğuşu</t>
+        </is>
+      </c>
+      <c r="C133" s="1">
+        <v>222.6</v>
+      </c>
+    </row>
+    <row r="134" spans="1:3">
+      <c r="A134" s="1" t="inlineStr">
+        <is>
           <t>9786257061063</t>
         </is>
       </c>
-      <c r="B133" s="1" t="inlineStr">
+      <c r="B134" s="1" t="inlineStr">
         <is>
           <t>Aşk Üstüne</t>
         </is>
       </c>
-      <c r="C133" s="1">
+      <c r="C134" s="1">
         <v>558.6</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>