--- v1 (2026-02-14)
+++ v2 (2026-07-03)
@@ -124,51 +124,51 @@
         <is>
           <t>9786256163447</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Mırnacık Mintii</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786259510712</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Kahve ile Limon</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>140</v>
+        <v>200</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786259510750</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Uzay Hikayeleri 1</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786259788302</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>