--- v0 (2026-02-26)
+++ v1 (2026-05-05)
@@ -85,1180 +85,1240 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786256962644</t>
+          <t>9786256962712</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Zor Zamanlarda Diplomat Olmak</t>
+          <t>Bilinenin Ötesinde Bedenin Hafızası - 2</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>300</v>
+        <v>700</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786256962620</t>
+          <t>9786256962705</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Yarının İnşası</t>
+          <t>Bilinenin Ötesinde Bedenin Hafızası - 1</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>115</v>
+        <v>750</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786256962590</t>
+          <t>9786256962729</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Üçüncü Göz -Sosyopolitik Film Okumaları-</t>
+          <t>Bilinenin Ötesinde Bedenin Hafızası - 3</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>175</v>
+        <v>650</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786256962583</t>
+          <t>9786256962682</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Reklam Fıkhı</t>
+          <t>Normal Felsefeye Giriş</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>300</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786256962064</t>
+          <t>9786256962644</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Ağaçlar Kalem Olsa</t>
+          <t>Zor Zamanlarda Diplomat Olmak</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>175</v>
+        <v>300</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786256962088</t>
+          <t>9786256962620</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Yüce Allah İsim ve Sıfatları (6 Cilt) (Ciltli)</t>
+          <t>Yarının İnşası</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>3600</v>
+        <v>115</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786057150745</t>
+          <t>9786256962590</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Editör - Lecteur</t>
+          <t>Üçüncü Göz -Sosyopolitik Film Okumaları-</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>50</v>
+        <v>175</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786057150738</t>
+          <t>9786256962583</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>lgorand SDK Ve Pyteal İle Algorand Teknolojileri</t>
+          <t>Reklam Fıkhı</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>100</v>
+        <v>300</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786057150721</t>
+          <t>9786256962064</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Demokrasinin Anatomisi 2</t>
+          <t>Ağaçlar Kalem Olsa</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>250</v>
+        <v>175</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786057150714</t>
+          <t>9786256962088</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Demokrasinin Anatomisi 1</t>
+          <t>Yüce Allah İsim ve Sıfatları (6 Cilt) (Ciltli)</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>225</v>
+        <v>3600</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786057043481</t>
+          <t>9786057150745</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Fıkıh Felsefesi</t>
+          <t>Editör - Lecteur</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>300</v>
+        <v>50</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786057043474</t>
+          <t>9786057150738</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Polygon ile Blokzincir Geliştirme</t>
+          <t>lgorand SDK Ve Pyteal İle Algorand Teknolojileri</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>75</v>
+        <v>100</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786057043467</t>
+          <t>9786057150721</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Moonbeam ile Akıllı Kontrat Geliştirme</t>
+          <t>Demokrasinin Anatomisi 2</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>95</v>
+        <v>250</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786057651112</t>
+          <t>9786057150714</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Taşranın Direnci Şehrin Bilinci - Metin Önal Mengüşoğlu</t>
+          <t>Demokrasinin Anatomisi 1</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>115</v>
+        <v>225</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786057651099</t>
+          <t>9786057043481</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Rüya Sineması</t>
+          <t>Fıkıh Felsefesi</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786057651129</t>
+          <t>9786057043474</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Leyla Paslanmaz</t>
+          <t>Polygon ile Blokzincir Geliştirme</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>50</v>
+        <v>75</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786050667905</t>
+          <t>9786057043467</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Tunus Nahda Hareketi</t>
+          <t>Moonbeam ile Akıllı Kontrat Geliştirme</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>325</v>
+        <v>95</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786057043450</t>
+          <t>9786057651112</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Asırlık Hayat</t>
+          <t>Taşranın Direnci Şehrin Bilinci - Metin Önal Mengüşoğlu</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>90</v>
+        <v>115</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786057043443</t>
+          <t>9786057651099</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Geçmişten Günümüze Değerlerle Yaşamak</t>
+          <t>Rüya Sineması</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786057651013</t>
+          <t>9786057651129</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Ateizmin Psikolojisi</t>
+          <t>Leyla Paslanmaz</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>120</v>
+        <v>50</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786059791816</t>
+          <t>9786050667905</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Kurucu İmama Muhalefetin İmkan ve Sınırı</t>
+          <t>Tunus Nahda Hareketi</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>110</v>
+        <v>325</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786059791755</t>
+          <t>9786057043450</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Emel Hakk</t>
+          <t>Asırlık Hayat</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>130</v>
+        <v>90</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786059791762</t>
+          <t>9786057043443</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Dinlerin Rengi Renklerin Dili</t>
+          <t>Geçmişten Günümüze Değerlerle Yaşamak</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786059791786</t>
+          <t>9786057651013</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Mavi Fetih</t>
+          <t>Ateizmin Psikolojisi</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>110</v>
+        <v>120</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786059791779</t>
+          <t>9786059791816</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Ateist Çevrelere Göre S/Zorunlu Din Dersleri</t>
+          <t>Kurucu İmama Muhalefetin İmkan ve Sınırı</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>100</v>
+        <v>110</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786059791939</t>
+          <t>9786059791755</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Kambur</t>
+          <t>Emel Hakk</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>115</v>
+        <v>130</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786059791809</t>
+          <t>9786059791762</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Risk Toplumu ve Din</t>
+          <t>Dinlerin Rengi Renklerin Dili</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786059791793</t>
+          <t>9786059791786</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Toprak Palas</t>
+          <t>Mavi Fetih</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>140</v>
+        <v>110</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786059791861</t>
+          <t>9786059791779</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Nesih</t>
+          <t>Ateist Çevrelere Göre S/Zorunlu Din Dersleri</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>90</v>
+        <v>100</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786059791854</t>
+          <t>9786059791939</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Kelimeler Kadar</t>
+          <t>Kambur</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>125</v>
+        <v>115</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786059791847</t>
+          <t>9786059791809</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Din Sosyolojisi</t>
+          <t>Risk Toplumu ve Din</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>550</v>
+        <v>120</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786059791823</t>
+          <t>9786059791793</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Batı ve İslam Arasında Oryantalizm</t>
+          <t>Toprak Palas</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>95</v>
+        <v>140</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786059791946</t>
+          <t>9786059791861</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Divanelik Mevsimi</t>
+          <t>Nesih</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>50</v>
+        <v>90</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786059791922</t>
+          <t>9786059791854</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Türkçülükten İslamcılığa Milli Türk Talebe Birliği</t>
+          <t>Kelimeler Kadar</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>130</v>
+        <v>125</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786059791991</t>
+          <t>9786059791847</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Medreseden Darülfünuna Türkiye’de Yüksek Din Eğitimi</t>
+          <t>Din Sosyolojisi</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>300</v>
+        <v>550</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786059791830</t>
+          <t>9786059791823</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Bir Kanlı Minyatür</t>
+          <t>Batı ve İslam Arasında Oryantalizm</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>40</v>
+        <v>95</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786059791748</t>
+          <t>9786059791946</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Prematüre Yalnızlık</t>
+          <t>Divanelik Mevsimi</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>115</v>
+        <v>50</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786059791717</t>
+          <t>9786059791922</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Haşşaşiliğin Tarihsel Arka Planı</t>
+          <t>Türkçülükten İslamcılığa Milli Türk Talebe Birliği</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>110</v>
+        <v>130</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786059791670</t>
+          <t>9786059791991</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Beyazperde Karatahta</t>
+          <t>Medreseden Darülfünuna Türkiye’de Yüksek Din Eğitimi</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>100</v>
+        <v>300</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786059791694</t>
+          <t>9786059791830</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Gelenek ve Zihniyet Tenkidine Dayalı Çocuk Edebiyatı Kuramı</t>
+          <t>Bir Kanlı Minyatür</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>150</v>
+        <v>40</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786059791687</t>
+          <t>9786059791748</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Araf’tan Ma'rufa: Aleviler - Bektaşiler</t>
+          <t>Prematüre Yalnızlık</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>95</v>
+        <v>115</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786059791021</t>
+          <t>9786059791717</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Yeni Türk Dili</t>
+          <t>Haşşaşiliğin Tarihsel Arka Planı</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>27.78</v>
+        <v>110</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786059791892</t>
+          <t>9786059791670</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Sinemada Felsefe</t>
+          <t>Beyazperde Karatahta</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>95</v>
+        <v>100</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786059791908</t>
+          <t>9786059791694</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>İsimsizler Başlığı</t>
+          <t>Gelenek ve Zihniyet Tenkidine Dayalı Çocuk Edebiyatı Kuramı</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>50</v>
+        <v>150</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786059791915</t>
+          <t>9786059791687</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Deliliğe Hicret</t>
+          <t>Araf’tan Ma'rufa: Aleviler - Bektaşiler</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>125</v>
+        <v>95</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786059791663</t>
+          <t>9786059791021</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Güven Toplumu</t>
+          <t>Yeni Türk Dili</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>110</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786059791656</t>
+          <t>9786059791892</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Türk Siyasi Tarihinde Büyük Birlik Partisi</t>
+          <t>Sinemada Felsefe</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>145</v>
+        <v>95</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786059791601</t>
+          <t>9786059791908</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Küreselleşme Radikalizm ve İslam</t>
+          <t>İsimsizler Başlığı</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>120</v>
+        <v>50</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786059791625</t>
+          <t>9786059791915</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Dinin Gölgesinde</t>
+          <t>Deliliğe Hicret</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>110</v>
+        <v>125</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786059791632</t>
+          <t>9786059791663</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Din ve Kültür</t>
+          <t>Güven Toplumu</t>
         </is>
       </c>
       <c r="C51" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786059791618</t>
+          <t>9786059791656</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Sultan Çeşmesi</t>
+          <t>Türk Siyasi Tarihinde Büyük Birlik Partisi</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>100</v>
+        <v>145</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786057043429</t>
+          <t>9786059791601</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Covalent API</t>
+          <t>Küreselleşme Radikalizm ve İslam</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786050667981</t>
+          <t>9786059791625</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Yalnızlık Tefsiri</t>
+          <t>Dinin Gölgesinde</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>45</v>
+        <v>110</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786050667974</t>
+          <t>9786059791632</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Sokrates’in Sinekleri</t>
+          <t>Din ve Kültür</t>
         </is>
       </c>
       <c r="C55" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786057651037</t>
+          <t>9786059791618</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı’da Dini Meşruiyet</t>
+          <t>Sultan Çeşmesi</t>
         </is>
       </c>
       <c r="C56" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786059791885</t>
+          <t>9786057043429</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Politik Aşırılık Biçimleri</t>
+          <t>Covalent API</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>90</v>
+        <v>100</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786059791878</t>
+          <t>9786050667981</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Endüstriyel Siyaset ve Ahlak</t>
+          <t>Yalnızlık Tefsiri</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>130</v>
+        <v>45</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786050667943</t>
+          <t>9786050667974</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Enartis</t>
+          <t>Sokrates’in Sinekleri</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>45</v>
+        <v>110</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786057651136</t>
+          <t>9786057651037</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Yeni Kur’an Okuma Öğretim Yöntemi</t>
+          <t>Osmanlı’da Dini Meşruiyet</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>85</v>
+        <v>100</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786057651020</t>
+          <t>9786059791885</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Acı ve Tahammül</t>
+          <t>Politik Aşırılık Biçimleri</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>125</v>
+        <v>90</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786050667929</t>
+          <t>9786059791878</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Dilaltı</t>
+          <t>Endüstriyel Siyaset ve Ahlak</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>110</v>
+        <v>130</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786050667936</t>
+          <t>9786050667943</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Yeni Felsefe</t>
+          <t>Enartis</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>120</v>
+        <v>45</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786050667912</t>
+          <t>9786057651136</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Göğün Direği</t>
+          <t>Yeni Kur’an Okuma Öğretim Yöntemi</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>55</v>
+        <v>85</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786057651082</t>
+          <t>9786057651020</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Sırlıkuyu</t>
+          <t>Acı ve Tahammül</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786057651105</t>
+          <t>9786050667929</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Erdemsizler Ülkesi</t>
+          <t>Dilaltı</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>55</v>
+        <v>110</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786057651075</t>
+          <t>9786050667936</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Perdedeki Kristal Yalnızlık</t>
+          <t>Yeni Felsefe</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786057043412</t>
+          <t>9786050667912</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Ötekiler</t>
+          <t>Göğün Direği</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>80</v>
+        <v>55</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786050667950</t>
+          <t>9786057651082</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Unutacak Olursam</t>
+          <t>Sırlıkuyu</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>120</v>
+        <v>90</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786057043405</t>
+          <t>9786057651105</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Sanat ve Zihniyet</t>
+          <t>Erdemsizler Ülkesi</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>80</v>
+        <v>55</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786050667998</t>
+          <t>9786057651075</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Algorand İle Blokzincir Geliştirme</t>
+          <t>Beyaz Perdedeki Kristal Yalnızlık</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>95</v>
+        <v>100</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786057651044</t>
+          <t>9786057043412</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Suriyesi'nde Misyonerlik Faaliyetleri</t>
+          <t>Ötekiler</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>130</v>
+        <v>80</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786057651051</t>
+          <t>9786050667950</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Talita Kum</t>
+          <t>Unutacak Olursam</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>125</v>
+        <v>120</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786059791984</t>
+          <t>9786057043405</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet Dönemi Ahlak Eğitimi</t>
+          <t>Sanat ve Zihniyet</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>125</v>
+        <v>80</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786059791731</t>
+          <t>9786050667998</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Serbest Cumhuriyet Fırkası</t>
+          <t>Algorand İle Blokzincir Geliştirme</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>120</v>
+        <v>95</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786059791977</t>
+          <t>9786057651044</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Zenofobi</t>
+          <t>Osmanlı Suriyesi'nde Misyonerlik Faaliyetleri</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>90</v>
+        <v>130</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
+          <t>9786057651051</t>
+        </is>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Talita Kum</t>
+        </is>
+      </c>
+      <c r="C77" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3">
+      <c r="A78" s="1" t="inlineStr">
+        <is>
+          <t>9786059791984</t>
+        </is>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Cumhuriyet Dönemi Ahlak Eğitimi</t>
+        </is>
+      </c>
+      <c r="C78" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3">
+      <c r="A79" s="1" t="inlineStr">
+        <is>
+          <t>9786059791731</t>
+        </is>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>Serbest Cumhuriyet Fırkası</t>
+        </is>
+      </c>
+      <c r="C79" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="80" spans="1:3">
+      <c r="A80" s="1" t="inlineStr">
+        <is>
+          <t>9786059791977</t>
+        </is>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>Zenofobi</t>
+        </is>
+      </c>
+      <c r="C80" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="81" spans="1:3">
+      <c r="A81" s="1" t="inlineStr">
+        <is>
           <t>9786057651068</t>
         </is>
       </c>
-      <c r="B77" s="1" t="inlineStr">
+      <c r="B81" s="1" t="inlineStr">
         <is>
           <t>Yeni İlmihal</t>
         </is>
       </c>
-      <c r="C77" s="1">
+      <c r="C81" s="1">
         <v>125</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>