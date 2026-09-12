--- v1 (2026-03-22)
+++ v2 (2026-09-12)
@@ -85,1105 +85,1120 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259607429</t>
+          <t>9786259024066</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Küpelerini Tak Anne</t>
+          <t>İbrahim Kışı</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>210</v>
+        <v>180</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259607474</t>
+          <t>9786259607429</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Görürsem Söylerim</t>
+          <t>Küpelerini Tak Anne</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>550</v>
+        <v>210</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259607405</t>
+          <t>9786259607474</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Tutsaklığın Üç Hali</t>
+          <t>Görürsem Söylerim</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>180</v>
+        <v>550</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259607412</t>
+          <t>9786259607405</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Arıza Var</t>
+          <t>Tutsaklığın Üç Hali</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>250</v>
+        <v>180</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259718262</t>
+          <t>9786259607412</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Hoşça Kal Vardiyası</t>
+          <t>Arıza Var</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259718286</t>
+          <t>9786259718262</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Gaile Halesi</t>
+          <t>Hoşça Kal Vardiyası</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259718279</t>
+          <t>9786259718286</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Seni Yanımda Götüremezdim</t>
+          <t>Gaile Halesi</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259718293</t>
+          <t>9786259718279</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Artık Tek Bedene Bir Hayat Sığdıracağım</t>
+          <t>Seni Yanımda Götüremezdim</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>180</v>
+        <v>120</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259718255</t>
+          <t>9786259718293</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Mevsim Aynası</t>
+          <t>Artık Tek Bedene Bir Hayat Sığdıracağım</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>250</v>
+        <v>180</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259750583</t>
+          <t>9786259718255</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Sendrom Pavyonu</t>
+          <t>Mevsim Aynası</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259750590</t>
+          <t>9786259750583</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Her Şeyi Bırakıp Gitmeyi Düşünüyorum</t>
+          <t>Sendrom Pavyonu</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259718200</t>
+          <t>9786259750590</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Ben O Maçı Yazmazdım Ama Seyit'i Kıramadım</t>
+          <t>Her Şeyi Bırakıp Gitmeyi Düşünüyorum</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259718231</t>
+          <t>9786259718200</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Penceremde Kar Çiçeği</t>
+          <t>Ben O Maçı Yazmazdım Ama Seyit'i Kıramadım</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>220</v>
+        <v>150</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259718248</t>
+          <t>9786259718231</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Hıyar Hapı Meselesi</t>
+          <t>Penceremde Kar Çiçeği</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>150</v>
+        <v>220</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259718217</t>
+          <t>9786259718248</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Apartmanda Platon</t>
+          <t>Hıyar Hapı Meselesi</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>220</v>
+        <v>150</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259750576</t>
+          <t>9786259718217</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Lafa Boğulmak</t>
+          <t>Apartmanda Platon</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259718224</t>
+          <t>9786259750576</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Bir Uyku Masalı</t>
+          <t>Lafa Boğulmak</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259750538</t>
+          <t>9786259718224</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Acının Güldürmesi</t>
+          <t>Bir Uyku Masalı</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>120</v>
+        <v>300</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259750552</t>
+          <t>9786259750538</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Güz Kantoları</t>
+          <t>Acının Güldürmesi</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>150</v>
+        <v>120</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259750569</t>
+          <t>9786259750552</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Kafa Dengi Ruhlar</t>
+          <t>Güz Kantoları</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>270</v>
+        <v>150</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259750545</t>
+          <t>9786259750569</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Baharda Ölü Kuşlar</t>
+          <t>Kafa Dengi Ruhlar</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>240</v>
+        <v>270</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259576619</t>
+          <t>9786259750545</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Maruba</t>
+          <t>Baharda Ölü Kuşlar</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>120</v>
+        <v>240</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259750521</t>
+          <t>9786259576619</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Makas</t>
+          <t>Maruba</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>140</v>
+        <v>120</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259750507</t>
+          <t>9786259750521</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Çatlaktan Dolan</t>
+          <t>Makas</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>130</v>
+        <v>140</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259750514</t>
+          <t>9786259750507</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Uzun Bir Kış Gecesi</t>
+          <t>Çatlaktan Dolan</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>150</v>
+        <v>130</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259830988</t>
+          <t>9786259750514</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Davulların Çaldığı Yerler</t>
+          <t>Uzun Bir Kış Gecesi</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>160</v>
+        <v>150</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259525679</t>
+          <t>9786259830988</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Kafes</t>
+          <t>Davulların Çaldığı Yerler</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>425</v>
+        <v>160</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259525686</t>
+          <t>9786259525679</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Kambur</t>
+          <t>Kafes</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>375</v>
+        <v>425</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259525662</t>
+          <t>9786259525686</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Kafdağı’nı Bastılar</t>
+          <t>Kambur</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>190</v>
+        <v>375</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259830971</t>
+          <t>9786259525662</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Evlilik Fotoğrafını Kim Aldı</t>
+          <t>Kafdağı’nı Bastılar</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>180</v>
+        <v>190</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786259830957</t>
+          <t>9786259830971</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Gizli Akıntılar ve Düzen Ordusu</t>
+          <t>Evlilik Fotoğrafını Kim Aldı</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>160</v>
+        <v>180</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786259830964</t>
+          <t>9786259830957</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Kapadım Kapıyı</t>
+          <t>Gizli Akıntılar ve Düzen Ordusu</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>150</v>
+        <v>160</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786259830933</t>
+          <t>9786259830964</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Sakıncalı Pasajlar</t>
+          <t>Kapadım Kapıyı</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>160</v>
+        <v>150</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786259830926</t>
+          <t>9786259830933</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Kırlangıç Uykusu</t>
+          <t>Sakıncalı Pasajlar</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786259830940</t>
+          <t>9786259830926</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Geçmiş Günahların Bedeli</t>
+          <t>Kırlangıç Uykusu</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786259830919</t>
+          <t>9786259830940</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Buk Tarikatı</t>
+          <t>Geçmiş Günahların Bedeli</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>170</v>
+        <v>350</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786259830902</t>
+          <t>9786259830919</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Firar Folkloru</t>
+          <t>Buk Tarikatı</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>140</v>
+        <v>170</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786259438399</t>
+          <t>9786259830902</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Üze</t>
+          <t>Firar Folkloru</t>
         </is>
       </c>
       <c r="C39" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786259438375</t>
+          <t>9786259438399</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Çığlıkta Arşe</t>
+          <t>Üze</t>
         </is>
       </c>
       <c r="C40" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786259438382</t>
+          <t>9786259438375</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Kef</t>
+          <t>Çığlıkta Arşe</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>150</v>
+        <v>140</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786259438368</t>
+          <t>9786259438382</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Nazım'ın Elleri</t>
+          <t>Kef</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786259438313</t>
+          <t>9786259438368</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Robot Resimler Albümü</t>
+          <t>Nazım'ın Elleri</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>120</v>
+        <v>170</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786259607443</t>
+          <t>9786259438313</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Bir Gün Mutlaka Delireceğim</t>
+          <t>Robot Resimler Albümü</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>150</v>
+        <v>120</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786259607436</t>
+          <t>9786259607443</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Dirlik Düzenlik Apartmanı</t>
+          <t>Bir Gün Mutlaka Delireceğim</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>220</v>
+        <v>150</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786259438344</t>
+          <t>9786259607436</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Iskarça</t>
+          <t>Dirlik Düzenlik Apartmanı</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>80</v>
+        <v>220</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786259607450</t>
+          <t>9786259438344</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Uzak Bir Yerde</t>
+          <t>Iskarça</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>250</v>
+        <v>80</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786259607467</t>
+          <t>9786259607450</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Tuhaf Öyküler Silsilesi</t>
+          <t>Uzak Bir Yerde</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786259920092</t>
+          <t>9786259607467</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Sarı Kapı</t>
+          <t>Tuhaf Öyküler Silsilesi</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786259920054</t>
+          <t>9786259920092</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Furuğ Ferruhzad Radyo Röportajları</t>
+          <t>Sarı Kapı</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>140</v>
+        <v>160</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786259920085</t>
+          <t>9786259920054</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Su Aktı Olan Yine Bize Oldu</t>
+          <t>Furuğ Ferruhzad Radyo Röportajları</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>180</v>
+        <v>140</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786259920078</t>
+          <t>9786259920085</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>İhtiyar Abe'nin Dönüşümü</t>
+          <t>Su Aktı Olan Yine Bize Oldu</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>140</v>
+        <v>180</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786259920061</t>
+          <t>9786259920078</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Vasat Adamın Maceraları ve Mırıldanmalar</t>
+          <t>İhtiyar Abe'nin Dönüşümü</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>180</v>
+        <v>140</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786259920016</t>
+          <t>9786259920061</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Köpeköldüren</t>
+          <t>Vasat Adamın Maceraları ve Mırıldanmalar</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>170</v>
+        <v>180</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786259920047</t>
+          <t>9786259920016</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Bana Hevesli</t>
+          <t>Köpeköldüren</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>120</v>
+        <v>170</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786259920030</t>
+          <t>9786259920047</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Güvercin Tedirginliği</t>
+          <t>Bana Hevesli</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>180</v>
+        <v>120</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786259920023</t>
+          <t>9786259920030</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Yol Ayinleri</t>
+          <t>Güvercin Tedirginliği</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>150</v>
+        <v>180</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786259920009</t>
+          <t>9786259920023</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Bir Ölüm Bir Kalım</t>
+          <t>Yol Ayinleri</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>160</v>
+        <v>150</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786057185990</t>
+          <t>9786259920009</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Damlaların Esrarı</t>
+          <t>Bir Ölüm Bir Kalım</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>170</v>
+        <v>160</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786057185969</t>
+          <t>9786057185990</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Çok Bekleyince Acır</t>
+          <t>Damlaların Esrarı</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>160</v>
+        <v>170</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786057185976</t>
+          <t>9786057185969</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Muallim Sabri ve Tanyeri'nden Öyküler</t>
+          <t>Çok Bekleyince Acır</t>
         </is>
       </c>
       <c r="C61" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786057185983</t>
+          <t>9786057185976</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Kirpik Bilgisi</t>
+          <t>Muallim Sabri ve Tanyeri'nden Öyküler</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>140</v>
+        <v>160</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786057185952</t>
+          <t>9786057185983</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Gelecek Asla Gelmeyecek</t>
+          <t>Kirpik Bilgisi</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>170</v>
+        <v>140</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786057185938</t>
+          <t>9786057185952</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Sarı Vosvos</t>
+          <t>Gelecek Asla Gelmeyecek</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>160</v>
+        <v>170</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786057185907</t>
+          <t>9786057185938</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>İyi İnsanları Tanıma Senesi</t>
+          <t>Sarı Vosvos</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>140</v>
+        <v>160</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786057185914</t>
+          <t>9786057185907</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>En Sessiz Zaman</t>
+          <t>İyi İnsanları Tanıma Senesi</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>170</v>
+        <v>140</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786057185921</t>
+          <t>9786057185914</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Alemin O En Yağmurlu Gecesi (Mahal Edebiyat 2022 Öykü Yarışması Seçkisi)</t>
+          <t>En Sessiz Zaman</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>160</v>
+        <v>170</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786259369112</t>
+          <t>9786057185921</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Kaypak Mavi</t>
+          <t>Alemin O En Yağmurlu Gecesi (Mahal Edebiyat 2022 Öykü Yarışması Seçkisi)</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>220</v>
+        <v>160</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786259607498</t>
+          <t>9786259369112</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Üç Bacaklı Kediler</t>
+          <t>Kaypak Mavi</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>210</v>
+        <v>220</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786259369129</t>
+          <t>9786259607498</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Nana Arpia</t>
+          <t>Üç Bacaklı Kediler</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>200</v>
+        <v>210</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786259607481</t>
+          <t>9786259369129</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Kitaplar Hiç Konuşur Mu?</t>
+          <t>Nana Arpia</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
+          <t>9786259607481</t>
+        </is>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>Kitaplar Hiç Konuşur Mu?</t>
+        </is>
+      </c>
+      <c r="C72" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3">
+      <c r="A73" s="1" t="inlineStr">
+        <is>
           <t>9786259369105</t>
         </is>
       </c>
-      <c r="B72" s="1" t="inlineStr">
+      <c r="B73" s="1" t="inlineStr">
         <is>
           <t>Kabil’in Hafızası</t>
         </is>
       </c>
-      <c r="C72" s="1">
+      <c r="C73" s="1">
         <v>200</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>