--- v0 (2026-02-04)
+++ v1 (2026-05-13)
@@ -124,51 +124,51 @@
         <is>
           <t>9786259622941</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Hayatın Anlamı Kendini Tanımaktır (Ciltli)</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786259622927</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Ehlibeyt ve Sırları Ölmeden Evvel Ölmek ve Diriliş (Ciltli)</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>450</v>
+        <v>500</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786259622910</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Kalplerin Anahtarı Melamilik ve Melamiler (Ciltli)</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786259622934</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>