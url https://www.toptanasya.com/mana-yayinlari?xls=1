--- v0 (2026-02-26)
+++ v1 (2026-05-05)
@@ -85,3055 +85,3085 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786258354867</t>
+          <t>9786258354881</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Çağla Yüzleşmek</t>
+          <t>Kitabevi</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>500</v>
+        <v>380</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786258354850</t>
+          <t>9786258354898</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Ruh Yarası</t>
+          <t>Ben ve O</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>180</v>
+        <v>240</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786258354874</t>
+          <t>9786258354867</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Türkiye İslamcıları Gözüyle İran</t>
+          <t>Çağla Yüzleşmek</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>650</v>
+        <v>500</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786258354843</t>
+          <t>9786258354850</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>21. Yüzyıldan Kuran'a Bakış</t>
+          <t>Ruh Yarası</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>650</v>
+        <v>180</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786258354836</t>
+          <t>9786258354874</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Özgürlük Ahlakı</t>
+          <t>Türkiye İslamcıları Gözüyle İran</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>550</v>
+        <v>750</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786258354805</t>
+          <t>9786258354843</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Dünya Felsefelerinde Tanrı Tasavvuru</t>
+          <t>21. Yüzyıldan Kuran'a Bakış</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>280</v>
+        <v>700</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786258354829</t>
+          <t>9786258354836</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Rüzgarlara Karışan Sesin</t>
+          <t>Özgürlük Ahlakı</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>220</v>
+        <v>550</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786258354782</t>
+          <t>9786258354805</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Küresel Paganizmle Yüzleşmeler</t>
+          <t>Dünya Felsefelerinde Tanrı Tasavvuru</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>450</v>
+        <v>280</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786258354799</t>
+          <t>9786258354829</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Dünya Dinlerinde Tanrı Tasavvuru</t>
+          <t>Rüzgarlara Karışan Sesin</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>300</v>
+        <v>220</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786258354775</t>
+          <t>9786258354782</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Kızılelma'nın Peşinde</t>
+          <t>Küresel Paganizmle Yüzleşmeler</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>200</v>
+        <v>450</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786258354690</t>
+          <t>9786258354799</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Hamas - Anlatılmamış Bölümler 2</t>
+          <t>Dünya Dinlerinde Tanrı Tasavvuru</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>380</v>
+        <v>300</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786258354720</t>
+          <t>9786258354775</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Dünya Mitolojilerinde Tanrı Tasavvuru</t>
+          <t>Kızılelma'nın Peşinde</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>280</v>
+        <v>200</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786258354706</t>
+          <t>9786258354690</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Medya Çıkmazı</t>
+          <t>Hamas - Anlatılmamış Bölümler 2</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>350</v>
+        <v>380</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786258354737</t>
+          <t>9786258354720</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Aforizmalar</t>
+          <t>Dünya Mitolojilerinde Tanrı Tasavvuru</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>300</v>
+        <v>280</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786258354751</t>
+          <t>9786258354706</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Muhammed İkbalin Diyarında Birkaç Gün</t>
+          <t>Sosyal Medya Çıkmazı</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786258354713</t>
+          <t>9786258354737</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Adem</t>
+          <t>Aforizmalar</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>260</v>
+        <v>300</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786258354683</t>
+          <t>9786258354751</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Tuhaf Bir Arayış</t>
+          <t>Muhammed İkbalin Diyarında Birkaç Gün</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>260</v>
+        <v>200</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786258354676</t>
+          <t>9786258354713</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Tuhaf Bir Adam</t>
+          <t>Adem</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>280</v>
+        <v>260</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786258354652</t>
+          <t>9786258354683</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Pastoral Yönetimden Neoliberal Siyasete</t>
+          <t>Tuhaf Bir Arayış</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>250</v>
+        <v>260</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786258354669</t>
+          <t>9786258354676</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Doğu ve Batı Arasında Adalet</t>
+          <t>Tuhaf Bir Adam</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786258354645</t>
+          <t>9786258354652</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Musa ve Yol Arkadaşı</t>
+          <t>Pastoral Yönetimden Neoliberal Siyasete</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>280</v>
+        <v>250</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786258354621</t>
+          <t>9786258354669</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Mürted</t>
+          <t>Doğu ve Batı Arasında Adalet</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786258354638</t>
+          <t>9786258354645</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Yeniden İbn Sina</t>
+          <t>Musa ve Yol Arkadaşı</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>250</v>
+        <v>280</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786056712425</t>
+          <t>9786258354621</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Düsünceler</t>
+          <t>Mürted</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>400</v>
+        <v>280</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786258354164</t>
+          <t>9786258354638</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Din Üzerine Düşünmek - Makaleler</t>
+          <t>Yeniden İbn Sina</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>500</v>
+        <v>250</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786258354225</t>
+          <t>9786056712425</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Doğu'nun Doğuşu Batı'nın Batışı</t>
+          <t>Düsünceler</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>180</v>
+        <v>400</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786258354218</t>
+          <t>9786258354164</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Gizli Deizm</t>
+          <t>Din Üzerine Düşünmek - Makaleler</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>200</v>
+        <v>500</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786258354102</t>
+          <t>9786258354225</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Kur'an Kıssalarında Sinematik Özellikler</t>
+          <t>Doğu'nun Doğuşu Batı'nın Batışı</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>290</v>
+        <v>180</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786258354201</t>
+          <t>9786258354218</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Towards an Understanding of Islam An Intellectual Debate</t>
+          <t>Gizli Deizm</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786258354157</t>
+          <t>9786258354102</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>21. Yüzyıl İnsanı İçin Hz. Muhammed ve Dostları</t>
+          <t>Kur'an Kıssalarında Sinematik Özellikler</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>380</v>
+        <v>290</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786258354171</t>
+          <t>9786258354201</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Beklenen Kurtarıcı İsa ve Mehdi</t>
+          <t>Towards an Understanding of Islam An Intellectual Debate</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>230</v>
+        <v>250</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786258354188</t>
+          <t>9786258354157</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Laik Olmayan Bir Demokrasi</t>
+          <t>21. Yüzyıl İnsanı İçin Hz. Muhammed ve Dostları</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>150</v>
+        <v>380</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786052339107</t>
+          <t>9786258354171</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Müslümanlar Neden Parçalandı?</t>
+          <t>Beklenen Kurtarıcı İsa ve Mehdi</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>650</v>
+        <v>230</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786258354126</t>
+          <t>9786258354188</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Maduniyetin Dönüşümü</t>
+          <t>Laik Olmayan Bir Demokrasi</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>450</v>
+        <v>150</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786258354140</t>
+          <t>9786052339107</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Yetim Muhammed - Sosyal - Psikolojik Bir Yaklaşım</t>
+          <t>Müslümanlar Neden Parçalandı?</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>280</v>
+        <v>650</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786258354089</t>
+          <t>9786258354126</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Metaverse</t>
+          <t>Maduniyetin Dönüşümü</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>460</v>
+        <v>450</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786258354119</t>
+          <t>9786258354140</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Böyle Buyurdu Ibn Arabi</t>
+          <t>Yetim Muhammed - Sosyal - Psikolojik Bir Yaklaşım</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>450</v>
+        <v>280</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786258354096</t>
+          <t>9786258354089</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Kutsanmış Saltanat</t>
+          <t>Metaverse</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>220</v>
+        <v>460</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786052339664</t>
+          <t>9786258354119</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Aliya'da Özgürlük ve Sanat</t>
+          <t>Böyle Buyurdu Ibn Arabi</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>240</v>
+        <v>450</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786052339374</t>
+          <t>9786258354096</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Muhammed Âbid El-Câbirî'nin Tefsir Yöntemi: Siret-Nûzûl İlişkisi</t>
+          <t>Kutsanmış Saltanat</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>500</v>
+        <v>220</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786052339602</t>
+          <t>9786052339664</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Muhtar Es-Sekafi: Şiiliğe Dair Farklı Bir Okuma</t>
+          <t>Aliya'da Özgürlük ve Sanat</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>260</v>
+        <v>240</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786052339596</t>
+          <t>9786052339374</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>İslam'ın Akılcıları - Mu'tezili Öncüleri</t>
+          <t>Muhammed Âbid El-Câbirî'nin Tefsir Yöntemi: Siret-Nûzûl İlişkisi</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>800</v>
+        <v>500</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786052339466</t>
+          <t>9786052339602</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Şeriat ve Siyaset Arasında</t>
+          <t>Muhtar Es-Sekafi: Şiiliğe Dair Farklı Bir Okuma</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>190</v>
+        <v>260</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786052339572</t>
+          <t>9786052339596</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Müslümanların Engizisyonu - 3</t>
+          <t>İslam'ın Akılcıları - Mu'tezili Öncüleri</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>430</v>
+        <v>800</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786052339589</t>
+          <t>9786052339466</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Mecelle</t>
+          <t>Şeriat ve Siyaset Arasında</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>350</v>
+        <v>190</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786052339343</t>
+          <t>9786052339572</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Roma'ya Karşı Galyalılar</t>
+          <t>Müslümanların Engizisyonu - 3</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>600</v>
+        <v>430</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786052339152</t>
+          <t>9786052339589</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Haçlı Seferlerinde Haşhaşiler</t>
+          <t>Mecelle</t>
         </is>
       </c>
       <c r="C48" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786055793371</t>
+          <t>9786052339343</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Zamanın Sınavından Geçmek</t>
+          <t>Roma'ya Karşı Galyalılar</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>320</v>
+        <v>600</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786055793555</t>
+          <t>9786052339152</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Dönüşümün Yasaları</t>
+          <t>Haçlı Seferlerinde Haşhaşiler</t>
         </is>
       </c>
       <c r="C50" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786055793746</t>
+          <t>9786055793371</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Fehmü'l Kur'an - Siyer Eşliğinde Kur'anı Anlamak (3 Cilt Takım) (Ciltli)</t>
+          <t>Zamanın Sınavından Geçmek</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>3600</v>
+        <v>320</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786055793517</t>
+          <t>9786055793555</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>İslam Devletinde Kamusal Özgürlükler</t>
+          <t>Toplumsal Dönüşümün Yasaları</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>750</v>
+        <v>350</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786052339114</t>
+          <t>9786055793746</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Sufi Hermenötik</t>
+          <t>Fehmü'l Kur'an - Siyer Eşliğinde Kur'anı Anlamak (3 Cilt Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>600</v>
+        <v>3600</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786052339053</t>
+          <t>9786055793517</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Müslüman Dünyada Toplumsal Değişme</t>
+          <t>İslam Devletinde Kamusal Özgürlükler</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>280</v>
+        <v>750</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786056666551</t>
+          <t>9786052339114</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Dünya Tarihinin Ruhu Hz. Muhammed</t>
+          <t>Sufi Hermenötik</t>
         </is>
       </c>
       <c r="C55" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786052339084</t>
+          <t>9786052339053</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>İslami Mücadele ve Yeni Dönemde İslamcılık</t>
+          <t>Müslüman Dünyada Toplumsal Değişme</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>250</v>
+        <v>280</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786052339138</t>
+          <t>9786056666551</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>İbn Haldun'un Düşüncesi Asabiyet ve Devlet</t>
+          <t>Dünya Tarihinin Ruhu Hz. Muhammed</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>650</v>
+        <v>600</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786052339121</t>
+          <t>9786052339084</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Arap Siyasal Aklı</t>
+          <t>İslami Mücadele ve Yeni Dönemde İslamcılık</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>700</v>
+        <v>250</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786052339022</t>
+          <t>9786052339138</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Müslümanlar ve Antisemitizm</t>
+          <t>İbn Haldun'un Düşüncesi Asabiyet ve Devlet</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>170</v>
+        <v>650</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786059136136</t>
+          <t>9786052339121</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Benim Gözümle</t>
+          <t>Arap Siyasal Aklı</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>220</v>
+        <v>800</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786056712463</t>
+          <t>9786052339022</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Hikmet Sosyolojisi</t>
+          <t>Müslümanlar ve Antisemitizm</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>420</v>
+        <v>170</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786056712432</t>
+          <t>9786059136136</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>20. yy. Seçkin İslam Düşünürleri</t>
+          <t>Benim Gözümle</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>170</v>
+        <v>220</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786052339039</t>
+          <t>9786056712463</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Çoban ve Efendi</t>
+          <t>Hikmet Sosyolojisi</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>300</v>
+        <v>420</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786052339077</t>
+          <t>9786056712432</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>İnsan Oluşa Dair</t>
+          <t>20. yy. Seçkin İslam Düşünürleri</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>350</v>
+        <v>170</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786052339183</t>
+          <t>9786052339039</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Nebevi Rüyaların Ravisi Hz. Muhammed - Güncel Vahiy Tartışmaları 1</t>
+          <t>Çoban ve Efendi</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786052339190</t>
+          <t>9786052339077</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Nebevi Rüyaların Ravisi Hz. Muhammed Kitabına Eleştiriler - Güncel Vahiy Tartışmaları 2</t>
+          <t>İnsan Oluşa Dair</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>260</v>
+        <v>350</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786052339176</t>
+          <t>9786052339183</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Başka İnançlılar için İslam Nedir, Ne Değildir?</t>
+          <t>Nebevi Rüyaların Ravisi Hz. Muhammed - Güncel Vahiy Tartışmaları 1</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>220</v>
+        <v>250</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786056712494</t>
+          <t>9786052339190</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Söz ve Tanıklık</t>
+          <t>Nebevi Rüyaların Ravisi Hz. Muhammed Kitabına Eleştiriler - Güncel Vahiy Tartışmaları 2</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>180</v>
+        <v>260</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786056712449</t>
+          <t>9786052339176</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Kur'an Filozofu</t>
+          <t>Başka İnançlılar için İslam Nedir, Ne Değildir?</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786056712487</t>
+          <t>9786056712494</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Hamas</t>
+          <t>Söz ve Tanıklık</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>350</v>
+        <v>180</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786056666582</t>
+          <t>9786056712449</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Aykırı Sesler</t>
+          <t>Kur'an Filozofu</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786052339213</t>
+          <t>9786056712487</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Despotizmin Doğası</t>
+          <t>Hamas</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786052339046</t>
+          <t>9786056666582</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Sivil Toplum Sivil Topluma Karşı</t>
+          <t>Aykırı Sesler</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>280</v>
+        <v>250</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786052339008</t>
+          <t>9786052339213</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Devlet Ve Toplum Felsefesi Üzerine Denemeler</t>
+          <t>Despotizmin Doğası</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>280</v>
+        <v>400</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786056666568</t>
+          <t>9786052339046</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Şiilerin Gözüyle Sünniler</t>
+          <t>Sivil Toplum Sivil Topluma Karşı</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>450</v>
+        <v>280</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786056712418</t>
+          <t>9786052339008</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Muhalif</t>
+          <t>Devlet Ve Toplum Felsefesi Üzerine Denemeler</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>220</v>
+        <v>280</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786052339329</t>
+          <t>9786056666568</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Arap Ahlaki Aklı</t>
+          <t>Şiilerin Gözüyle Sünniler</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>1200</v>
+        <v>450</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786052339091</t>
+          <t>9786056712418</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>İran’da Entelektüel Dini Düşünce Hareketi</t>
+          <t>Muhalif</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>500</v>
+        <v>220</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786052339015</t>
+          <t>9786052339329</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Daimi Barış Teorisi</t>
+          <t>Arap Ahlaki Aklı</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>170</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786056666599</t>
+          <t>9786052339091</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>İran Yahudileri</t>
+          <t>İran’da Entelektüel Dini Düşünce Hareketi</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>260</v>
+        <v>500</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786056712470</t>
+          <t>9786052339015</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Diriler İçin - Bir Yasin Okuması</t>
+          <t>Daimi Barış Teorisi</t>
         </is>
       </c>
       <c r="C81" s="1">
         <v>170</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786059136099</t>
+          <t>9786056666599</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Tefsirde Akılcı Eğilim</t>
+          <t>İran Yahudileri</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>500</v>
+        <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786055793098</t>
+          <t>9786056712470</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Temel Kavramlar - 2</t>
+          <t>Diriler İçin - Bir Yasin Okuması</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>230</v>
+        <v>170</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786055793012</t>
+          <t>9786059136099</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Temel Kavramlar - 1</t>
+          <t>Tefsirde Akılcı Eğilim</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>320</v>
+        <v>500</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786055793579</t>
+          <t>9786055793098</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Tarihsel Hafıza</t>
+          <t>Temel Kavramlar - 2</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>250</v>
+        <v>230</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786055793272</t>
+          <t>9786055793012</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Taliban’ın Yükselişi</t>
+          <t>Temel Kavramlar - 1</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>400</v>
+        <v>320</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786055793852</t>
+          <t>9786055793579</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Sünnilik - Şiilik</t>
+          <t>Tarihsel Hafıza</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>440</v>
+        <v>250</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786055793739</t>
+          <t>9786055793272</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Suriye</t>
+          <t>Taliban’ın Yükselişi</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>480</v>
+        <v>400</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786055793562</t>
+          <t>9786055793852</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Stratejik Tarih Yorumu</t>
+          <t>Sünnilik - Şiilik</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>250</v>
+        <v>440</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786055793074</t>
+          <t>9786055793739</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Siyasi Fetvalar</t>
+          <t>Suriye</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>300</v>
+        <v>480</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786055793081</t>
+          <t>9786055793562</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Siyaset Fıkhı</t>
+          <t>Stratejik Tarih Yorumu</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786258354812</t>
+          <t>9786055793074</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Salyangoz: Suriye Zindanları</t>
+          <t>Siyasi Fetvalar</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>420</v>
+        <v>300</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786055793456</t>
+          <t>9786055793081</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Resmi Dini Söylemin Eleştirisi</t>
+          <t>Siyaset Fıkhı</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>650</v>
+        <v>180</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786055793227</t>
+          <t>9786258354812</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Ortadoğuda Modernleşme</t>
+          <t>Salyangoz: Suriye Zindanları</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>480</v>
+        <v>420</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786055793029</t>
+          <t>9786055793456</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Niçin İslam</t>
+          <t>Resmi Dini Söylemin Eleştirisi</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>250</v>
+        <v>650</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786055793036</t>
+          <t>9786055793227</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Müslüman Olmak</t>
+          <t>Ortadoğuda Modernleşme</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>200</v>
+        <v>480</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786055793678</t>
+          <t>9786055793029</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Muhammed</t>
+          <t>Niçin İslam</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>360</v>
+        <v>250</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786055793616</t>
+          <t>9786055793036</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Medeniyet Olgusu</t>
+          <t>Müslüman Olmak</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786056712456</t>
+          <t>9786055793678</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Laiklik ve Sivil Toplum</t>
+          <t>Muhammed</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>280</v>
+        <v>360</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786055793845</t>
+          <t>9786055793616</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Küreselleşme Çağında İslam</t>
+          <t>Medeniyet Olgusu</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>220</v>
+        <v>180</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786055793395</t>
+          <t>9786056712456</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’a Giriş</t>
+          <t>Laiklik ve Sivil Toplum</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>1200</v>
+        <v>280</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786052339060</t>
+          <t>9786055793845</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Kur’an ve Yaşam Arasında Kadın</t>
+          <t>Küreselleşme Çağında İslam</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>280</v>
+        <v>220</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786059136211</t>
+          <t>9786055793395</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Minare</t>
+          <t>Kur’an’a Giriş</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>460</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786059136174</t>
+          <t>9786052339060</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Kılıç ve Kelime</t>
+          <t>Kur’an ve Yaşam Arasında Kadın</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>420</v>
+        <v>280</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786055793364</t>
+          <t>9786059136211</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Kehf Suresi</t>
+          <t>Kırmızı Minare</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>320</v>
+        <v>460</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786055793043</t>
+          <t>9786059136174</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>İslam’ın Temelleri</t>
+          <t>Kılıç ve Kelime</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>190</v>
+        <v>420</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786055793357</t>
+          <t>9786055793364</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>İslam Tarihine Giriş</t>
+          <t>Kehf Suresi</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>420</v>
+        <v>320</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786055793104</t>
+          <t>9786055793043</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>İslam Nedir ?</t>
+          <t>İslam’ın Temelleri</t>
         </is>
       </c>
       <c r="C108" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786055793425</t>
+          <t>9786055793357</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>İslam Medeniyetine Giriş</t>
+          <t>İslam Tarihine Giriş</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>400</v>
+        <v>420</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786055793722</t>
+          <t>9786055793104</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Kürt Siyasetinde Örgüt Kültürü</t>
+          <t>İslam Nedir ?</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>170</v>
+        <v>190</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786055793524</t>
+          <t>9786055793425</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>İslam Devletinde Yönetim Şekli</t>
+          <t>İslam Medeniyetine Giriş</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>460</v>
+        <v>400</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786055793470</t>
+          <t>9786055793722</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>İman ve Özgürlük</t>
+          <t>Kürt Siyasetinde Örgüt Kültürü</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>400</v>
+        <v>170</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786052339220</t>
+          <t>9786055793524</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Hilafet</t>
+          <t>İslam Devletinde Yönetim Şekli</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>380</v>
+        <v>460</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786055793654</t>
+          <t>9786055793470</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Hermenötik, Kur’an ve Sünnet</t>
+          <t>İman ve Özgürlük</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>600</v>
+        <v>400</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786055793340</t>
+          <t>9786052339220</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Hayatın Sonuna Dair</t>
+          <t>Hilafet</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>200</v>
+        <v>380</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786055793388</t>
+          <t>9786055793654</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Hamburger Medeniyeti  ve Diğer Makaleler</t>
+          <t>Hermenötik, Kur’an ve Sünnet</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>550</v>
+        <v>600</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786055793692</t>
+          <t>9786055793340</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Haçlı Savaşlarının Etkisi Altında Sünni - Şii İlişkileri</t>
+          <t>Hayatın Sonuna Dair</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>380</v>
+        <v>200</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786055793258</t>
+          <t>9786055793388</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Doğu’nun Romantik Olmayan Yüzü</t>
+          <t>Hamburger Medeniyeti  ve Diğer Makaleler</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>300</v>
+        <v>550</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786052339206</t>
+          <t>9786055793692</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Doğu Batı Tartışmaları</t>
+          <t>Haçlı Savaşlarının Etkisi Altında Sünni - Şii İlişkileri</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>280</v>
+        <v>380</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786055793531</t>
+          <t>9786055793258</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Dirilişten Uyanışa</t>
+          <t>Doğu’nun Romantik Olmayan Yüzü</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786055793326</t>
+          <t>9786052339206</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Dini Şiarlar</t>
+          <t>Doğu Batı Tartışmaları</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786059136280</t>
+          <t>9786055793531</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Demokratik Hilafet’e Doğru</t>
+          <t>Dirilişten Uyanışa</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>600</v>
+        <v>350</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786055793661</t>
+          <t>9786055793326</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Çatışmalar ve Görüşmeler Sarmalında Filistin - İsrail</t>
+          <t>Dini Şiarlar</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>500</v>
+        <v>240</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786055793715</t>
+          <t>9786059136280</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Cemaat Diktatörlerinin Psikanalizi</t>
+          <t>Demokratik Hilafet’e Doğru</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>17</v>
+        <v>600</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786055793494</t>
+          <t>9786055793661</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Arap Baharı</t>
+          <t>Çatışmalar ve Görüşmeler Sarmalında Filistin - İsrail</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>350</v>
+        <v>500</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786055793067</t>
+          <t>9786055793715</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Allah Yolunda Yürürken</t>
+          <t>Cemaat Diktatörlerinin Psikanalizi</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>250</v>
+        <v>17</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786055793708</t>
+          <t>9786055793494</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Akletme Üzerine</t>
+          <t>Arap Baharı</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>18</v>
+        <v>350</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786055793814</t>
+          <t>9786055793067</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Afrika Titanikleri</t>
+          <t>Allah Yolunda Yürürken</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>240</v>
+        <v>250</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786055793449</t>
+          <t>9786055793708</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Babam Mevdudi</t>
+          <t>Akletme Üzerine</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>330</v>
+        <v>18</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786055793005</t>
+          <t>9786055793814</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Bitmeyen Savaş</t>
+          <t>Afrika Titanikleri</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>250</v>
+        <v>240</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786056666537</t>
+          <t>9786055793449</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Mahfuzat 2</t>
+          <t>Babam Mevdudi</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>250</v>
+        <v>330</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786056666506</t>
+          <t>9786055793005</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Cihad ve Şiddet Dışı Direniş</t>
+          <t>Bitmeyen Savaş</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786059136013</t>
+          <t>9786056666537</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Kutsal Metin Otorite ve Hakikat</t>
+          <t>Mahfuzat 2</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>550</v>
+        <v>250</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786059136044</t>
+          <t>9786056666506</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>İslami Hareketin İktidar Deneyimi : Tunus ve Mısır</t>
+          <t>Cihad ve Şiddet Dışı Direniş</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>190</v>
+        <v>350</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786055793944</t>
+          <t>9786059136013</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Söylem ve Yorum</t>
+          <t>Kutsal Metin Otorite ve Hakikat</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>500</v>
+        <v>550</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786059136020</t>
+          <t>9786059136044</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Yolda Olmak</t>
+          <t>İslami Hareketin İktidar Deneyimi : Tunus ve Mısır</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>480</v>
+        <v>190</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786055793968</t>
+          <t>9786055793944</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Zen : Kadın</t>
+          <t>Söylem ve Yorum</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>280</v>
+        <v>500</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786059136242</t>
+          <t>9786059136020</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Beden ve Beyan</t>
+          <t>Yolda Olmak</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>360</v>
+        <v>480</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786055793937</t>
+          <t>9786055793968</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Kitabevi</t>
+          <t>Zen : Kadın</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>290</v>
+        <v>280</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786055793913</t>
+          <t>9786059136242</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Yenilik Yasaklama ve Yorum</t>
+          <t>Beden ve Beyan</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>340</v>
+        <v>360</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786056666544</t>
+          <t>9786055793937</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Kur'an Yazıları</t>
+          <t>Kitabevi</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>450</v>
+        <v>290</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786056666520</t>
+          <t>9786055793913</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Etik İktisat Siyaset</t>
+          <t>Yenilik Yasaklama ve Yorum</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>280</v>
+        <v>340</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786059136129</t>
+          <t>9786056666544</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Mahfuzat</t>
+          <t>Kur'an Yazıları</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786059136259</t>
+          <t>9786056666520</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Demokrasi İslam ve Ötesi</t>
+          <t>Etik İktisat Siyaset</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>370</v>
+        <v>280</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786059136235</t>
+          <t>9786059136129</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>İslamilik Problemi</t>
+          <t>Mahfuzat</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>270</v>
+        <v>350</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786059136204</t>
+          <t>9786059136259</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>İslam Ülkelerinden Söyleşiler</t>
+          <t>Demokrasi İslam ve Ötesi</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>230</v>
+        <v>370</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786059136167</t>
+          <t>9786059136235</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Gemi</t>
+          <t>İslamilik Problemi</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>300</v>
+        <v>270</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786059136150</t>
+          <t>9786059136204</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Beyan Sosyolojisi</t>
+          <t>İslam Ülkelerinden Söyleşiler</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>360</v>
+        <v>230</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786055793920</t>
+          <t>9786059136167</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Nübüvvet</t>
+          <t>Gemi</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>500</v>
+        <v>300</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786059136112</t>
+          <t>9786059136150</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Yorum Meselesi</t>
+          <t>Beyan Sosyolojisi</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>480</v>
+        <v>360</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786055793487</t>
+          <t>9786055793920</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>İslam Hukuk Felsefesi</t>
+          <t>Nübüvvet</t>
         </is>
       </c>
       <c r="C151" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786059136105</t>
+          <t>9786059136112</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Sorgulanmadan Sorgulamak?</t>
+          <t>Yorum Meselesi</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>280</v>
+        <v>480</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786059136082</t>
+          <t>9786055793487</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Müslümanca Demokrasi</t>
+          <t>İslam Hukuk Felsefesi</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>240</v>
+        <v>500</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786059136075</t>
+          <t>9786059136105</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Anlamın İzinde</t>
+          <t>Sorgulanmadan Sorgulamak?</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>250</v>
+        <v>280</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786059136266</t>
+          <t>9786059136082</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Müslüman Kalma Üzerine Denemeler</t>
+          <t>Müslümanca Demokrasi</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>480</v>
+        <v>240</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786059136228</t>
+          <t>9786059136075</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>İslami Entelektüalizm</t>
+          <t>Anlamın İzinde</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>500</v>
+        <v>250</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786059136181</t>
+          <t>9786059136266</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Medine'de Sosyal Hayat</t>
+          <t>Müslüman Kalma Üzerine Denemeler</t>
         </is>
       </c>
       <c r="C157" s="1">
         <v>480</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786059136051</t>
+          <t>9786059136228</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Özgürlük, Adalet ve Sosyal Evrim</t>
+          <t>İslami Entelektüalizm</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786055793999</t>
+          <t>9786059136181</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Siyer Tasarımı</t>
+          <t>Medine'de Sosyal Hayat</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>280</v>
+        <v>480</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786055793982</t>
+          <t>9786059136051</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Kur'an'ı Anlamak</t>
+          <t>Özgürlük, Adalet ve Sosyal Evrim</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>240</v>
+        <v>250</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786055793586</t>
+          <t>9786055793999</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Stratejik Düşünme</t>
+          <t>Siyer Tasarımı</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>380</v>
+        <v>280</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786055793906</t>
+          <t>9786055793982</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Korku Çemberleri</t>
+          <t>Kur'an'ı Anlamak</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>400</v>
+        <v>240</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786055793869</t>
+          <t>9786055793586</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Suriye’de Muhalif Olmak</t>
+          <t>Stratejik Düşünme</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>360</v>
+        <v>380</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786055793821</t>
+          <t>9786055793906</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş İslam Siyaset Sisteminde Anayasal Meşruiyet</t>
+          <t>Korku Çemberleri</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>450</v>
+        <v>400</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786055793838</t>
+          <t>9786055793869</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Düşman Savaşçı</t>
+          <t>Suriye’de Muhalif Olmak</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>600</v>
+        <v>360</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786055793890</t>
+          <t>9786055793821</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Göçebe Kimlik</t>
+          <t>Çağdaş İslam Siyaset Sisteminde Anayasal Meşruiyet</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>400</v>
+        <v>450</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786052339558</t>
+          <t>9786055793838</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Sanat - Mimari - İslam Medeniyetinde Bilim Öncüleri 7</t>
+          <t>Düşman Savaşçı</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>390</v>
+        <v>600</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786052339473</t>
+          <t>9786055793890</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Olgu ile Algı Arasında İbn Teymiyye</t>
+          <t>Göçebe Kimlik</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786052339428</t>
+          <t>9786052339558</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>İslam Düşüncesinin Çağdaş İnşası</t>
+          <t>Sanat - Mimari - İslam Medeniyetinde Bilim Öncüleri 7</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>380</v>
+        <v>390</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786052339381</t>
+          <t>9786052339473</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Benim Gözümle 2</t>
+          <t>Olgu ile Algı Arasında İbn Teymiyye</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>240</v>
+        <v>300</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786052339510</t>
+          <t>9786052339428</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Matematik - İslam Medeniyetinde Bilim Öncüleri 5</t>
+          <t>İslam Düşüncesinin Çağdaş İnşası</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>400</v>
+        <v>380</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786052339527</t>
+          <t>9786052339381</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Fizik - Kimya - Biyoloji - İslam Medeniyetinde Bilim Öncüleri 4</t>
+          <t>Benim Gözümle 2</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>450</v>
+        <v>240</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786052339480</t>
+          <t>9786052339510</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Felsefe - İslam Medeniyetinde Bilim Öncüleri 3</t>
+          <t>Matematik - İslam Medeniyetinde Bilim Öncüleri 5</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>450</v>
+        <v>400</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786052339503</t>
+          <t>9786052339527</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Coğrafya - İslam Medeniyetinde Bilim Öncüleri 2</t>
+          <t>Fizik - Kimya - Biyoloji - İslam Medeniyetinde Bilim Öncüleri 4</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>430</v>
+        <v>450</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786052339497</t>
+          <t>9786052339480</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Astronomi - İslam Medeniyetinde Bilim Öncüleri 1</t>
+          <t>Felsefe - İslam Medeniyetinde Bilim Öncüleri 3</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786052339534</t>
+          <t>9786052339503</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Tıp - İslam Medeniyetinde Bilim Öncüleri 9</t>
+          <t>Coğrafya - İslam Medeniyetinde Bilim Öncüleri 2</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>420</v>
+        <v>430</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786052339541</t>
+          <t>9786052339497</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Tarih - İslam Medeniyetinde Bilim Öncüleri 8</t>
+          <t>Astronomi - İslam Medeniyetinde Bilim Öncüleri 1</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>420</v>
+        <v>350</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786052339565</t>
+          <t>9786052339534</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Musiki - İslam Medeniyetinde Bilim Öncüleri 6</t>
+          <t>Tıp - İslam Medeniyetinde Bilim Öncüleri 9</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>400</v>
+        <v>420</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786052339411</t>
+          <t>9786052339541</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Entelektüelin Sorumluluğu</t>
+          <t>Tarih - İslam Medeniyetinde Bilim Öncüleri 8</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>500</v>
+        <v>420</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786052339398</t>
+          <t>9786052339565</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Bir Kurucu İlke Tevhid</t>
+          <t>Musiki - İslam Medeniyetinde Bilim Öncüleri 6</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>240</v>
+        <v>400</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786059136273</t>
+          <t>9786052339411</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Anlamın İzinde 2</t>
+          <t>Entelektüelin Sorumluluğu</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>330</v>
+        <v>500</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786052339404</t>
+          <t>9786052339398</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Zirveden Dramatik Sona Müslüman Sultanlar</t>
+          <t>Bir Kurucu İlke Tevhid</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>650</v>
+        <v>240</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786052339299</t>
+          <t>9786059136273</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Takdir ile Tedbir Arasında İnsan</t>
+          <t>Anlamın İzinde 2</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>220</v>
+        <v>330</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786052339336</t>
+          <t>9786052339404</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>İslam Tarihi Kaynakları</t>
+          <t>Zirveden Dramatik Sona Müslüman Sultanlar</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>480</v>
+        <v>650</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786052339312</t>
+          <t>9786052339299</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Din Algısı İnşasında Tarihin Araçsallaştırılması</t>
+          <t>Takdir ile Tedbir Arasında İnsan</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>450</v>
+        <v>220</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786052339442</t>
+          <t>9786052339336</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Yeni Mutezililer</t>
+          <t>İslam Tarihi Kaynakları</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>340</v>
+        <v>480</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786052339459</t>
+          <t>9786052339312</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Ramazanın Gölgesinde</t>
+          <t>Din Algısı İnşasında Tarihin Araçsallaştırılması</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>200</v>
+        <v>450</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786052339367</t>
+          <t>9786052339442</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Müslümanların Engizisyonu - 2</t>
+          <t>Yeni Mutezililer</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>480</v>
+        <v>340</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786052339282</t>
+          <t>9786052339459</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Müslümanların Engizisyonu - 1</t>
+          <t>Ramazanın Gölgesinde</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>450</v>
+        <v>200</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786052339435</t>
+          <t>9786052339367</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Söyleşiler</t>
+          <t>Müslümanların Engizisyonu - 2</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>180</v>
+        <v>480</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786052339244</t>
+          <t>9786052339282</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Arap Aklının Oluşumu</t>
+          <t>Müslümanların Engizisyonu - 1</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>700</v>
+        <v>450</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786052339275</t>
+          <t>9786052339435</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>İsabelle Eberhardt</t>
+          <t>Söyleşiler</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>380</v>
+        <v>180</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786052339305</t>
+          <t>9786052339244</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Körfez'den Notlar</t>
+          <t>Arap Aklının Oluşumu</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>380</v>
+        <v>800</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786052339237</t>
+          <t>9786052339275</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>İslam ve Siyaset</t>
+          <t>İsabelle Eberhardt</t>
         </is>
       </c>
       <c r="C194" s="1">
         <v>380</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786056666575</t>
+          <t>9786052339305</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Arap-İslam Medeniyetinde Entelektüeller</t>
+          <t>Körfez'den Notlar</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>420</v>
+        <v>380</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786052339251</t>
+          <t>9786052339237</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Arap Aklının Yapısı</t>
+          <t>İslam ve Siyaset</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>1100</v>
+        <v>380</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786052339350</t>
+          <t>9786056666575</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>İslam Medeniyetinde Anayasal Kriz</t>
+          <t>Arap-İslam Medeniyetinde Entelektüeller</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>850</v>
+        <v>420</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786052339268</t>
+          <t>9786052339251</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Arap Düşüncesinde Yeniden Yapılanma</t>
+          <t>Arap Aklının Yapısı</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>450</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786052339169</t>
+          <t>9786052339350</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Muhafazakar Endişe: Aile</t>
+          <t>İslam Medeniyetinde Anayasal Kriz</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>280</v>
+        <v>850</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>3990000051709</t>
+          <t>9786052339268</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Fehmü'l Kur'an Cilt: 3 (Ciltli)</t>
+          <t>Çağdaş Arap Düşüncesinde Yeniden Yapılanma</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>57.5</v>
+        <v>450</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786055793753</t>
+          <t>9786052339169</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Fehmü'l Kur'an Cilt: 1 (Ciltli)</t>
+          <t>Muhafazakar Endişe: Aile</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>57.5</v>
+        <v>280</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
+          <t>3990000051709</t>
+        </is>
+      </c>
+      <c r="B202" s="1" t="inlineStr">
+        <is>
+          <t>Fehmü'l Kur'an Cilt: 3 (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C202" s="1">
+        <v>57.5</v>
+      </c>
+    </row>
+    <row r="203" spans="1:3">
+      <c r="A203" s="1" t="inlineStr">
+        <is>
+          <t>9786055793753</t>
+        </is>
+      </c>
+      <c r="B203" s="1" t="inlineStr">
+        <is>
+          <t>Fehmü'l Kur'an Cilt: 1 (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C203" s="1">
+        <v>57.5</v>
+      </c>
+    </row>
+    <row r="204" spans="1:3">
+      <c r="A204" s="1" t="inlineStr">
+        <is>
           <t>9786055793432</t>
         </is>
       </c>
-      <c r="B202" s="1" t="inlineStr">
+      <c r="B204" s="1" t="inlineStr">
         <is>
           <t>Semerkant’ta Ölüm</t>
         </is>
       </c>
-      <c r="C202" s="1">
+      <c r="C204" s="1">
         <v>600</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>