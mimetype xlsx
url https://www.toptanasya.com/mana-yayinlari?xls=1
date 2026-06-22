--- v1 (2026-05-05)
+++ v2 (2026-06-22)
@@ -85,3085 +85,3100 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786258354881</t>
+          <t>9786258354904</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Kitabevi</t>
+          <t>Ölümün Bu Yakası</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>380</v>
+        <v>270</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786258354898</t>
+          <t>9786258354881</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Ben ve O</t>
+          <t>Kitabevi</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>240</v>
+        <v>380</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786258354867</t>
+          <t>9786258354898</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Çağla Yüzleşmek</t>
+          <t>Ben ve O</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>500</v>
+        <v>240</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786258354850</t>
+          <t>9786258354867</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Ruh Yarası</t>
+          <t>Çağla Yüzleşmek</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>180</v>
+        <v>500</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786258354874</t>
+          <t>9786258354850</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Türkiye İslamcıları Gözüyle İran</t>
+          <t>Ruh Yarası</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>750</v>
+        <v>180</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786258354843</t>
+          <t>9786258354874</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>21. Yüzyıldan Kuran'a Bakış</t>
+          <t>Türkiye İslamcıları Gözüyle İran</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>700</v>
+        <v>750</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786258354836</t>
+          <t>9786258354843</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Özgürlük Ahlakı</t>
+          <t>21. Yüzyıldan Kuran'a Bakış</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>550</v>
+        <v>700</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786258354805</t>
+          <t>9786258354836</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Dünya Felsefelerinde Tanrı Tasavvuru</t>
+          <t>Özgürlük Ahlakı</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>280</v>
+        <v>550</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786258354829</t>
+          <t>9786258354805</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Rüzgarlara Karışan Sesin</t>
+          <t>Dünya Felsefelerinde Tanrı Tasavvuru</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>220</v>
+        <v>280</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786258354782</t>
+          <t>9786258354829</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Küresel Paganizmle Yüzleşmeler</t>
+          <t>Rüzgarlara Karışan Sesin</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>450</v>
+        <v>220</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786258354799</t>
+          <t>9786258354782</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Dünya Dinlerinde Tanrı Tasavvuru</t>
+          <t>Küresel Paganizmle Yüzleşmeler</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>300</v>
+        <v>450</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786258354775</t>
+          <t>9786258354799</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Kızılelma'nın Peşinde</t>
+          <t>Dünya Dinlerinde Tanrı Tasavvuru</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786258354690</t>
+          <t>9786258354775</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Hamas - Anlatılmamış Bölümler 2</t>
+          <t>Kızılelma'nın Peşinde</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>380</v>
+        <v>200</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786258354720</t>
+          <t>9786258354690</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Dünya Mitolojilerinde Tanrı Tasavvuru</t>
+          <t>Hamas - Anlatılmamış Bölümler 2</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>280</v>
+        <v>380</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786258354706</t>
+          <t>9786258354720</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Medya Çıkmazı</t>
+          <t>Dünya Mitolojilerinde Tanrı Tasavvuru</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>350</v>
+        <v>280</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786258354737</t>
+          <t>9786258354706</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Aforizmalar</t>
+          <t>Sosyal Medya Çıkmazı</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786258354751</t>
+          <t>9786258354737</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Muhammed İkbalin Diyarında Birkaç Gün</t>
+          <t>Aforizmalar</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786258354713</t>
+          <t>9786258354751</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Adem</t>
+          <t>Muhammed İkbalin Diyarında Birkaç Gün</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>260</v>
+        <v>200</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786258354683</t>
+          <t>9786258354713</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Tuhaf Bir Arayış</t>
+          <t>Adem</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>260</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786258354676</t>
+          <t>9786258354683</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Tuhaf Bir Adam</t>
+          <t>Tuhaf Bir Arayış</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>280</v>
+        <v>260</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786258354652</t>
+          <t>9786258354676</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Pastoral Yönetimden Neoliberal Siyasete</t>
+          <t>Tuhaf Bir Adam</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>250</v>
+        <v>280</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786258354669</t>
+          <t>9786258354652</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Doğu ve Batı Arasında Adalet</t>
+          <t>Pastoral Yönetimden Neoliberal Siyasete</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>280</v>
+        <v>250</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786258354645</t>
+          <t>9786258354669</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Musa ve Yol Arkadaşı</t>
+          <t>Doğu ve Batı Arasında Adalet</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786258354621</t>
+          <t>9786258354645</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Mürted</t>
+          <t>Musa ve Yol Arkadaşı</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786258354638</t>
+          <t>9786258354621</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Yeniden İbn Sina</t>
+          <t>Mürted</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>250</v>
+        <v>280</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786056712425</t>
+          <t>9786258354638</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Düsünceler</t>
+          <t>Yeniden İbn Sina</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786258354164</t>
+          <t>9786056712425</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Din Üzerine Düşünmek - Makaleler</t>
+          <t>Düsünceler</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>500</v>
+        <v>400</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786258354225</t>
+          <t>9786258354164</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Doğu'nun Doğuşu Batı'nın Batışı</t>
+          <t>Din Üzerine Düşünmek - Makaleler</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>180</v>
+        <v>500</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786258354218</t>
+          <t>9786258354225</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Gizli Deizm</t>
+          <t>Doğu'nun Doğuşu Batı'nın Batışı</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786258354102</t>
+          <t>9786258354218</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Kur'an Kıssalarında Sinematik Özellikler</t>
+          <t>Gizli Deizm</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>290</v>
+        <v>200</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786258354201</t>
+          <t>9786258354102</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Towards an Understanding of Islam An Intellectual Debate</t>
+          <t>Kur'an Kıssalarında Sinematik Özellikler</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>250</v>
+        <v>290</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786258354157</t>
+          <t>9786258354201</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>21. Yüzyıl İnsanı İçin Hz. Muhammed ve Dostları</t>
+          <t>Towards an Understanding of Islam An Intellectual Debate</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>380</v>
+        <v>250</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786258354171</t>
+          <t>9786258354157</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Beklenen Kurtarıcı İsa ve Mehdi</t>
+          <t>21. Yüzyıl İnsanı İçin Hz. Muhammed ve Dostları</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>230</v>
+        <v>380</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786258354188</t>
+          <t>9786258354171</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Laik Olmayan Bir Demokrasi</t>
+          <t>Beklenen Kurtarıcı İsa ve Mehdi</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>150</v>
+        <v>230</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786052339107</t>
+          <t>9786258354188</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Müslümanlar Neden Parçalandı?</t>
+          <t>Laik Olmayan Bir Demokrasi</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>650</v>
+        <v>150</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786258354126</t>
+          <t>9786052339107</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Maduniyetin Dönüşümü</t>
+          <t>Müslümanlar Neden Parçalandı?</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>450</v>
+        <v>650</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786258354140</t>
+          <t>9786258354126</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Yetim Muhammed - Sosyal - Psikolojik Bir Yaklaşım</t>
+          <t>Maduniyetin Dönüşümü</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>280</v>
+        <v>450</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786258354089</t>
+          <t>9786258354140</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Metaverse</t>
+          <t>Yetim Muhammed - Sosyal - Psikolojik Bir Yaklaşım</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>460</v>
+        <v>280</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786258354119</t>
+          <t>9786258354089</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Böyle Buyurdu Ibn Arabi</t>
+          <t>Metaverse</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>450</v>
+        <v>460</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786258354096</t>
+          <t>9786258354119</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Kutsanmış Saltanat</t>
+          <t>Böyle Buyurdu Ibn Arabi</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>220</v>
+        <v>450</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786052339664</t>
+          <t>9786258354096</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Aliya'da Özgürlük ve Sanat</t>
+          <t>Kutsanmış Saltanat</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>240</v>
+        <v>220</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786052339374</t>
+          <t>9786052339664</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Muhammed Âbid El-Câbirî'nin Tefsir Yöntemi: Siret-Nûzûl İlişkisi</t>
+          <t>Aliya'da Özgürlük ve Sanat</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>500</v>
+        <v>240</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786052339602</t>
+          <t>9786052339374</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Muhtar Es-Sekafi: Şiiliğe Dair Farklı Bir Okuma</t>
+          <t>Muhammed Âbid El-Câbirî'nin Tefsir Yöntemi: Siret-Nûzûl İlişkisi</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>260</v>
+        <v>500</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786052339596</t>
+          <t>9786052339602</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>İslam'ın Akılcıları - Mu'tezili Öncüleri</t>
+          <t>Muhtar Es-Sekafi: Şiiliğe Dair Farklı Bir Okuma</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>800</v>
+        <v>260</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786052339466</t>
+          <t>9786052339596</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Şeriat ve Siyaset Arasında</t>
+          <t>İslam'ın Akılcıları - Mu'tezili Öncüleri</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>190</v>
+        <v>800</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786052339572</t>
+          <t>9786052339466</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Müslümanların Engizisyonu - 3</t>
+          <t>Şeriat ve Siyaset Arasında</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>430</v>
+        <v>190</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786052339589</t>
+          <t>9786052339572</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Mecelle</t>
+          <t>Müslümanların Engizisyonu - 3</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>350</v>
+        <v>430</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786052339343</t>
+          <t>9786052339589</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Roma'ya Karşı Galyalılar</t>
+          <t>Mecelle</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>600</v>
+        <v>350</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786052339152</t>
+          <t>9786052339343</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Haçlı Seferlerinde Haşhaşiler</t>
+          <t>Roma'ya Karşı Galyalılar</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>350</v>
+        <v>600</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786055793371</t>
+          <t>9786052339152</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Zamanın Sınavından Geçmek</t>
+          <t>Haçlı Seferlerinde Haşhaşiler</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>320</v>
+        <v>350</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786055793555</t>
+          <t>9786055793371</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Dönüşümün Yasaları</t>
+          <t>Zamanın Sınavından Geçmek</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>350</v>
+        <v>320</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786055793746</t>
+          <t>9786055793555</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Fehmü'l Kur'an - Siyer Eşliğinde Kur'anı Anlamak (3 Cilt Takım) (Ciltli)</t>
+          <t>Toplumsal Dönüşümün Yasaları</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>3600</v>
+        <v>350</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786055793517</t>
+          <t>9786055793746</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>İslam Devletinde Kamusal Özgürlükler</t>
+          <t>Fehmü'l Kur'an - Siyer Eşliğinde Kur'anı Anlamak (3 Cilt Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>750</v>
+        <v>3600</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786052339114</t>
+          <t>9786055793517</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Sufi Hermenötik</t>
+          <t>İslam Devletinde Kamusal Özgürlükler</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>600</v>
+        <v>750</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786052339053</t>
+          <t>9786052339114</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Müslüman Dünyada Toplumsal Değişme</t>
+          <t>Sufi Hermenötik</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>280</v>
+        <v>600</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786056666551</t>
+          <t>9786052339053</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Dünya Tarihinin Ruhu Hz. Muhammed</t>
+          <t>Müslüman Dünyada Toplumsal Değişme</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>600</v>
+        <v>280</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786052339084</t>
+          <t>9786056666551</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>İslami Mücadele ve Yeni Dönemde İslamcılık</t>
+          <t>Dünya Tarihinin Ruhu Hz. Muhammed</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>250</v>
+        <v>600</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786052339138</t>
+          <t>9786052339084</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>İbn Haldun'un Düşüncesi Asabiyet ve Devlet</t>
+          <t>İslami Mücadele ve Yeni Dönemde İslamcılık</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>650</v>
+        <v>250</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786052339121</t>
+          <t>9786052339138</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Arap Siyasal Aklı</t>
+          <t>İbn Haldun'un Düşüncesi Asabiyet ve Devlet</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>800</v>
+        <v>650</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786052339022</t>
+          <t>9786052339121</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Müslümanlar ve Antisemitizm</t>
+          <t>Arap Siyasal Aklı</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>170</v>
+        <v>800</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786059136136</t>
+          <t>9786052339022</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Benim Gözümle</t>
+          <t>Müslümanlar ve Antisemitizm</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>220</v>
+        <v>170</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786056712463</t>
+          <t>9786059136136</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Hikmet Sosyolojisi</t>
+          <t>Benim Gözümle</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>420</v>
+        <v>220</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786056712432</t>
+          <t>9786056712463</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>20. yy. Seçkin İslam Düşünürleri</t>
+          <t>Hikmet Sosyolojisi</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>170</v>
+        <v>420</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786052339039</t>
+          <t>9786056712432</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Çoban ve Efendi</t>
+          <t>20. yy. Seçkin İslam Düşünürleri</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>300</v>
+        <v>170</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786052339077</t>
+          <t>9786052339039</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>İnsan Oluşa Dair</t>
+          <t>Çoban ve Efendi</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786052339183</t>
+          <t>9786052339077</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Nebevi Rüyaların Ravisi Hz. Muhammed - Güncel Vahiy Tartışmaları 1</t>
+          <t>İnsan Oluşa Dair</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786052339190</t>
+          <t>9786052339183</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Nebevi Rüyaların Ravisi Hz. Muhammed Kitabına Eleştiriler - Güncel Vahiy Tartışmaları 2</t>
+          <t>Nebevi Rüyaların Ravisi Hz. Muhammed - Güncel Vahiy Tartışmaları 1</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>260</v>
+        <v>250</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786052339176</t>
+          <t>9786052339190</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Başka İnançlılar için İslam Nedir, Ne Değildir?</t>
+          <t>Nebevi Rüyaların Ravisi Hz. Muhammed Kitabına Eleştiriler - Güncel Vahiy Tartışmaları 2</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>220</v>
+        <v>260</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786056712494</t>
+          <t>9786052339176</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Söz ve Tanıklık</t>
+          <t>Başka İnançlılar için İslam Nedir, Ne Değildir?</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786056712449</t>
+          <t>9786056712494</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Kur'an Filozofu</t>
+          <t>Söz ve Tanıklık</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786056712487</t>
+          <t>9786056712449</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Hamas</t>
+          <t>Kur'an Filozofu</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786056666582</t>
+          <t>9786056712487</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Aykırı Sesler</t>
+          <t>Hamas</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>250</v>
+        <v>380</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786052339213</t>
+          <t>9786056666582</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Despotizmin Doğası</t>
+          <t>Aykırı Sesler</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786052339046</t>
+          <t>9786052339213</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Sivil Toplum Sivil Topluma Karşı</t>
+          <t>Despotizmin Doğası</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>280</v>
+        <v>400</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786052339008</t>
+          <t>9786052339046</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Devlet Ve Toplum Felsefesi Üzerine Denemeler</t>
+          <t>Sivil Toplum Sivil Topluma Karşı</t>
         </is>
       </c>
       <c r="C76" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786056666568</t>
+          <t>9786052339008</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Şiilerin Gözüyle Sünniler</t>
+          <t>Devlet Ve Toplum Felsefesi Üzerine Denemeler</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>450</v>
+        <v>280</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786056712418</t>
+          <t>9786056666568</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Muhalif</t>
+          <t>Şiilerin Gözüyle Sünniler</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>220</v>
+        <v>450</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786052339329</t>
+          <t>9786056712418</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Arap Ahlaki Aklı</t>
+          <t>Muhalif</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>1200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786052339091</t>
+          <t>9786052339329</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>İran’da Entelektüel Dini Düşünce Hareketi</t>
+          <t>Arap Ahlaki Aklı</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>500</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786052339015</t>
+          <t>9786052339091</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Daimi Barış Teorisi</t>
+          <t>İran’da Entelektüel Dini Düşünce Hareketi</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>170</v>
+        <v>500</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786056666599</t>
+          <t>9786052339015</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>İran Yahudileri</t>
+          <t>Daimi Barış Teorisi</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>260</v>
+        <v>170</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786056712470</t>
+          <t>9786056666599</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Diriler İçin - Bir Yasin Okuması</t>
+          <t>İran Yahudileri</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>170</v>
+        <v>260</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786059136099</t>
+          <t>9786056712470</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Tefsirde Akılcı Eğilim</t>
+          <t>Diriler İçin - Bir Yasin Okuması</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>500</v>
+        <v>170</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786055793098</t>
+          <t>9786059136099</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Temel Kavramlar - 2</t>
+          <t>Tefsirde Akılcı Eğilim</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>230</v>
+        <v>500</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786055793012</t>
+          <t>9786055793098</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Temel Kavramlar - 1</t>
+          <t>Temel Kavramlar - 2</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>320</v>
+        <v>230</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786055793579</t>
+          <t>9786055793012</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Tarihsel Hafıza</t>
+          <t>Temel Kavramlar - 1</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>250</v>
+        <v>320</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786055793272</t>
+          <t>9786055793579</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Taliban’ın Yükselişi</t>
+          <t>Tarihsel Hafıza</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786055793852</t>
+          <t>9786055793272</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Sünnilik - Şiilik</t>
+          <t>Taliban’ın Yükselişi</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>440</v>
+        <v>400</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786055793739</t>
+          <t>9786055793852</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Suriye</t>
+          <t>Sünnilik - Şiilik</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>480</v>
+        <v>440</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786055793562</t>
+          <t>9786055793739</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Stratejik Tarih Yorumu</t>
+          <t>Suriye</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>250</v>
+        <v>480</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786055793074</t>
+          <t>9786055793562</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Siyasi Fetvalar</t>
+          <t>Stratejik Tarih Yorumu</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786055793081</t>
+          <t>9786055793074</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Siyaset Fıkhı</t>
+          <t>Siyasi Fetvalar</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>180</v>
+        <v>300</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786258354812</t>
+          <t>9786055793081</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Salyangoz: Suriye Zindanları</t>
+          <t>Siyaset Fıkhı</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>420</v>
+        <v>180</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786055793456</t>
+          <t>9786258354812</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Resmi Dini Söylemin Eleştirisi</t>
+          <t>Salyangoz: Suriye Zindanları</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>650</v>
+        <v>420</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786055793227</t>
+          <t>9786055793456</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Ortadoğuda Modernleşme</t>
+          <t>Resmi Dini Söylemin Eleştirisi</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>480</v>
+        <v>650</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786055793029</t>
+          <t>9786055793227</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Niçin İslam</t>
+          <t>Ortadoğuda Modernleşme</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>250</v>
+        <v>480</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786055793036</t>
+          <t>9786055793029</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Müslüman Olmak</t>
+          <t>Niçin İslam</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786055793678</t>
+          <t>9786055793036</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Muhammed</t>
+          <t>Müslüman Olmak</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>360</v>
+        <v>200</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786055793616</t>
+          <t>9786055793678</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Medeniyet Olgusu</t>
+          <t>Muhammed</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>180</v>
+        <v>360</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786056712456</t>
+          <t>9786055793616</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Laiklik ve Sivil Toplum</t>
+          <t>Medeniyet Olgusu</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>280</v>
+        <v>180</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786055793845</t>
+          <t>9786056712456</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Küreselleşme Çağında İslam</t>
+          <t>Laiklik ve Sivil Toplum</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>220</v>
+        <v>280</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786055793395</t>
+          <t>9786055793845</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’a Giriş</t>
+          <t>Küreselleşme Çağında İslam</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>1200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786052339060</t>
+          <t>9786055793395</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Kur’an ve Yaşam Arasında Kadın</t>
+          <t>Kur’an’a Giriş</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>280</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786059136211</t>
+          <t>9786052339060</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Minare</t>
+          <t>Kur’an ve Yaşam Arasında Kadın</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>460</v>
+        <v>280</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786059136174</t>
+          <t>9786059136211</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Kılıç ve Kelime</t>
+          <t>Kırmızı Minare</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>420</v>
+        <v>460</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786055793364</t>
+          <t>9786059136174</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Kehf Suresi</t>
+          <t>Kılıç ve Kelime</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>320</v>
+        <v>420</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786055793043</t>
+          <t>9786055793364</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>İslam’ın Temelleri</t>
+          <t>Kehf Suresi</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>190</v>
+        <v>320</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786055793357</t>
+          <t>9786055793043</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>İslam Tarihine Giriş</t>
+          <t>İslam’ın Temelleri</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>420</v>
+        <v>190</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786055793104</t>
+          <t>9786055793357</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>İslam Nedir ?</t>
+          <t>İslam Tarihine Giriş</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>190</v>
+        <v>420</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786055793425</t>
+          <t>9786055793104</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>İslam Medeniyetine Giriş</t>
+          <t>İslam Nedir ?</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>400</v>
+        <v>190</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786055793722</t>
+          <t>9786055793425</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Kürt Siyasetinde Örgüt Kültürü</t>
+          <t>İslam Medeniyetine Giriş</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>170</v>
+        <v>400</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786055793524</t>
+          <t>9786055793722</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>İslam Devletinde Yönetim Şekli</t>
+          <t>Kürt Siyasetinde Örgüt Kültürü</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>460</v>
+        <v>170</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786055793470</t>
+          <t>9786055793524</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>İman ve Özgürlük</t>
+          <t>İslam Devletinde Yönetim Şekli</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>400</v>
+        <v>460</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786052339220</t>
+          <t>9786055793470</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Hilafet</t>
+          <t>İman ve Özgürlük</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>380</v>
+        <v>400</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786055793654</t>
+          <t>9786052339220</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Hermenötik, Kur’an ve Sünnet</t>
+          <t>Hilafet</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>600</v>
+        <v>380</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786055793340</t>
+          <t>9786055793654</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Hayatın Sonuna Dair</t>
+          <t>Hermenötik, Kur’an ve Sünnet</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>200</v>
+        <v>600</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786055793388</t>
+          <t>9786055793340</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Hamburger Medeniyeti  ve Diğer Makaleler</t>
+          <t>Hayatın Sonuna Dair</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>550</v>
+        <v>200</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786055793692</t>
+          <t>9786055793388</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Haçlı Savaşlarının Etkisi Altında Sünni - Şii İlişkileri</t>
+          <t>Hamburger Medeniyeti  ve Diğer Makaleler</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>380</v>
+        <v>550</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786055793258</t>
+          <t>9786055793692</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Doğu’nun Romantik Olmayan Yüzü</t>
+          <t>Haçlı Savaşlarının Etkisi Altında Sünni - Şii İlişkileri</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>300</v>
+        <v>380</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786052339206</t>
+          <t>9786055793258</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Doğu Batı Tartışmaları</t>
+          <t>Doğu’nun Romantik Olmayan Yüzü</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>280</v>
+        <v>300</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786055793531</t>
+          <t>9786052339206</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Dirilişten Uyanışa</t>
+          <t>Doğu Batı Tartışmaları</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>350</v>
+        <v>280</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786055793326</t>
+          <t>9786055793531</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Dini Şiarlar</t>
+          <t>Dirilişten Uyanışa</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>240</v>
+        <v>350</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786059136280</t>
+          <t>9786055793326</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Demokratik Hilafet’e Doğru</t>
+          <t>Dini Şiarlar</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>600</v>
+        <v>240</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786055793661</t>
+          <t>9786059136280</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Çatışmalar ve Görüşmeler Sarmalında Filistin - İsrail</t>
+          <t>Demokratik Hilafet’e Doğru</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786055793715</t>
+          <t>9786055793661</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Cemaat Diktatörlerinin Psikanalizi</t>
+          <t>Çatışmalar ve Görüşmeler Sarmalında Filistin - İsrail</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>17</v>
+        <v>500</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786055793494</t>
+          <t>9786055793715</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Arap Baharı</t>
+          <t>Cemaat Diktatörlerinin Psikanalizi</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>350</v>
+        <v>17</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786055793067</t>
+          <t>9786055793494</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Allah Yolunda Yürürken</t>
+          <t>Arap Baharı</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786055793708</t>
+          <t>9786055793067</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Akletme Üzerine</t>
+          <t>Allah Yolunda Yürürken</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>18</v>
+        <v>250</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786055793814</t>
+          <t>9786055793708</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Afrika Titanikleri</t>
+          <t>Akletme Üzerine</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>240</v>
+        <v>18</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786055793449</t>
+          <t>9786055793814</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Babam Mevdudi</t>
+          <t>Afrika Titanikleri</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>330</v>
+        <v>240</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786055793005</t>
+          <t>9786055793449</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Bitmeyen Savaş</t>
+          <t>Babam Mevdudi</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>250</v>
+        <v>330</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786056666537</t>
+          <t>9786055793005</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Mahfuzat 2</t>
+          <t>Bitmeyen Savaş</t>
         </is>
       </c>
       <c r="C133" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786056666506</t>
+          <t>9786056666537</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Cihad ve Şiddet Dışı Direniş</t>
+          <t>Mahfuzat 2</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786059136013</t>
+          <t>9786056666506</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Kutsal Metin Otorite ve Hakikat</t>
+          <t>Cihad ve Şiddet Dışı Direniş</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>550</v>
+        <v>350</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786059136044</t>
+          <t>9786059136013</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>İslami Hareketin İktidar Deneyimi : Tunus ve Mısır</t>
+          <t>Kutsal Metin Otorite ve Hakikat</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>190</v>
+        <v>550</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786055793944</t>
+          <t>9786059136044</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Söylem ve Yorum</t>
+          <t>İslami Hareketin İktidar Deneyimi : Tunus ve Mısır</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>500</v>
+        <v>190</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786059136020</t>
+          <t>9786055793944</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Yolda Olmak</t>
+          <t>Söylem ve Yorum</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>480</v>
+        <v>500</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786055793968</t>
+          <t>9786059136020</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Zen : Kadın</t>
+          <t>Yolda Olmak</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>280</v>
+        <v>480</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786059136242</t>
+          <t>9786055793968</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Beden ve Beyan</t>
+          <t>Zen : Kadın</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>360</v>
+        <v>280</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786055793937</t>
+          <t>9786059136242</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Kitabevi</t>
+          <t>Beden ve Beyan</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>290</v>
+        <v>360</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786055793913</t>
+          <t>9786055793937</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Yenilik Yasaklama ve Yorum</t>
+          <t>Kitabevi</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>340</v>
+        <v>290</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786056666544</t>
+          <t>9786055793913</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Kur'an Yazıları</t>
+          <t>Yenilik Yasaklama ve Yorum</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>450</v>
+        <v>340</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786056666520</t>
+          <t>9786056666544</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Etik İktisat Siyaset</t>
+          <t>Kur'an Yazıları</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>280</v>
+        <v>450</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786059136129</t>
+          <t>9786056666520</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Mahfuzat</t>
+          <t>Etik İktisat Siyaset</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>350</v>
+        <v>280</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786059136259</t>
+          <t>9786059136129</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Demokrasi İslam ve Ötesi</t>
+          <t>Mahfuzat</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>370</v>
+        <v>350</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786059136235</t>
+          <t>9786059136259</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>İslamilik Problemi</t>
+          <t>Demokrasi İslam ve Ötesi</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>270</v>
+        <v>370</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786059136204</t>
+          <t>9786059136235</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>İslam Ülkelerinden Söyleşiler</t>
+          <t>İslamilik Problemi</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>230</v>
+        <v>270</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786059136167</t>
+          <t>9786059136204</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Gemi</t>
+          <t>İslam Ülkelerinden Söyleşiler</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>300</v>
+        <v>230</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786059136150</t>
+          <t>9786059136167</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Beyan Sosyolojisi</t>
+          <t>Gemi</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>360</v>
+        <v>300</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786055793920</t>
+          <t>9786059136150</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Nübüvvet</t>
+          <t>Beyan Sosyolojisi</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>500</v>
+        <v>360</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786059136112</t>
+          <t>9786055793920</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Yorum Meselesi</t>
+          <t>Nübüvvet</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>480</v>
+        <v>500</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786055793487</t>
+          <t>9786059136112</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>İslam Hukuk Felsefesi</t>
+          <t>Yorum Meselesi</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>500</v>
+        <v>480</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786059136105</t>
+          <t>9786055793487</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Sorgulanmadan Sorgulamak?</t>
+          <t>İslam Hukuk Felsefesi</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>280</v>
+        <v>500</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786059136082</t>
+          <t>9786059136105</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Müslümanca Demokrasi</t>
+          <t>Sorgulanmadan Sorgulamak?</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786059136075</t>
+          <t>9786059136082</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Anlamın İzinde</t>
+          <t>Müslümanca Demokrasi</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>250</v>
+        <v>240</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786059136266</t>
+          <t>9786059136075</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Müslüman Kalma Üzerine Denemeler</t>
+          <t>Anlamın İzinde</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>480</v>
+        <v>250</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786059136228</t>
+          <t>9786059136266</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>İslami Entelektüalizm</t>
+          <t>Müslüman Kalma Üzerine Denemeler</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>500</v>
+        <v>480</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786059136181</t>
+          <t>9786059136228</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Medine'de Sosyal Hayat</t>
+          <t>İslami Entelektüalizm</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>480</v>
+        <v>500</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786059136051</t>
+          <t>9786059136181</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Özgürlük, Adalet ve Sosyal Evrim</t>
+          <t>Medine'de Sosyal Hayat</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>250</v>
+        <v>480</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786055793999</t>
+          <t>9786059136051</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Siyer Tasarımı</t>
+          <t>Özgürlük, Adalet ve Sosyal Evrim</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>280</v>
+        <v>250</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786055793982</t>
+          <t>9786055793999</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Kur'an'ı Anlamak</t>
+          <t>Siyer Tasarımı</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786055793586</t>
+          <t>9786055793982</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Stratejik Düşünme</t>
+          <t>Kur'an'ı Anlamak</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>380</v>
+        <v>240</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786055793906</t>
+          <t>9786055793586</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Korku Çemberleri</t>
+          <t>Stratejik Düşünme</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>400</v>
+        <v>380</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786055793869</t>
+          <t>9786055793906</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Suriye’de Muhalif Olmak</t>
+          <t>Korku Çemberleri</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>360</v>
+        <v>400</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786055793821</t>
+          <t>9786055793869</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş İslam Siyaset Sisteminde Anayasal Meşruiyet</t>
+          <t>Suriye’de Muhalif Olmak</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>450</v>
+        <v>360</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786055793838</t>
+          <t>9786055793821</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Düşman Savaşçı</t>
+          <t>Çağdaş İslam Siyaset Sisteminde Anayasal Meşruiyet</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>600</v>
+        <v>450</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786055793890</t>
+          <t>9786055793838</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Göçebe Kimlik</t>
+          <t>Düşman Savaşçı</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>400</v>
+        <v>600</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786052339558</t>
+          <t>9786055793890</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Sanat - Mimari - İslam Medeniyetinde Bilim Öncüleri 7</t>
+          <t>Göçebe Kimlik</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>390</v>
+        <v>400</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786052339473</t>
+          <t>9786052339558</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Olgu ile Algı Arasında İbn Teymiyye</t>
+          <t>Sanat - Mimari - İslam Medeniyetinde Bilim Öncüleri 7</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>300</v>
+        <v>390</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786052339428</t>
+          <t>9786052339473</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>İslam Düşüncesinin Çağdaş İnşası</t>
+          <t>Olgu ile Algı Arasında İbn Teymiyye</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>380</v>
+        <v>300</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786052339381</t>
+          <t>9786052339428</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Benim Gözümle 2</t>
+          <t>İslam Düşüncesinin Çağdaş İnşası</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>240</v>
+        <v>380</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786052339510</t>
+          <t>9786052339381</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Matematik - İslam Medeniyetinde Bilim Öncüleri 5</t>
+          <t>Benim Gözümle 2</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>400</v>
+        <v>240</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786052339527</t>
+          <t>9786052339510</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Fizik - Kimya - Biyoloji - İslam Medeniyetinde Bilim Öncüleri 4</t>
+          <t>Matematik - İslam Medeniyetinde Bilim Öncüleri 5</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>450</v>
+        <v>400</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786052339480</t>
+          <t>9786052339527</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Felsefe - İslam Medeniyetinde Bilim Öncüleri 3</t>
+          <t>Fizik - Kimya - Biyoloji - İslam Medeniyetinde Bilim Öncüleri 4</t>
         </is>
       </c>
       <c r="C175" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786052339503</t>
+          <t>9786052339480</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Coğrafya - İslam Medeniyetinde Bilim Öncüleri 2</t>
+          <t>Felsefe - İslam Medeniyetinde Bilim Öncüleri 3</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>430</v>
+        <v>450</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786052339497</t>
+          <t>9786052339503</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Astronomi - İslam Medeniyetinde Bilim Öncüleri 1</t>
+          <t>Coğrafya - İslam Medeniyetinde Bilim Öncüleri 2</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>350</v>
+        <v>430</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786052339534</t>
+          <t>9786052339497</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Tıp - İslam Medeniyetinde Bilim Öncüleri 9</t>
+          <t>Astronomi - İslam Medeniyetinde Bilim Öncüleri 1</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>420</v>
+        <v>350</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786052339541</t>
+          <t>9786052339534</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Tarih - İslam Medeniyetinde Bilim Öncüleri 8</t>
+          <t>Tıp - İslam Medeniyetinde Bilim Öncüleri 9</t>
         </is>
       </c>
       <c r="C179" s="1">
         <v>420</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786052339565</t>
+          <t>9786052339541</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Musiki - İslam Medeniyetinde Bilim Öncüleri 6</t>
+          <t>Tarih - İslam Medeniyetinde Bilim Öncüleri 8</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>400</v>
+        <v>420</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786052339411</t>
+          <t>9786052339565</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Entelektüelin Sorumluluğu</t>
+          <t>Musiki - İslam Medeniyetinde Bilim Öncüleri 6</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>500</v>
+        <v>400</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786052339398</t>
+          <t>9786052339411</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Bir Kurucu İlke Tevhid</t>
+          <t>Entelektüelin Sorumluluğu</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>240</v>
+        <v>500</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786059136273</t>
+          <t>9786052339398</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Anlamın İzinde 2</t>
+          <t>Bir Kurucu İlke Tevhid</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>330</v>
+        <v>240</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786052339404</t>
+          <t>9786059136273</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Zirveden Dramatik Sona Müslüman Sultanlar</t>
+          <t>Anlamın İzinde 2</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>650</v>
+        <v>330</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786052339299</t>
+          <t>9786052339404</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Takdir ile Tedbir Arasında İnsan</t>
+          <t>Zirveden Dramatik Sona Müslüman Sultanlar</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>220</v>
+        <v>650</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786052339336</t>
+          <t>9786052339299</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>İslam Tarihi Kaynakları</t>
+          <t>Takdir ile Tedbir Arasında İnsan</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>480</v>
+        <v>220</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786052339312</t>
+          <t>9786052339336</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Din Algısı İnşasında Tarihin Araçsallaştırılması</t>
+          <t>İslam Tarihi Kaynakları</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>450</v>
+        <v>480</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786052339442</t>
+          <t>9786052339312</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Yeni Mutezililer</t>
+          <t>Din Algısı İnşasında Tarihin Araçsallaştırılması</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>340</v>
+        <v>450</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786052339459</t>
+          <t>9786052339442</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Ramazanın Gölgesinde</t>
+          <t>Yeni Mutezililer</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>200</v>
+        <v>340</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786052339367</t>
+          <t>9786052339459</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Müslümanların Engizisyonu - 2</t>
+          <t>Ramazanın Gölgesinde</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>480</v>
+        <v>200</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786052339282</t>
+          <t>9786052339367</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Müslümanların Engizisyonu - 1</t>
+          <t>Müslümanların Engizisyonu - 2</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>450</v>
+        <v>480</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786052339435</t>
+          <t>9786052339282</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Söyleşiler</t>
+          <t>Müslümanların Engizisyonu - 1</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>180</v>
+        <v>450</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786052339244</t>
+          <t>9786052339435</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Arap Aklının Oluşumu</t>
+          <t>Söyleşiler</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>800</v>
+        <v>180</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786052339275</t>
+          <t>9786052339244</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>İsabelle Eberhardt</t>
+          <t>Arap Aklının Oluşumu</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>380</v>
+        <v>800</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786052339305</t>
+          <t>9786052339275</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Körfez'den Notlar</t>
+          <t>İsabelle Eberhardt</t>
         </is>
       </c>
       <c r="C195" s="1">
         <v>380</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786052339237</t>
+          <t>9786052339305</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>İslam ve Siyaset</t>
+          <t>Körfez'den Notlar</t>
         </is>
       </c>
       <c r="C196" s="1">
         <v>380</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786056666575</t>
+          <t>9786052339237</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Arap-İslam Medeniyetinde Entelektüeller</t>
+          <t>İslam ve Siyaset</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>420</v>
+        <v>380</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786052339251</t>
+          <t>9786056666575</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Arap Aklının Yapısı</t>
+          <t>Arap-İslam Medeniyetinde Entelektüeller</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>1100</v>
+        <v>420</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786052339350</t>
+          <t>9786052339251</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>İslam Medeniyetinde Anayasal Kriz</t>
+          <t>Arap Aklının Yapısı</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>850</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786052339268</t>
+          <t>9786052339350</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Arap Düşüncesinde Yeniden Yapılanma</t>
+          <t>İslam Medeniyetinde Anayasal Kriz</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>450</v>
+        <v>850</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786052339169</t>
+          <t>9786052339268</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Muhafazakar Endişe: Aile</t>
+          <t>Çağdaş Arap Düşüncesinde Yeniden Yapılanma</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>280</v>
+        <v>450</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>3990000051709</t>
+          <t>9786052339169</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Fehmü'l Kur'an Cilt: 3 (Ciltli)</t>
+          <t>Muhafazakar Endişe: Aile</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>57.5</v>
+        <v>280</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786055793753</t>
+          <t>3990000051709</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Fehmü'l Kur'an Cilt: 1 (Ciltli)</t>
+          <t>Fehmü'l Kur'an Cilt: 3 (Ciltli)</t>
         </is>
       </c>
       <c r="C203" s="1">
         <v>57.5</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
+          <t>9786055793753</t>
+        </is>
+      </c>
+      <c r="B204" s="1" t="inlineStr">
+        <is>
+          <t>Fehmü'l Kur'an Cilt: 1 (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C204" s="1">
+        <v>57.5</v>
+      </c>
+    </row>
+    <row r="205" spans="1:3">
+      <c r="A205" s="1" t="inlineStr">
+        <is>
           <t>9786055793432</t>
         </is>
       </c>
-      <c r="B204" s="1" t="inlineStr">
+      <c r="B205" s="1" t="inlineStr">
         <is>
           <t>Semerkant’ta Ölüm</t>
         </is>
       </c>
-      <c r="C204" s="1">
+      <c r="C205" s="1">
         <v>600</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>