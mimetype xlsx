--- v2 (2026-06-22)
+++ v3 (2026-09-12)
@@ -85,3100 +85,3130 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786258354904</t>
+          <t>9786056712401</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Ölümün Bu Yakası</t>
+          <t>21. Yüzyılda Tanrı</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>270</v>
+        <v>460</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786258354881</t>
+          <t>9786052339145</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Kitabevi</t>
+          <t>Korku Çemberleri</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>380</v>
+        <v>430</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786258354898</t>
+          <t>9786258354904</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Ben ve O</t>
+          <t>Ölümün Bu Yakası</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>240</v>
+        <v>270</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786258354867</t>
+          <t>9786258354881</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Çağla Yüzleşmek</t>
+          <t>Kitabevi</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>500</v>
+        <v>380</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786258354850</t>
+          <t>9786258354898</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Ruh Yarası</t>
+          <t>Ben ve O</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>180</v>
+        <v>240</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786258354874</t>
+          <t>9786258354867</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Türkiye İslamcıları Gözüyle İran</t>
+          <t>Çağla Yüzleşmek</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>750</v>
+        <v>500</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786258354843</t>
+          <t>9786258354850</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>21. Yüzyıldan Kuran'a Bakış</t>
+          <t>Ruh Yarası</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>700</v>
+        <v>180</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786258354836</t>
+          <t>9786258354874</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Özgürlük Ahlakı</t>
+          <t>Türkiye İslamcıları Gözüyle İran</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>550</v>
+        <v>750</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786258354805</t>
+          <t>9786258354843</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Dünya Felsefelerinde Tanrı Tasavvuru</t>
+          <t>21. Yüzyıldan Kuran'a Bakış</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>280</v>
+        <v>700</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786258354829</t>
+          <t>9786258354836</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Rüzgarlara Karışan Sesin</t>
+          <t>Özgürlük Ahlakı</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>220</v>
+        <v>550</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786258354782</t>
+          <t>9786258354805</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Küresel Paganizmle Yüzleşmeler</t>
+          <t>Dünya Felsefelerinde Tanrı Tasavvuru</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>450</v>
+        <v>280</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786258354799</t>
+          <t>9786258354829</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Dünya Dinlerinde Tanrı Tasavvuru</t>
+          <t>Rüzgarlara Karışan Sesin</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>300</v>
+        <v>220</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786258354775</t>
+          <t>9786258354782</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Kızılelma'nın Peşinde</t>
+          <t>Küresel Paganizmle Yüzleşmeler</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>200</v>
+        <v>450</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786258354690</t>
+          <t>9786258354799</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Hamas - Anlatılmamış Bölümler 2</t>
+          <t>Dünya Dinlerinde Tanrı Tasavvuru</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>380</v>
+        <v>300</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786258354720</t>
+          <t>9786258354775</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Dünya Mitolojilerinde Tanrı Tasavvuru</t>
+          <t>Kızılelma'nın Peşinde</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>280</v>
+        <v>200</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786258354706</t>
+          <t>9786258354690</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Medya Çıkmazı</t>
+          <t>Hamas - Anlatılmamış Bölümler 2</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>350</v>
+        <v>380</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786258354737</t>
+          <t>9786258354720</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Aforizmalar</t>
+          <t>Dünya Mitolojilerinde Tanrı Tasavvuru</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>300</v>
+        <v>280</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786258354751</t>
+          <t>9786258354706</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Muhammed İkbalin Diyarında Birkaç Gün</t>
+          <t>Sosyal Medya Çıkmazı</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786258354713</t>
+          <t>9786258354737</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Adem</t>
+          <t>Aforizmalar</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>260</v>
+        <v>300</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786258354683</t>
+          <t>9786258354751</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Tuhaf Bir Arayış</t>
+          <t>Muhammed İkbalin Diyarında Birkaç Gün</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>260</v>
+        <v>200</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786258354676</t>
+          <t>9786258354713</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Tuhaf Bir Adam</t>
+          <t>Adem</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>280</v>
+        <v>260</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786258354652</t>
+          <t>9786258354683</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Pastoral Yönetimden Neoliberal Siyasete</t>
+          <t>Tuhaf Bir Arayış</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>250</v>
+        <v>260</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786258354669</t>
+          <t>9786258354676</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Doğu ve Batı Arasında Adalet</t>
+          <t>Tuhaf Bir Adam</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786258354645</t>
+          <t>9786258354652</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Musa ve Yol Arkadaşı</t>
+          <t>Pastoral Yönetimden Neoliberal Siyasete</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>280</v>
+        <v>250</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786258354621</t>
+          <t>9786258354669</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Mürted</t>
+          <t>Doğu ve Batı Arasında Adalet</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786258354638</t>
+          <t>9786258354645</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Yeniden İbn Sina</t>
+          <t>Musa ve Yol Arkadaşı</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>250</v>
+        <v>280</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786056712425</t>
+          <t>9786258354621</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Düsünceler</t>
+          <t>Mürted</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>400</v>
+        <v>280</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786258354164</t>
+          <t>9786258354638</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Din Üzerine Düşünmek - Makaleler</t>
+          <t>Yeniden İbn Sina</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>500</v>
+        <v>250</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786258354225</t>
+          <t>9786056712425</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Doğu'nun Doğuşu Batı'nın Batışı</t>
+          <t>Düsünceler</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>180</v>
+        <v>400</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786258354218</t>
+          <t>9786258354164</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Gizli Deizm</t>
+          <t>Din Üzerine Düşünmek - Makaleler</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>200</v>
+        <v>500</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786258354102</t>
+          <t>9786258354225</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Kur'an Kıssalarında Sinematik Özellikler</t>
+          <t>Doğu'nun Doğuşu Batı'nın Batışı</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>290</v>
+        <v>180</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786258354201</t>
+          <t>9786258354218</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Towards an Understanding of Islam An Intellectual Debate</t>
+          <t>Gizli Deizm</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786258354157</t>
+          <t>9786258354102</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>21. Yüzyıl İnsanı İçin Hz. Muhammed ve Dostları</t>
+          <t>Kur'an Kıssalarında Sinematik Özellikler</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>380</v>
+        <v>290</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786258354171</t>
+          <t>9786258354201</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Beklenen Kurtarıcı İsa ve Mehdi</t>
+          <t>Towards an Understanding of Islam An Intellectual Debate</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>230</v>
+        <v>250</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786258354188</t>
+          <t>9786258354157</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Laik Olmayan Bir Demokrasi</t>
+          <t>21. Yüzyıl İnsanı İçin Hz. Muhammed ve Dostları</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>150</v>
+        <v>380</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786052339107</t>
+          <t>9786258354171</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Müslümanlar Neden Parçalandı?</t>
+          <t>Beklenen Kurtarıcı İsa ve Mehdi</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>650</v>
+        <v>230</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786258354126</t>
+          <t>9786258354188</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Maduniyetin Dönüşümü</t>
+          <t>Laik Olmayan Bir Demokrasi</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>450</v>
+        <v>150</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786258354140</t>
+          <t>9786052339107</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Yetim Muhammed - Sosyal - Psikolojik Bir Yaklaşım</t>
+          <t>Müslümanlar Neden Parçalandı?</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>280</v>
+        <v>650</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786258354089</t>
+          <t>9786258354126</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Metaverse</t>
+          <t>Maduniyetin Dönüşümü</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>460</v>
+        <v>450</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786258354119</t>
+          <t>9786258354140</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Böyle Buyurdu Ibn Arabi</t>
+          <t>Yetim Muhammed - Sosyal - Psikolojik Bir Yaklaşım</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>450</v>
+        <v>280</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786258354096</t>
+          <t>9786258354089</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Kutsanmış Saltanat</t>
+          <t>Metaverse</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>220</v>
+        <v>460</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786052339664</t>
+          <t>9786258354119</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Aliya'da Özgürlük ve Sanat</t>
+          <t>Böyle Buyurdu Ibn Arabi</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>240</v>
+        <v>450</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786052339374</t>
+          <t>9786258354096</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Muhammed Âbid El-Câbirî'nin Tefsir Yöntemi: Siret-Nûzûl İlişkisi</t>
+          <t>Kutsanmış Saltanat</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>500</v>
+        <v>220</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786052339602</t>
+          <t>9786052339664</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Muhtar Es-Sekafi: Şiiliğe Dair Farklı Bir Okuma</t>
+          <t>Aliya'da Özgürlük ve Sanat</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>260</v>
+        <v>240</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786052339596</t>
+          <t>9786052339374</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>İslam'ın Akılcıları - Mu'tezili Öncüleri</t>
+          <t>Muhammed Âbid El-Câbirî'nin Tefsir Yöntemi: Siret-Nûzûl İlişkisi</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>800</v>
+        <v>500</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786052339466</t>
+          <t>9786052339602</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Şeriat ve Siyaset Arasında</t>
+          <t>Muhtar Es-Sekafi: Şiiliğe Dair Farklı Bir Okuma</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>190</v>
+        <v>260</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786052339572</t>
+          <t>9786052339596</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Müslümanların Engizisyonu - 3</t>
+          <t>İslam'ın Akılcıları - Mu'tezili Öncüleri</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>430</v>
+        <v>800</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786052339589</t>
+          <t>9786052339466</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Mecelle</t>
+          <t>Şeriat ve Siyaset Arasında</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>350</v>
+        <v>190</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786052339343</t>
+          <t>9786052339572</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Roma'ya Karşı Galyalılar</t>
+          <t>Müslümanların Engizisyonu - 3</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>600</v>
+        <v>430</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786052339152</t>
+          <t>9786052339589</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Haçlı Seferlerinde Haşhaşiler</t>
+          <t>Mecelle</t>
         </is>
       </c>
       <c r="C51" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786055793371</t>
+          <t>9786052339343</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Zamanın Sınavından Geçmek</t>
+          <t>Roma'ya Karşı Galyalılar</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>320</v>
+        <v>600</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786055793555</t>
+          <t>9786052339152</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Dönüşümün Yasaları</t>
+          <t>Haçlı Seferlerinde Haşhaşiler</t>
         </is>
       </c>
       <c r="C53" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786055793746</t>
+          <t>9786055793371</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Fehmü'l Kur'an - Siyer Eşliğinde Kur'anı Anlamak (3 Cilt Takım) (Ciltli)</t>
+          <t>Zamanın Sınavından Geçmek</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>3600</v>
+        <v>320</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786055793517</t>
+          <t>9786055793555</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>İslam Devletinde Kamusal Özgürlükler</t>
+          <t>Toplumsal Dönüşümün Yasaları</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>750</v>
+        <v>350</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786052339114</t>
+          <t>9786055793746</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Sufi Hermenötik</t>
+          <t>Fehmü'l Kur'an - Siyer Eşliğinde Kur'anı Anlamak (3 Cilt Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>600</v>
+        <v>3600</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786052339053</t>
+          <t>9786055793517</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Müslüman Dünyada Toplumsal Değişme</t>
+          <t>İslam Devletinde Kamusal Özgürlükler</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>280</v>
+        <v>750</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786056666551</t>
+          <t>9786052339114</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Dünya Tarihinin Ruhu Hz. Muhammed</t>
+          <t>Sufi Hermenötik</t>
         </is>
       </c>
       <c r="C58" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786052339084</t>
+          <t>9786052339053</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>İslami Mücadele ve Yeni Dönemde İslamcılık</t>
+          <t>Müslüman Dünyada Toplumsal Değişme</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>250</v>
+        <v>280</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786052339138</t>
+          <t>9786056666551</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>İbn Haldun'un Düşüncesi Asabiyet ve Devlet</t>
+          <t>Dünya Tarihinin Ruhu Hz. Muhammed</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>650</v>
+        <v>600</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786052339121</t>
+          <t>9786052339084</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Arap Siyasal Aklı</t>
+          <t>İslami Mücadele ve Yeni Dönemde İslamcılık</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>800</v>
+        <v>250</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786052339022</t>
+          <t>9786052339138</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Müslümanlar ve Antisemitizm</t>
+          <t>İbn Haldun'un Düşüncesi Asabiyet ve Devlet</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>170</v>
+        <v>650</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786059136136</t>
+          <t>9786052339121</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Benim Gözümle</t>
+          <t>Arap Siyasal Aklı</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>220</v>
+        <v>800</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786056712463</t>
+          <t>9786052339022</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Hikmet Sosyolojisi</t>
+          <t>Müslümanlar ve Antisemitizm</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>420</v>
+        <v>170</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786056712432</t>
+          <t>9786059136136</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>20. yy. Seçkin İslam Düşünürleri</t>
+          <t>Benim Gözümle</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>170</v>
+        <v>220</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786052339039</t>
+          <t>9786056712463</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Çoban ve Efendi</t>
+          <t>Hikmet Sosyolojisi</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>300</v>
+        <v>420</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786052339077</t>
+          <t>9786056712432</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>İnsan Oluşa Dair</t>
+          <t>20. yy. Seçkin İslam Düşünürleri</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>350</v>
+        <v>170</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786052339183</t>
+          <t>9786052339039</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Nebevi Rüyaların Ravisi Hz. Muhammed - Güncel Vahiy Tartışmaları 1</t>
+          <t>Çoban ve Efendi</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786052339190</t>
+          <t>9786052339077</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Nebevi Rüyaların Ravisi Hz. Muhammed Kitabına Eleştiriler - Güncel Vahiy Tartışmaları 2</t>
+          <t>İnsan Oluşa Dair</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>260</v>
+        <v>350</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786052339176</t>
+          <t>9786052339183</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Başka İnançlılar için İslam Nedir, Ne Değildir?</t>
+          <t>Nebevi Rüyaların Ravisi Hz. Muhammed - Güncel Vahiy Tartışmaları 1</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>220</v>
+        <v>250</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786056712494</t>
+          <t>9786052339190</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Söz ve Tanıklık</t>
+          <t>Nebevi Rüyaların Ravisi Hz. Muhammed Kitabına Eleştiriler - Güncel Vahiy Tartışmaları 2</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>180</v>
+        <v>260</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786056712449</t>
+          <t>9786052339176</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Kur'an Filozofu</t>
+          <t>Başka İnançlılar için İslam Nedir, Ne Değildir?</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786056712487</t>
+          <t>9786056712494</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Hamas</t>
+          <t>Söz ve Tanıklık</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>380</v>
+        <v>180</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786056666582</t>
+          <t>9786056712449</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Aykırı Sesler</t>
+          <t>Kur'an Filozofu</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786052339213</t>
+          <t>9786056712487</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Despotizmin Doğası</t>
+          <t>Hamas</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>400</v>
+        <v>380</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786052339046</t>
+          <t>9786056666582</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Sivil Toplum Sivil Topluma Karşı</t>
+          <t>Aykırı Sesler</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>280</v>
+        <v>250</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786052339008</t>
+          <t>9786052339213</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Devlet Ve Toplum Felsefesi Üzerine Denemeler</t>
+          <t>Despotizmin Doğası</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>280</v>
+        <v>400</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786056666568</t>
+          <t>9786052339046</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Şiilerin Gözüyle Sünniler</t>
+          <t>Sivil Toplum Sivil Topluma Karşı</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>450</v>
+        <v>280</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786056712418</t>
+          <t>9786052339008</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Muhalif</t>
+          <t>Devlet Ve Toplum Felsefesi Üzerine Denemeler</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>220</v>
+        <v>280</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786052339329</t>
+          <t>9786056666568</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Arap Ahlaki Aklı</t>
+          <t>Şiilerin Gözüyle Sünniler</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>1200</v>
+        <v>450</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786052339091</t>
+          <t>9786056712418</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>İran’da Entelektüel Dini Düşünce Hareketi</t>
+          <t>Muhalif</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>500</v>
+        <v>220</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786052339015</t>
+          <t>9786052339329</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Daimi Barış Teorisi</t>
+          <t>Arap Ahlaki Aklı</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>170</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786056666599</t>
+          <t>9786052339091</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>İran Yahudileri</t>
+          <t>İran’da Entelektüel Dini Düşünce Hareketi</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>260</v>
+        <v>500</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786056712470</t>
+          <t>9786052339015</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Diriler İçin - Bir Yasin Okuması</t>
+          <t>Daimi Barış Teorisi</t>
         </is>
       </c>
       <c r="C84" s="1">
         <v>170</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786059136099</t>
+          <t>9786056666599</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Tefsirde Akılcı Eğilim</t>
+          <t>İran Yahudileri</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>500</v>
+        <v>260</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786055793098</t>
+          <t>9786056712470</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Temel Kavramlar - 2</t>
+          <t>Diriler İçin - Bir Yasin Okuması</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>230</v>
+        <v>170</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786055793012</t>
+          <t>9786059136099</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Temel Kavramlar - 1</t>
+          <t>Tefsirde Akılcı Eğilim</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>320</v>
+        <v>500</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786055793579</t>
+          <t>9786055793098</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Tarihsel Hafıza</t>
+          <t>Temel Kavramlar - 2</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>250</v>
+        <v>230</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786055793272</t>
+          <t>9786055793012</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Taliban’ın Yükselişi</t>
+          <t>Temel Kavramlar - 1</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>400</v>
+        <v>320</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786055793852</t>
+          <t>9786055793579</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Sünnilik - Şiilik</t>
+          <t>Tarihsel Hafıza</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>440</v>
+        <v>250</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786055793739</t>
+          <t>9786055793272</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Suriye</t>
+          <t>Taliban’ın Yükselişi</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>480</v>
+        <v>400</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786055793562</t>
+          <t>9786055793852</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Stratejik Tarih Yorumu</t>
+          <t>Sünnilik - Şiilik</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>250</v>
+        <v>440</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786055793074</t>
+          <t>9786055793739</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Siyasi Fetvalar</t>
+          <t>Suriye</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>300</v>
+        <v>480</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786055793081</t>
+          <t>9786055793562</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Siyaset Fıkhı</t>
+          <t>Stratejik Tarih Yorumu</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786258354812</t>
+          <t>9786055793074</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Salyangoz: Suriye Zindanları</t>
+          <t>Siyasi Fetvalar</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>420</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786055793456</t>
+          <t>9786055793081</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Resmi Dini Söylemin Eleştirisi</t>
+          <t>Siyaset Fıkhı</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>650</v>
+        <v>180</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786055793227</t>
+          <t>9786258354812</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Ortadoğuda Modernleşme</t>
+          <t>Salyangoz: Suriye Zindanları</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>480</v>
+        <v>420</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786055793029</t>
+          <t>9786055793456</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Niçin İslam</t>
+          <t>Resmi Dini Söylemin Eleştirisi</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>250</v>
+        <v>650</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786055793036</t>
+          <t>9786055793227</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Müslüman Olmak</t>
+          <t>Ortadoğuda Modernleşme</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>200</v>
+        <v>480</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786055793678</t>
+          <t>9786055793029</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Muhammed</t>
+          <t>Niçin İslam</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>360</v>
+        <v>250</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786055793616</t>
+          <t>9786055793036</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Medeniyet Olgusu</t>
+          <t>Müslüman Olmak</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786056712456</t>
+          <t>9786055793678</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Laiklik ve Sivil Toplum</t>
+          <t>Muhammed</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>280</v>
+        <v>360</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786055793845</t>
+          <t>9786055793616</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Küreselleşme Çağında İslam</t>
+          <t>Medeniyet Olgusu</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>220</v>
+        <v>180</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786055793395</t>
+          <t>9786056712456</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’a Giriş</t>
+          <t>Laiklik ve Sivil Toplum</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>1200</v>
+        <v>280</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786052339060</t>
+          <t>9786055793845</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Kur’an ve Yaşam Arasında Kadın</t>
+          <t>Küreselleşme Çağında İslam</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>280</v>
+        <v>220</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786059136211</t>
+          <t>9786055793395</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Minare</t>
+          <t>Kur’an’a Giriş</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>460</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786059136174</t>
+          <t>9786052339060</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Kılıç ve Kelime</t>
+          <t>Kur’an ve Yaşam Arasında Kadın</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>420</v>
+        <v>280</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786055793364</t>
+          <t>9786059136211</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Kehf Suresi</t>
+          <t>Kırmızı Minare</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>320</v>
+        <v>460</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786055793043</t>
+          <t>9786059136174</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>İslam’ın Temelleri</t>
+          <t>Kılıç ve Kelime</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>190</v>
+        <v>420</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786055793357</t>
+          <t>9786055793364</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>İslam Tarihine Giriş</t>
+          <t>Kehf Suresi</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>420</v>
+        <v>320</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786055793104</t>
+          <t>9786055793043</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>İslam Nedir ?</t>
+          <t>İslam’ın Temelleri</t>
         </is>
       </c>
       <c r="C111" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786055793425</t>
+          <t>9786055793357</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>İslam Medeniyetine Giriş</t>
+          <t>İslam Tarihine Giriş</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>400</v>
+        <v>420</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786055793722</t>
+          <t>9786055793104</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Kürt Siyasetinde Örgüt Kültürü</t>
+          <t>İslam Nedir ?</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>170</v>
+        <v>190</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786055793524</t>
+          <t>9786055793425</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>İslam Devletinde Yönetim Şekli</t>
+          <t>İslam Medeniyetine Giriş</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>460</v>
+        <v>400</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786055793470</t>
+          <t>9786055793722</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>İman ve Özgürlük</t>
+          <t>Kürt Siyasetinde Örgüt Kültürü</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>400</v>
+        <v>170</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786052339220</t>
+          <t>9786055793524</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Hilafet</t>
+          <t>İslam Devletinde Yönetim Şekli</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>380</v>
+        <v>460</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786055793654</t>
+          <t>9786055793470</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Hermenötik, Kur’an ve Sünnet</t>
+          <t>İman ve Özgürlük</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>600</v>
+        <v>400</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786055793340</t>
+          <t>9786052339220</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Hayatın Sonuna Dair</t>
+          <t>Hilafet</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>200</v>
+        <v>380</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786055793388</t>
+          <t>9786055793654</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Hamburger Medeniyeti  ve Diğer Makaleler</t>
+          <t>Hermenötik, Kur’an ve Sünnet</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>550</v>
+        <v>600</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786055793692</t>
+          <t>9786055793340</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Haçlı Savaşlarının Etkisi Altında Sünni - Şii İlişkileri</t>
+          <t>Hayatın Sonuna Dair</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>380</v>
+        <v>200</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786055793258</t>
+          <t>9786055793388</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Doğu’nun Romantik Olmayan Yüzü</t>
+          <t>Hamburger Medeniyeti  ve Diğer Makaleler</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>300</v>
+        <v>550</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786052339206</t>
+          <t>9786055793692</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Doğu Batı Tartışmaları</t>
+          <t>Haçlı Savaşlarının Etkisi Altında Sünni - Şii İlişkileri</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>280</v>
+        <v>380</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786055793531</t>
+          <t>9786055793258</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Dirilişten Uyanışa</t>
+          <t>Doğu’nun Romantik Olmayan Yüzü</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786055793326</t>
+          <t>9786052339206</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Dini Şiarlar</t>
+          <t>Doğu Batı Tartışmaları</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786059136280</t>
+          <t>9786055793531</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Demokratik Hilafet’e Doğru</t>
+          <t>Dirilişten Uyanışa</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>600</v>
+        <v>350</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786055793661</t>
+          <t>9786055793326</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Çatışmalar ve Görüşmeler Sarmalında Filistin - İsrail</t>
+          <t>Dini Şiarlar</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>500</v>
+        <v>240</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786055793715</t>
+          <t>9786059136280</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Cemaat Diktatörlerinin Psikanalizi</t>
+          <t>Demokratik Hilafet’e Doğru</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>17</v>
+        <v>600</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786055793494</t>
+          <t>9786055793661</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Arap Baharı</t>
+          <t>Çatışmalar ve Görüşmeler Sarmalında Filistin - İsrail</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>350</v>
+        <v>500</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786055793067</t>
+          <t>9786055793715</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Allah Yolunda Yürürken</t>
+          <t>Cemaat Diktatörlerinin Psikanalizi</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>250</v>
+        <v>17</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786055793708</t>
+          <t>9786055793494</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Akletme Üzerine</t>
+          <t>Arap Baharı</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>18</v>
+        <v>350</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786055793814</t>
+          <t>9786055793067</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Afrika Titanikleri</t>
+          <t>Allah Yolunda Yürürken</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>240</v>
+        <v>250</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786055793449</t>
+          <t>9786055793708</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Babam Mevdudi</t>
+          <t>Akletme Üzerine</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>330</v>
+        <v>18</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786055793005</t>
+          <t>9786055793814</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Bitmeyen Savaş</t>
+          <t>Afrika Titanikleri</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>250</v>
+        <v>240</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786056666537</t>
+          <t>9786055793449</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Mahfuzat 2</t>
+          <t>Babam Mevdudi</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>250</v>
+        <v>330</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786056666506</t>
+          <t>9786055793005</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Cihad ve Şiddet Dışı Direniş</t>
+          <t>Bitmeyen Savaş</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786059136013</t>
+          <t>9786056666537</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Kutsal Metin Otorite ve Hakikat</t>
+          <t>Mahfuzat 2</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>550</v>
+        <v>250</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786059136044</t>
+          <t>9786056666506</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>İslami Hareketin İktidar Deneyimi : Tunus ve Mısır</t>
+          <t>Cihad ve Şiddet Dışı Direniş</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>190</v>
+        <v>350</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786055793944</t>
+          <t>9786059136013</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Söylem ve Yorum</t>
+          <t>Kutsal Metin Otorite ve Hakikat</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>500</v>
+        <v>550</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786059136020</t>
+          <t>9786059136044</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Yolda Olmak</t>
+          <t>İslami Hareketin İktidar Deneyimi : Tunus ve Mısır</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>480</v>
+        <v>190</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786055793968</t>
+          <t>9786055793944</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Zen : Kadın</t>
+          <t>Söylem ve Yorum</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>280</v>
+        <v>500</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786059136242</t>
+          <t>9786059136020</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Beden ve Beyan</t>
+          <t>Yolda Olmak</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>360</v>
+        <v>480</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786055793937</t>
+          <t>9786055793968</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Kitabevi</t>
+          <t>Zen : Kadın</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>290</v>
+        <v>280</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786055793913</t>
+          <t>9786059136242</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Yenilik Yasaklama ve Yorum</t>
+          <t>Beden ve Beyan</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>340</v>
+        <v>360</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786056666544</t>
+          <t>9786055793937</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Kur'an Yazıları</t>
+          <t>Kitabevi</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>450</v>
+        <v>290</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786056666520</t>
+          <t>9786055793913</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Etik İktisat Siyaset</t>
+          <t>Yenilik Yasaklama ve Yorum</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>280</v>
+        <v>340</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786059136129</t>
+          <t>9786056666544</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Mahfuzat</t>
+          <t>Kur'an Yazıları</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786059136259</t>
+          <t>9786056666520</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Demokrasi İslam ve Ötesi</t>
+          <t>Etik İktisat Siyaset</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>370</v>
+        <v>280</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786059136235</t>
+          <t>9786059136129</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>İslamilik Problemi</t>
+          <t>Mahfuzat</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>270</v>
+        <v>350</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786059136204</t>
+          <t>9786059136259</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>İslam Ülkelerinden Söyleşiler</t>
+          <t>Demokrasi İslam ve Ötesi</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>230</v>
+        <v>370</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786059136167</t>
+          <t>9786059136235</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Gemi</t>
+          <t>İslamilik Problemi</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>300</v>
+        <v>270</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786059136150</t>
+          <t>9786059136204</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Beyan Sosyolojisi</t>
+          <t>İslam Ülkelerinden Söyleşiler</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>360</v>
+        <v>230</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786055793920</t>
+          <t>9786059136167</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Nübüvvet</t>
+          <t>Gemi</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>500</v>
+        <v>300</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786059136112</t>
+          <t>9786059136150</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Yorum Meselesi</t>
+          <t>Beyan Sosyolojisi</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>480</v>
+        <v>360</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786055793487</t>
+          <t>9786055793920</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>İslam Hukuk Felsefesi</t>
+          <t>Nübüvvet</t>
         </is>
       </c>
       <c r="C154" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786059136105</t>
+          <t>9786059136112</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Sorgulanmadan Sorgulamak?</t>
+          <t>Yorum Meselesi</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>280</v>
+        <v>480</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786059136082</t>
+          <t>9786055793487</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Müslümanca Demokrasi</t>
+          <t>İslam Hukuk Felsefesi</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>240</v>
+        <v>500</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786059136075</t>
+          <t>9786059136105</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Anlamın İzinde</t>
+          <t>Sorgulanmadan Sorgulamak?</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>250</v>
+        <v>280</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786059136266</t>
+          <t>9786059136082</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Müslüman Kalma Üzerine Denemeler</t>
+          <t>Müslümanca Demokrasi</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>480</v>
+        <v>240</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786059136228</t>
+          <t>9786059136075</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>İslami Entelektüalizm</t>
+          <t>Anlamın İzinde</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>500</v>
+        <v>250</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786059136181</t>
+          <t>9786059136266</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Medine'de Sosyal Hayat</t>
+          <t>Müslüman Kalma Üzerine Denemeler</t>
         </is>
       </c>
       <c r="C160" s="1">
         <v>480</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786059136051</t>
+          <t>9786059136228</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Özgürlük, Adalet ve Sosyal Evrim</t>
+          <t>İslami Entelektüalizm</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786055793999</t>
+          <t>9786059136181</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Siyer Tasarımı</t>
+          <t>Medine'de Sosyal Hayat</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>280</v>
+        <v>480</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786055793982</t>
+          <t>9786059136051</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Kur'an'ı Anlamak</t>
+          <t>Özgürlük, Adalet ve Sosyal Evrim</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>240</v>
+        <v>250</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786055793586</t>
+          <t>9786055793999</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Stratejik Düşünme</t>
+          <t>Siyer Tasarımı</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>380</v>
+        <v>280</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786055793906</t>
+          <t>9786055793982</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Korku Çemberleri</t>
+          <t>Kur'an'ı Anlamak</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>400</v>
+        <v>240</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786055793869</t>
+          <t>9786055793586</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Suriye’de Muhalif Olmak</t>
+          <t>Stratejik Düşünme</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>360</v>
+        <v>380</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786055793821</t>
+          <t>9786055793906</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş İslam Siyaset Sisteminde Anayasal Meşruiyet</t>
+          <t>Korku Çemberleri</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>450</v>
+        <v>400</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786055793838</t>
+          <t>9786055793869</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Düşman Savaşçı</t>
+          <t>Suriye’de Muhalif Olmak</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>600</v>
+        <v>360</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786055793890</t>
+          <t>9786055793821</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Göçebe Kimlik</t>
+          <t>Çağdaş İslam Siyaset Sisteminde Anayasal Meşruiyet</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>400</v>
+        <v>450</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786052339558</t>
+          <t>9786055793838</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Sanat - Mimari - İslam Medeniyetinde Bilim Öncüleri 7</t>
+          <t>Düşman Savaşçı</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>390</v>
+        <v>600</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786052339473</t>
+          <t>9786055793890</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Olgu ile Algı Arasında İbn Teymiyye</t>
+          <t>Göçebe Kimlik</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786052339428</t>
+          <t>9786052339558</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>İslam Düşüncesinin Çağdaş İnşası</t>
+          <t>Sanat - Mimari - İslam Medeniyetinde Bilim Öncüleri 7</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>380</v>
+        <v>390</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786052339381</t>
+          <t>9786052339473</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Benim Gözümle 2</t>
+          <t>Olgu ile Algı Arasında İbn Teymiyye</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>240</v>
+        <v>300</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786052339510</t>
+          <t>9786052339428</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Matematik - İslam Medeniyetinde Bilim Öncüleri 5</t>
+          <t>İslam Düşüncesinin Çağdaş İnşası</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>400</v>
+        <v>380</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786052339527</t>
+          <t>9786052339381</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Fizik - Kimya - Biyoloji - İslam Medeniyetinde Bilim Öncüleri 4</t>
+          <t>Benim Gözümle 2</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>450</v>
+        <v>240</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786052339480</t>
+          <t>9786052339510</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Felsefe - İslam Medeniyetinde Bilim Öncüleri 3</t>
+          <t>Matematik - İslam Medeniyetinde Bilim Öncüleri 5</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>450</v>
+        <v>400</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786052339503</t>
+          <t>9786052339527</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Coğrafya - İslam Medeniyetinde Bilim Öncüleri 2</t>
+          <t>Fizik - Kimya - Biyoloji - İslam Medeniyetinde Bilim Öncüleri 4</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>430</v>
+        <v>450</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786052339497</t>
+          <t>9786052339480</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Astronomi - İslam Medeniyetinde Bilim Öncüleri 1</t>
+          <t>Felsefe - İslam Medeniyetinde Bilim Öncüleri 3</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786052339534</t>
+          <t>9786052339503</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Tıp - İslam Medeniyetinde Bilim Öncüleri 9</t>
+          <t>Coğrafya - İslam Medeniyetinde Bilim Öncüleri 2</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>420</v>
+        <v>430</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786052339541</t>
+          <t>9786052339497</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Tarih - İslam Medeniyetinde Bilim Öncüleri 8</t>
+          <t>Astronomi - İslam Medeniyetinde Bilim Öncüleri 1</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>420</v>
+        <v>350</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786052339565</t>
+          <t>9786052339534</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Musiki - İslam Medeniyetinde Bilim Öncüleri 6</t>
+          <t>Tıp - İslam Medeniyetinde Bilim Öncüleri 9</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>400</v>
+        <v>420</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786052339411</t>
+          <t>9786052339541</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Entelektüelin Sorumluluğu</t>
+          <t>Tarih - İslam Medeniyetinde Bilim Öncüleri 8</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>500</v>
+        <v>420</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786052339398</t>
+          <t>9786052339565</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Bir Kurucu İlke Tevhid</t>
+          <t>Musiki - İslam Medeniyetinde Bilim Öncüleri 6</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>240</v>
+        <v>400</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786059136273</t>
+          <t>9786052339411</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Anlamın İzinde 2</t>
+          <t>Entelektüelin Sorumluluğu</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>330</v>
+        <v>500</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786052339404</t>
+          <t>9786052339398</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Zirveden Dramatik Sona Müslüman Sultanlar</t>
+          <t>Bir Kurucu İlke Tevhid</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>650</v>
+        <v>240</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786052339299</t>
+          <t>9786059136273</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Takdir ile Tedbir Arasında İnsan</t>
+          <t>Anlamın İzinde 2</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>220</v>
+        <v>330</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786052339336</t>
+          <t>9786052339404</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>İslam Tarihi Kaynakları</t>
+          <t>Zirveden Dramatik Sona Müslüman Sultanlar</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>480</v>
+        <v>650</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786052339312</t>
+          <t>9786052339299</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Din Algısı İnşasında Tarihin Araçsallaştırılması</t>
+          <t>Takdir ile Tedbir Arasında İnsan</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>450</v>
+        <v>220</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786052339442</t>
+          <t>9786052339336</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Yeni Mutezililer</t>
+          <t>İslam Tarihi Kaynakları</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>340</v>
+        <v>480</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786052339459</t>
+          <t>9786052339312</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Ramazanın Gölgesinde</t>
+          <t>Din Algısı İnşasında Tarihin Araçsallaştırılması</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>200</v>
+        <v>450</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786052339367</t>
+          <t>9786052339442</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Müslümanların Engizisyonu - 2</t>
+          <t>Yeni Mutezililer</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>480</v>
+        <v>340</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786052339282</t>
+          <t>9786052339459</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Müslümanların Engizisyonu - 1</t>
+          <t>Ramazanın Gölgesinde</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>450</v>
+        <v>200</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786052339435</t>
+          <t>9786052339367</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Söyleşiler</t>
+          <t>Müslümanların Engizisyonu - 2</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>180</v>
+        <v>480</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786052339244</t>
+          <t>9786052339282</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Arap Aklının Oluşumu</t>
+          <t>Müslümanların Engizisyonu - 1</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>800</v>
+        <v>450</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786052339275</t>
+          <t>9786052339435</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>İsabelle Eberhardt</t>
+          <t>Söyleşiler</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>380</v>
+        <v>180</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786052339305</t>
+          <t>9786052339244</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Körfez'den Notlar</t>
+          <t>Arap Aklının Oluşumu</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>380</v>
+        <v>800</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786052339237</t>
+          <t>9786052339275</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>İslam ve Siyaset</t>
+          <t>İsabelle Eberhardt</t>
         </is>
       </c>
       <c r="C197" s="1">
         <v>380</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786056666575</t>
+          <t>9786052339305</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Arap-İslam Medeniyetinde Entelektüeller</t>
+          <t>Körfez'den Notlar</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>420</v>
+        <v>380</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786052339251</t>
+          <t>9786052339237</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Arap Aklının Yapısı</t>
+          <t>İslam ve Siyaset</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>1100</v>
+        <v>380</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786052339350</t>
+          <t>9786056666575</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>İslam Medeniyetinde Anayasal Kriz</t>
+          <t>Arap-İslam Medeniyetinde Entelektüeller</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>850</v>
+        <v>420</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786052339268</t>
+          <t>9786052339251</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Arap Düşüncesinde Yeniden Yapılanma</t>
+          <t>Arap Aklının Yapısı</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>450</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786052339169</t>
+          <t>9786052339350</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Muhafazakar Endişe: Aile</t>
+          <t>İslam Medeniyetinde Anayasal Kriz</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>280</v>
+        <v>850</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>3990000051709</t>
+          <t>9786052339268</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Fehmü'l Kur'an Cilt: 3 (Ciltli)</t>
+          <t>Çağdaş Arap Düşüncesinde Yeniden Yapılanma</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>57.5</v>
+        <v>450</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786055793753</t>
+          <t>9786052339169</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Fehmü'l Kur'an Cilt: 1 (Ciltli)</t>
+          <t>Muhafazakar Endişe: Aile</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>57.5</v>
+        <v>280</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
+          <t>3990000051709</t>
+        </is>
+      </c>
+      <c r="B205" s="1" t="inlineStr">
+        <is>
+          <t>Fehmü'l Kur'an Cilt: 3 (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C205" s="1">
+        <v>57.5</v>
+      </c>
+    </row>
+    <row r="206" spans="1:3">
+      <c r="A206" s="1" t="inlineStr">
+        <is>
+          <t>9786055793753</t>
+        </is>
+      </c>
+      <c r="B206" s="1" t="inlineStr">
+        <is>
+          <t>Fehmü'l Kur'an Cilt: 1 (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C206" s="1">
+        <v>57.5</v>
+      </c>
+    </row>
+    <row r="207" spans="1:3">
+      <c r="A207" s="1" t="inlineStr">
+        <is>
           <t>9786055793432</t>
         </is>
       </c>
-      <c r="B205" s="1" t="inlineStr">
+      <c r="B207" s="1" t="inlineStr">
         <is>
           <t>Semerkant’ta Ölüm</t>
         </is>
       </c>
-      <c r="C205" s="1">
+      <c r="C207" s="1">
         <v>600</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>