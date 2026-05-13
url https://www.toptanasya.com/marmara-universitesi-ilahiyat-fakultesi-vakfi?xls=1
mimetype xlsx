--- v1 (2026-03-22)
+++ v2 (2026-05-13)
@@ -1984,51 +1984,51 @@
         <is>
           <t>9789755486659</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
           <t>Hz. Osman Sonrası Mushaf Tarihi</t>
         </is>
       </c>
       <c r="C127" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
           <t>9789755486574</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
           <t>Kur’an Öğretiminde Metodoloji</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>430</v>
+        <v>550</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
           <t>9789755486581</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
           <t>Hadislerin Evrensel Dili</t>
         </is>
       </c>
       <c r="C129" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
           <t>9789755486024</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
@@ -4774,51 +4774,51 @@
         <is>
           <t>9789755481166</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
           <t>Arapça Dilbilgisi - Nahiv</t>
         </is>
       </c>
       <c r="C313" s="1">
         <v>590</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>9789755481890</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
           <t>Allahın Kılıcı - Halid Bin Velid</t>
         </is>
       </c>
       <c r="C314" s="1">
-        <v>560</v>
+        <v>750</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>9789755481258</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
           <t>Ahmet Cevdet Paşa’nın Felsefi Düşüncesi</t>
         </is>
       </c>
       <c r="C315" s="1">
         <v>22</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>9789755482323</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
@@ -5734,51 +5734,51 @@
         <is>
           <t>9789755484402</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
           <t>Günümüz Tefsir Problemleri</t>
         </is>
       </c>
       <c r="C377" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="378" spans="1:3">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>9789755484518</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
           <t>Fetva</t>
         </is>
       </c>
       <c r="C378" s="1">
-        <v>475</v>
+        <v>750</v>
       </c>
     </row>
     <row r="379" spans="1:3">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>9789755484815</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
           <t>Hulefa-i Raşidin Devri Sahabe Anlayışı</t>
         </is>
       </c>
       <c r="C379" s="1">
         <v>290</v>
       </c>
     </row>
     <row r="380" spans="1:3">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>9789755484587</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>