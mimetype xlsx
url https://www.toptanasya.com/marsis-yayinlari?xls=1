--- v0 (2026-02-26)
+++ v1 (2026-09-12)
@@ -319,51 +319,51 @@
         <is>
           <t>9786256912694</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2025 KPSS Vatandaşlık Soru Bankası</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786256912632</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Satranç</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>60</v>
+        <v>80</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786256912700</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>TYT Paragraf Soru Bankası 7 Branş Deneme İlaveli</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9786256912649</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
@@ -379,96 +379,96 @@
         <is>
           <t>9786256912625</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2024 KPSS Genel Yetenek Genel Kültür 10 Deneme</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9786256912144</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Tom Amca'nın Kulübesi</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>85</v>
+        <v>105</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9786256912595</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>İki Şehrin Hikayesi</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>145</v>
+        <v>170</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9786256912304</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Seksen Günde Devrialem</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9786256912311</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Pollyanna</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9786256912489</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>AYT Biyoloji Soru Bankası</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>9786256912458</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
@@ -529,111 +529,111 @@
         <is>
           <t>9786256912557</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>8. Sınıf Tüm Dersler Soru Bankası</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>9786256912281</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Beyaz Diş</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>90</v>
+        <v>110</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>9786256912113</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Beyaz Geceler</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>65</v>
+        <v>85</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>9786256912274</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Bir Delinin Hatıra Defteri</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>80</v>
+        <v>110</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>9786256912267</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>İnsan Neyle Yaşar</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>70</v>
+        <v>90</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>9786256912106</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Yeraltından Notlar</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>80</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>9786057169457</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Mutlu Prens</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>9786256912359</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
@@ -904,51 +904,51 @@
         <is>
           <t>9786256912243</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>TYT Paragraf Soru Bankası</t>
         </is>
       </c>
       <c r="C55" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>9786256912151</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>Heidi</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>80</v>
+        <v>90</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>9786256912120</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>TYT Geometri Soru Bankası</t>
         </is>
       </c>
       <c r="C57" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>9786256912083</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
@@ -1069,141 +1069,141 @@
         <is>
           <t>9786256912090</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>5. Sınıf Tüm Dersler Soru Bankası</t>
         </is>
       </c>
       <c r="C66" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>9786256912076</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>Küçük Kemancı</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>70</v>
+        <v>95</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>9786256912069</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>Ölü Canlar</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>70</v>
+        <v>120</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>9786256912052</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>LGS Birinci Dönem 5 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C69" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>9786057169495</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>Sefiller</t>
         </is>
       </c>
       <c r="C70" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>9786057169488</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>Balonla Beş Hafta</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>9786057059529</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>İki Yıl Okul Tatili</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>60</v>
+        <v>85</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>9786057059505</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>Çocuk Kalbi</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>9786057059598</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>Polyanna</t>
         </is>
       </c>
       <c r="C74" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>9786058015913</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>