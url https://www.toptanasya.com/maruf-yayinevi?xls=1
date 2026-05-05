--- v0 (2026-02-26)
+++ v1 (2026-05-05)
@@ -319,51 +319,51 @@
         <is>
           <t>9786056958106</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Şuruhul İzhar (Arapça Yeni Dizgi - 2 Cilt Takım - Rahle Boy) (Ciltli)</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786056958151</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Hulasatü'l-Beyan'dan Seçme Sureler (Ciltli)</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>250</v>
+        <v>600</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786056958175</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Et Tibyan Tercümesi - Kur'an Okuma Adabı</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9786056958168</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>