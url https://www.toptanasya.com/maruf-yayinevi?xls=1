--- v1 (2026-05-05)
+++ v2 (2026-06-22)
@@ -184,51 +184,51 @@
         <is>
           <t>9786057455772</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Makalatü'l Kevseri (Ciltli)</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>800</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786057455796</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>İzharü’l-Esrar fi İlmi’n-Nahv (Ciltli)</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>616</v>
+        <v>650</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786057455765</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Nurul İzah ve Necatül Ervah fi Fıkhı Hanefi (Arapça Yeni Dizgi)</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786057455758</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>