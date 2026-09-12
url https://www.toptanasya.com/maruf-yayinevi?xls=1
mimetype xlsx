--- v2 (2026-06-22)
+++ v3 (2026-09-12)
@@ -85,355 +85,400 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259801193</t>
+          <t>9786259601069</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Mişkatül Mesabih (2 Cilt Takım) (Ciltli)</t>
+          <t>Tevhid Üzere Bir Hayatın İnşası</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>1500</v>
+        <v>300</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259801155</t>
+          <t>9786259601045</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Riyazüs Salihin Min Kelami Seyyidil Mürselin 1 (Ciltli)</t>
+          <t>Kalbe Düşen Sessiz Nasihatler</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>600</v>
+        <v>450</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259801131</t>
+          <t>9786259601052</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>İzahu'l Feraiz</t>
+          <t>İslâmi Davada Mümin Aile</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>350</v>
+        <v>320</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259801100</t>
+          <t>9786259801193</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Kısasun Nebi</t>
+          <t>Mişkatül Mesabih (2 Cilt Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>250</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259801124</t>
+          <t>9786259801155</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Avamilan Birgivi Cürcani Zuruf İrab</t>
+          <t>Riyazüs Salihin Min Kelami Seyyidil Mürselin 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>150</v>
+        <v>630</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786057455772</t>
+          <t>9786259801131</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Makalatü'l Kevseri (Ciltli)</t>
+          <t>İzahu'l Feraiz</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>800</v>
+        <v>380</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786057455796</t>
+          <t>9786259801100</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>İzharü’l-Esrar fi İlmi’n-Nahv (Ciltli)</t>
+          <t>Kısasun Nebi</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>650</v>
+        <v>290</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786057455765</t>
+          <t>9786259801124</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Nurul İzah ve Necatül Ervah fi Fıkhı Hanefi (Arapça Yeni Dizgi)</t>
+          <t>Avamilan Birgivi Cürcani Zuruf İrab</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>300</v>
+        <v>170</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786057455758</t>
+          <t>9786057455772</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Tuhfetüs Seniyye Arapça (Ciltli)</t>
+          <t>Makalatü'l Kevseri (Ciltli)</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>450</v>
+        <v>850</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786057455741</t>
+          <t>9786057455796</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Menarül Envar Fi Usulul Fıkh Arapça (Ciltli)</t>
+          <t>İzharü’l-Esrar fi İlmi’n-Nahv (Ciltli)</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>704</v>
+        <v>675</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786057455734</t>
+          <t>9786057455765</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Şerhu Fıkhul Ekber Arapça (Ciltli)</t>
+          <t>Nurul İzah ve Necatül Ervah fi Fıkhı Hanefi (Arapça Yeni Dizgi)</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786057455727</t>
+          <t>9786057455758</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Muhtarul Ehadisin Nebeviyye Arapça (Tahkikli Yeni Dizgi Lüks Baskı) (Ciltli)</t>
+          <t>Tuhfetüs Seniyye Arapça (Ciltli)</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>500</v>
+        <v>480</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786057455710</t>
+          <t>9786057455741</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Nurul Yakin Fi Sireti Seyyidil Mürselin</t>
+          <t>Menarül Envar Fi Usulul Fıkh Arapça (Ciltli)</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>500</v>
+        <v>775</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786056958120</t>
+          <t>9786057455734</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Tezkiratüs Sami Tercümesi İlim Yolunun Edepleri</t>
+          <t>Şerhu Fıkhul Ekber Arapça (Ciltli)</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>100</v>
+        <v>290</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786056958106</t>
+          <t>9786057455727</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Şuruhul İzhar (Arapça Yeni Dizgi - 2 Cilt Takım - Rahle Boy) (Ciltli)</t>
+          <t>Muhtarul Ehadisin Nebeviyye Arapça (Tahkikli Yeni Dizgi Lüks Baskı) (Ciltli)</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>1200</v>
+        <v>575</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786056958151</t>
+          <t>9786057455710</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Hulasatü'l-Beyan'dan Seçme Sureler (Ciltli)</t>
+          <t>Nurul Yakin Fi Sireti Seyyidil Mürselin</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>600</v>
+        <v>580</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786056958175</t>
+          <t>9786056958120</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Et Tibyan Tercümesi - Kur'an Okuma Adabı</t>
+          <t>Tezkiratüs Sami Tercümesi İlim Yolunun Edepleri</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786056958168</t>
+          <t>9786056958106</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>El-Fıkhu'l-Müyesser (Arapça Yeni Dizgi) (Ciltli)</t>
+          <t>Şuruhul İzhar (Arapça Yeni Dizgi - 2 Cilt Takım - Rahle Boy) (Ciltli)</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>550</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786050311808</t>
+          <t>9786056958151</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Davu'l-Meali Ala Manzumeti Bedil Emali (Arapça Yeni Dizgi) (Ciltli)</t>
+          <t>Hulasatü'l-Beyan'dan Seçme Sureler (Ciltli)</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>400</v>
+        <v>600</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786056958113</t>
+          <t>9786056958175</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Sorulu Cevaplı Sarf Nahiv (Ciltli)</t>
+          <t>Et Tibyan Tercümesi - Kur'an Okuma Adabı</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>500</v>
+        <v>120</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
+          <t>9786056958168</t>
+        </is>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>El-Fıkhu'l-Müyesser (Arapça Yeni Dizgi) (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C22" s="1">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3">
+      <c r="A23" s="1" t="inlineStr">
+        <is>
+          <t>9786050311808</t>
+        </is>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Davu'l-Meali Ala Manzumeti Bedil Emali (Arapça Yeni Dizgi) (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C23" s="1">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3">
+      <c r="A24" s="1" t="inlineStr">
+        <is>
+          <t>9786056958113</t>
+        </is>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Sorulu Cevaplı Sarf Nahiv (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C24" s="1">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3">
+      <c r="A25" s="1" t="inlineStr">
+        <is>
           <t>9786056958137</t>
         </is>
       </c>
-      <c r="B22" s="1" t="inlineStr">
+      <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Müslüman Hanımın Şahsiyeti</t>
         </is>
       </c>
-      <c r="C22" s="1">
-        <v>100</v>
+      <c r="C25" s="1">
+        <v>120</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>