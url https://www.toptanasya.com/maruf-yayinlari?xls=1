--- v0 (2026-02-14)
+++ v1 (2026-04-05)
@@ -85,1000 +85,1165 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259601007</t>
+          <t>9786058402270</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Cennete Gidilen Yol Gazze</t>
+          <t>Gençler İçin Akaid</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>250</v>
+        <v>275</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259957692</t>
+          <t>9786059376273</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>İslam'la değişen Kadın</t>
+          <t>Kulluk Eksenli Hayatta Ramazan ve Kur’an</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>220</v>
+        <v>60</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259957630</t>
+          <t>9786058363793</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>İslam’da İlmin Önemi</t>
+          <t>İslam'da İlk Adımlar</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>200</v>
+        <v>45</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259957685</t>
+          <t>9786059376181</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Tevhide Adanmış Bir Ömür Ahmed Kalkan (1955 - 2021)</t>
+          <t>İzzeti Yanlış Yerde Aramak ( 2 Cİlt )</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259957678</t>
+          <t>9786058402249</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Kur'andan Yola Çıkıp Günümüze Hz. Muhammed (s.a.v)</t>
+          <t>İlk Sureler ve İslami Hareket (5 Cilt Takım, Ciltli, Şamua)</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>250</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259957661</t>
+          <t>9786058402256</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Gençler İçin Akaid (Müslümanın İnanç Esasları)</t>
+          <t>Hayatın Anlamı</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>440</v>
+        <v>60</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786057438287</t>
+          <t>9786059376211</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Kur'an'ı Doğru Anlamak ve Yaşamak</t>
+          <t>Mü'minlerin Kur'an İle İnşaası</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>220</v>
+        <v>90</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259957647</t>
+          <t>9786059376112</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Bizde Bunlardan Kaç Tanesi Var</t>
+          <t>Ölmeden Önce Uyanmak</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>220</v>
+        <v>60</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259957616</t>
+          <t>9786058402225</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Hz. Yusuf'un Hayatı ve Maliye Bakanlığı Meselesi</t>
+          <t>Tarikatta Rabıta ve Nakşibendilik</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>220</v>
+        <v>150</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259957609</t>
+          <t>9786059376075</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Davet - Cahiliyenin Karanlığından Vahyin Aydınlığına Çağrı</t>
+          <t>Kemalizm Laiklik Şehidlik</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>300</v>
+        <v>120</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786057438294</t>
+          <t>9786058363762</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Ey Oğul</t>
+          <t>Gelenekten Kur'an'a Hicret</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>225</v>
+        <v>40</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786057438270</t>
+          <t>9786259601007</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Tevhid Bilinciyle Canlanmak</t>
+          <t>Cennete Gidilen Yol Gazze</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786053863717</t>
+          <t>9786259957692</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>İslam İnkılabında Metod Sorunu</t>
+          <t>İslam'la değişen Kadın</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>250</v>
+        <v>220</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786059376389</t>
+          <t>9786259957630</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Yeni Nesillere Nasihatler</t>
+          <t>İslam’da İlmin Önemi</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>280</v>
+        <v>200</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786059376365</t>
+          <t>9786259957685</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Selefiliğin Kur'anî Açıdan Değerlendirilmesi</t>
+          <t>Tevhide Adanmış Bir Ömür Ahmed Kalkan (1955 - 2021)</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>130</v>
+        <v>400</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786059376280</t>
+          <t>9786259957678</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Müslümanın İnanç Esasları 2 Cilt (Ciltli)</t>
+          <t>Kur'andan Yola Çıkıp Günümüze Hz. Muhammed (s.a.v)</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>2000</v>
+        <v>250</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786057438201</t>
+          <t>9786259957661</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Korana Virüs</t>
+          <t>Gençler İçin Akaid (Müslümanın İnanç Esasları)</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>250</v>
+        <v>440</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786057438225</t>
+          <t>9786057438287</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Gönülden Dökülen Sözler</t>
+          <t>Kur'an'ı Doğru Anlamak ve Yaşamak</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786059376372</t>
+          <t>9786259957647</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Gönül Minberinden Alternatif Hutbeler</t>
+          <t>Bizde Bunlardan Kaç Tanesi Var</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>800</v>
+        <v>220</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786059376419</t>
+          <t>9786259957616</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Gençler İçin Hz. Muhammedin Hayatı Dersler ve Mesajlar</t>
+          <t>Hz. Yusuf'un Hayatı ve Maliye Bakanlığı Meselesi</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>400</v>
+        <v>220</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786057438218</t>
+          <t>9786259957609</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Dinin Kültürleşmesi Kültürün Dinleşmesi</t>
+          <t>Davet - Cahiliyenin Karanlığından Vahyin Aydınlığına Çağrı</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786057438263</t>
+          <t>9786057438294</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Tevhid Rab İlah</t>
+          <t>Ey Oğul</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>200</v>
+        <v>225</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786059376334</t>
+          <t>9786057438270</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>İstikamet Krizinden Yeniden İstikamet Bilincine</t>
+          <t>Tevhid Bilinciyle Canlanmak</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>280</v>
+        <v>300</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786059376259</t>
+          <t>9786053863717</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>T. C. Anayasası'na Kur'ani Bakış -Tüm Eserleri 6</t>
+          <t>İslam İnkılabında Metod Sorunu</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786059376266</t>
+          <t>9786059376389</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Bugünü Aydınlatan Dün: Rönesans Mefhumu ve İslam</t>
+          <t>Yeni Nesillere Nasihatler</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>200</v>
+        <v>280</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786059376242</t>
+          <t>9786059376365</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Kardeşlik ve Vahdet</t>
+          <t>Selefiliğin Kur'anî Açıdan Değerlendirilmesi</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>200</v>
+        <v>130</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786059376006</t>
+          <t>9786059376280</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Yangında İlk Kurtarılacak</t>
+          <t>Müslümanın İnanç Esasları 2 Cilt (Ciltli)</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>280</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786059376013</t>
+          <t>9786057438201</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Kur'an'ı Anlamamak Günahtır</t>
+          <t>Korana Virüs</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786058363786</t>
+          <t>9786057438225</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>İbadet ve Bilinç</t>
+          <t>Gönülden Dökülen Sözler</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>280</v>
+        <v>200</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786058363748</t>
+          <t>9786059376372</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Türkiyeli Müslümanlar ve İstikamet Krizi</t>
+          <t>Gönül Minberinden Alternatif Hutbeler</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>280</v>
+        <v>800</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786058363755</t>
+          <t>9786059376419</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>İman ve Bilinç</t>
+          <t>Gençler İçin Hz. Muhammedin Hayatı Dersler ve Mesajlar</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>280</v>
+        <v>400</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786059376136</t>
+          <t>9786057438218</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Laiklik ve Türkiye Pratiği</t>
+          <t>Dinin Kültürleşmesi Kültürün Dinleşmesi</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786059376143</t>
+          <t>9786057438263</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Kur'an Kıssaları Işığında Güncel Mücadele Fıkhı</t>
+          <t>Tevhid Rab İlah</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>280</v>
+        <v>200</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>3990000030631</t>
+          <t>9786059376334</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>İrticanın Çirkin Yüzü</t>
+          <t>İstikamet Krizinden Yeniden İstikamet Bilincine</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786053863724</t>
+          <t>9786059376259</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>İnanç Devleti</t>
+          <t>T. C. Anayasası'na Kur'ani Bakış -Tüm Eserleri 6</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786059376198</t>
+          <t>9786059376266</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Allah Hayatımızın Neresinde?</t>
+          <t>Bugünü Aydınlatan Dün: Rönesans Mefhumu ve İslam</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786059376037</t>
+          <t>9786059376242</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Hz. İbrahim</t>
+          <t>Kardeşlik ve Vahdet</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786059376051</t>
+          <t>9786059376006</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Kur'an'ı Anlama Kılavuzu</t>
+          <t>Yangında İlk Kurtarılacak</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>200</v>
+        <v>280</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786059376044</t>
+          <t>9786059376013</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Kur'an Işığında Müslüman</t>
+          <t>Kur'an'ı Anlamamak Günahtır</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786056281365</t>
+          <t>9786058363786</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Arapça Dilbilgisi Sarf İlmi 1</t>
+          <t>İbadet ve Bilinç</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>120</v>
+        <v>280</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786059376235</t>
+          <t>9786058363748</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Veciz İslam Tarihi</t>
+          <t>Türkiyeli Müslümanlar ve İstikamet Krizi</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>600</v>
+        <v>280</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786056281372</t>
+          <t>9786058363755</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Arapça Diyaloglar 2</t>
+          <t>İman ve Bilinç</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>150</v>
+        <v>280</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786059376228</t>
+          <t>9786059376136</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Halifeler ve Siyaset</t>
+          <t>Laiklik ve Türkiye Pratiği</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>600</v>
+        <v>350</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786058402263</t>
+          <t>9786059376143</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Sözde Değil Özde Müslüman Olmak</t>
+          <t>Kur'an Kıssaları Işığında Güncel Mücadele Fıkhı</t>
         </is>
       </c>
       <c r="C45" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786058402218</t>
+          <t>3990000030631</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Arapça'nın Önemi</t>
+          <t>İrticanın Çirkin Yüzü</t>
         </is>
       </c>
       <c r="C46" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786056281358</t>
+          <t>9786053863724</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Arapça Diyaloglar - 1</t>
+          <t>İnanç Devleti</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786059376204</t>
+          <t>9786059376198</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>İslam'da Kelama Semantik Yaklaşım ve Rağıb El-İsfehani'nin Kelam Anlayışı</t>
+          <t>Allah Hayatımızın Neresinde?</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786058402201</t>
+          <t>9786059376037</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de ve Bölgede Sorunlarımız ve Sorumluluklarımız</t>
+          <t>Hz. İbrahim</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786059376099</t>
+          <t>9786059376051</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Kur'an'a Dönüş Çağrısı</t>
+          <t>Kur'an'ı Anlama Kılavuzu</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>280</v>
+        <v>200</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786059376082</t>
+          <t>9786059376044</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Evlerimizdeki Truva Atı: Televizyon</t>
+          <t>Kur'an Işığında Müslüman</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>280</v>
+        <v>200</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786059376068</t>
+          <t>9786056281365</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Arapça Belagat Kaynakları</t>
+          <t>Arapça Dilbilgisi Sarf İlmi 1</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>220</v>
+        <v>120</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786057438249</t>
+          <t>9786059376235</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Müslümanın İlmihali</t>
+          <t>Veciz İslam Tarihi</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786059376396</t>
+          <t>9786056281372</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Rukyecilik ve Muskacılık</t>
+          <t>Arapça Diyaloglar 2</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786058402287</t>
+          <t>9786059376228</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Koca Bir Yalan Cinlerin İnsana Musallat Olması</t>
+          <t>Halifeler ve Siyaset</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>250</v>
+        <v>600</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786057438256</t>
+          <t>9786058402263</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>T.C. Yargısında İdeolojik Suçlamalara Karşı Rejimi Sorgulama ve İslami Kimliği Savunma</t>
+          <t>Sözde Değil Özde Müslüman Olmak</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>320</v>
+        <v>280</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786059376310</t>
+          <t>9786058402218</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Anlamını Arayan İnsan</t>
+          <t>Arapça'nın Önemi</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>300</v>
+        <v>240</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786059376358</t>
+          <t>9786056281358</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Şeytan ve Tuzaklarından Kurtulmak</t>
+          <t>Arapça Diyaloglar - 1</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786059376341</t>
+          <t>9786059376204</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Kur’an ve Sünnete Göre Müslüman Olalım</t>
+          <t>İslam'da Kelama Semantik Yaklaşım ve Rağıb El-İsfehani'nin Kelam Anlayışı</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786059376327</t>
+          <t>9786058402201</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Günahın Kişiyi Kuşatması Ve İmana Şirk Bulaştırmak</t>
+          <t>Türkiye'de ve Bölgede Sorunlarımız ve Sorumluluklarımız</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>320</v>
+        <v>300</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9783127323207</t>
+          <t>9786059376099</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Kur'an'ın Kör Dediği Kur'an'ın Gör Dediği</t>
+          <t>Kur'an'a Dönüş Çağrısı</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>300</v>
+        <v>280</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786058402232</t>
+          <t>9786059376082</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>İlk Sureler ve İslami Hareket (5 Cilt Takım Karton Kapak)</t>
+          <t>Evlerimizdeki Truva Atı: Televizyon</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>1900</v>
+        <v>280</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786059376402</t>
+          <t>9786059376068</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Büyü ve Şeytan</t>
+          <t>Arapça Belagat Kaynakları</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>250</v>
+        <v>220</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786059363779</t>
+          <t>9786057438249</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Kürt Sorunu ve Çözüm Sürecine İslami Bakış</t>
+          <t>Müslümanın İlmihali</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
+          <t>9786059376396</t>
+        </is>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Rukyecilik ve Muskacılık</t>
+        </is>
+      </c>
+      <c r="C65" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3">
+      <c r="A66" s="1" t="inlineStr">
+        <is>
+          <t>9786058402287</t>
+        </is>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Koca Bir Yalan Cinlerin İnsana Musallat Olması</t>
+        </is>
+      </c>
+      <c r="C66" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3">
+      <c r="A67" s="1" t="inlineStr">
+        <is>
+          <t>9786057438256</t>
+        </is>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>T.C. Yargısında İdeolojik Suçlamalara Karşı Rejimi Sorgulama ve İslami Kimliği Savunma</t>
+        </is>
+      </c>
+      <c r="C67" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3">
+      <c r="A68" s="1" t="inlineStr">
+        <is>
+          <t>9786059376310</t>
+        </is>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Anlamını Arayan İnsan</t>
+        </is>
+      </c>
+      <c r="C68" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3">
+      <c r="A69" s="1" t="inlineStr">
+        <is>
+          <t>9786059376358</t>
+        </is>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>Şeytan ve Tuzaklarından Kurtulmak</t>
+        </is>
+      </c>
+      <c r="C69" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3">
+      <c r="A70" s="1" t="inlineStr">
+        <is>
+          <t>9786059376341</t>
+        </is>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Kur’an ve Sünnete Göre Müslüman Olalım</t>
+        </is>
+      </c>
+      <c r="C70" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3">
+      <c r="A71" s="1" t="inlineStr">
+        <is>
+          <t>9786059376327</t>
+        </is>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Günahın Kişiyi Kuşatması Ve İmana Şirk Bulaştırmak</t>
+        </is>
+      </c>
+      <c r="C71" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3">
+      <c r="A72" s="1" t="inlineStr">
+        <is>
+          <t>9783127323207</t>
+        </is>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>Kur'an'ın Kör Dediği Kur'an'ın Gör Dediği</t>
+        </is>
+      </c>
+      <c r="C72" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3">
+      <c r="A73" s="1" t="inlineStr">
+        <is>
+          <t>9786058402232</t>
+        </is>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>İlk Sureler ve İslami Hareket (5 Cilt Takım Karton Kapak)</t>
+        </is>
+      </c>
+      <c r="C73" s="1">
+        <v>1900</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3">
+      <c r="A74" s="1" t="inlineStr">
+        <is>
+          <t>9786059376402</t>
+        </is>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>Büyü ve Şeytan</t>
+        </is>
+      </c>
+      <c r="C74" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3">
+      <c r="A75" s="1" t="inlineStr">
+        <is>
+          <t>9786059363779</t>
+        </is>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Kürt Sorunu ve Çözüm Sürecine İslami Bakış</t>
+        </is>
+      </c>
+      <c r="C75" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3">
+      <c r="A76" s="1" t="inlineStr">
+        <is>
           <t>9786059376150</t>
         </is>
       </c>
-      <c r="B65" s="1" t="inlineStr">
+      <c r="B76" s="1" t="inlineStr">
         <is>
           <t>Tağutu Reddetmek ve Laik Partileşme Sınavı</t>
         </is>
       </c>
-      <c r="C65" s="1">
+      <c r="C76" s="1">
         <v>400</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>