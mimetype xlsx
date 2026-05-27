--- v1 (2026-04-05)
+++ v2 (2026-05-27)
@@ -85,1165 +85,1180 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786058402270</t>
+          <t>9786057438232</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Gençler İçin Akaid</t>
+          <t>Kur'an ve Sünnete Göre Müslüman Olalım</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>275</v>
+        <v>350</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786059376273</t>
+          <t>9786058402270</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Kulluk Eksenli Hayatta Ramazan ve Kur’an</t>
+          <t>Gençler İçin Akaid</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>60</v>
+        <v>275</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786058363793</t>
+          <t>9786059376273</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>İslam'da İlk Adımlar</t>
+          <t>Kulluk Eksenli Hayatta Ramazan ve Kur’an</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>45</v>
+        <v>60</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786059376181</t>
+          <t>9786058363793</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>İzzeti Yanlış Yerde Aramak ( 2 Cİlt )</t>
+          <t>İslam'da İlk Adımlar</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>300</v>
+        <v>45</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786058402249</t>
+          <t>9786059376181</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>İlk Sureler ve İslami Hareket (5 Cilt Takım, Ciltli, Şamua)</t>
+          <t>İzzeti Yanlış Yerde Aramak ( 2 Cİlt )</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>2500</v>
+        <v>300</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786058402256</t>
+          <t>9786058402249</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Hayatın Anlamı</t>
+          <t>İlk Sureler ve İslami Hareket (5 Cilt Takım, Ciltli, Şamua)</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>60</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786059376211</t>
+          <t>9786058402256</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Mü'minlerin Kur'an İle İnşaası</t>
+          <t>Hayatın Anlamı</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>90</v>
+        <v>60</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786059376112</t>
+          <t>9786059376211</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Ölmeden Önce Uyanmak</t>
+          <t>Mü'minlerin Kur'an İle İnşaası</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>60</v>
+        <v>90</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786058402225</t>
+          <t>9786059376112</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Tarikatta Rabıta ve Nakşibendilik</t>
+          <t>Ölmeden Önce Uyanmak</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>150</v>
+        <v>60</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786059376075</t>
+          <t>9786058402225</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Kemalizm Laiklik Şehidlik</t>
+          <t>Tarikatta Rabıta ve Nakşibendilik</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786058363762</t>
+          <t>9786059376075</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Gelenekten Kur'an'a Hicret</t>
+          <t>Kemalizm Laiklik Şehidlik</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>40</v>
+        <v>120</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259601007</t>
+          <t>9786058363762</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Cennete Gidilen Yol Gazze</t>
+          <t>Gelenekten Kur'an'a Hicret</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>250</v>
+        <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259957692</t>
+          <t>9786259601007</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>İslam'la değişen Kadın</t>
+          <t>Cennete Gidilen Yol Gazze</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>220</v>
+        <v>250</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259957630</t>
+          <t>9786259957692</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>İslam’da İlmin Önemi</t>
+          <t>İslam'la değişen Kadın</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259957685</t>
+          <t>9786259957630</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Tevhide Adanmış Bir Ömür Ahmed Kalkan (1955 - 2021)</t>
+          <t>İslam’da İlmin Önemi</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259957678</t>
+          <t>9786259957685</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Kur'andan Yola Çıkıp Günümüze Hz. Muhammed (s.a.v)</t>
+          <t>Tevhide Adanmış Bir Ömür Ahmed Kalkan (1955 - 2021)</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259957661</t>
+          <t>9786259957678</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Gençler İçin Akaid (Müslümanın İnanç Esasları)</t>
+          <t>Kur'andan Yola Çıkıp Günümüze Hz. Muhammed (s.a.v)</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>440</v>
+        <v>250</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786057438287</t>
+          <t>9786259957661</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Kur'an'ı Doğru Anlamak ve Yaşamak</t>
+          <t>Gençler İçin Akaid (Müslümanın İnanç Esasları)</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>220</v>
+        <v>440</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259957647</t>
+          <t>9786057438287</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Bizde Bunlardan Kaç Tanesi Var</t>
+          <t>Kur'an'ı Doğru Anlamak ve Yaşamak</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259957616</t>
+          <t>9786259957647</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Hz. Yusuf'un Hayatı ve Maliye Bakanlığı Meselesi</t>
+          <t>Bizde Bunlardan Kaç Tanesi Var</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259957609</t>
+          <t>9786259957616</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Davet - Cahiliyenin Karanlığından Vahyin Aydınlığına Çağrı</t>
+          <t>Hz. Yusuf'un Hayatı ve Maliye Bakanlığı Meselesi</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>300</v>
+        <v>220</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786057438294</t>
+          <t>9786259957609</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Ey Oğul</t>
+          <t>Davet - Cahiliyenin Karanlığından Vahyin Aydınlığına Çağrı</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>225</v>
+        <v>300</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786057438270</t>
+          <t>9786057438294</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Tevhid Bilinciyle Canlanmak</t>
+          <t>Ey Oğul</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>300</v>
+        <v>225</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786053863717</t>
+          <t>9786057438270</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>İslam İnkılabında Metod Sorunu</t>
+          <t>Tevhid Bilinciyle Canlanmak</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786059376389</t>
+          <t>9786053863717</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Yeni Nesillere Nasihatler</t>
+          <t>İslam İnkılabında Metod Sorunu</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>280</v>
+        <v>250</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786059376365</t>
+          <t>9786059376389</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Selefiliğin Kur'anî Açıdan Değerlendirilmesi</t>
+          <t>Yeni Nesillere Nasihatler</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>130</v>
+        <v>280</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786059376280</t>
+          <t>9786059376365</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Müslümanın İnanç Esasları 2 Cilt (Ciltli)</t>
+          <t>Selefiliğin Kur'anî Açıdan Değerlendirilmesi</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>2000</v>
+        <v>130</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786057438201</t>
+          <t>9786059376280</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Korana Virüs</t>
+          <t>Müslümanın İnanç Esasları 2 Cilt (Ciltli)</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>250</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786057438225</t>
+          <t>9786057438201</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Gönülden Dökülen Sözler</t>
+          <t>Korana Virüs</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786059376372</t>
+          <t>9786057438225</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Gönül Minberinden Alternatif Hutbeler</t>
+          <t>Gönülden Dökülen Sözler</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>800</v>
+        <v>200</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786059376419</t>
+          <t>9786059376372</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Gençler İçin Hz. Muhammedin Hayatı Dersler ve Mesajlar</t>
+          <t>Gönül Minberinden Alternatif Hutbeler</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>400</v>
+        <v>800</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786057438218</t>
+          <t>9786059376419</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Dinin Kültürleşmesi Kültürün Dinleşmesi</t>
+          <t>Gençler İçin Hz. Muhammedin Hayatı Dersler ve Mesajlar</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786057438263</t>
+          <t>9786057438218</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Tevhid Rab İlah</t>
+          <t>Dinin Kültürleşmesi Kültürün Dinleşmesi</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786059376334</t>
+          <t>9786057438263</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>İstikamet Krizinden Yeniden İstikamet Bilincine</t>
+          <t>Tevhid Rab İlah</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>280</v>
+        <v>200</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786059376259</t>
+          <t>9786059376334</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>T. C. Anayasası'na Kur'ani Bakış -Tüm Eserleri 6</t>
+          <t>İstikamet Krizinden Yeniden İstikamet Bilincine</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>250</v>
+        <v>280</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786059376266</t>
+          <t>9786059376259</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Bugünü Aydınlatan Dün: Rönesans Mefhumu ve İslam</t>
+          <t>T. C. Anayasası'na Kur'ani Bakış -Tüm Eserleri 6</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786059376242</t>
+          <t>9786059376266</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Kardeşlik ve Vahdet</t>
+          <t>Bugünü Aydınlatan Dün: Rönesans Mefhumu ve İslam</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786059376006</t>
+          <t>9786059376242</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Yangında İlk Kurtarılacak</t>
+          <t>Kardeşlik ve Vahdet</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>280</v>
+        <v>200</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786059376013</t>
+          <t>9786059376006</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Kur'an'ı Anlamamak Günahtır</t>
+          <t>Yangında İlk Kurtarılacak</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>300</v>
+        <v>280</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786058363786</t>
+          <t>9786059376013</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>İbadet ve Bilinç</t>
+          <t>Kur'an'ı Anlamamak Günahtır</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>280</v>
+        <v>300</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786058363748</t>
+          <t>9786058363786</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Türkiyeli Müslümanlar ve İstikamet Krizi</t>
+          <t>İbadet ve Bilinç</t>
         </is>
       </c>
       <c r="C42" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786058363755</t>
+          <t>9786058363748</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>İman ve Bilinç</t>
+          <t>Türkiyeli Müslümanlar ve İstikamet Krizi</t>
         </is>
       </c>
       <c r="C43" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786059376136</t>
+          <t>9786058363755</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Laiklik ve Türkiye Pratiği</t>
+          <t>İman ve Bilinç</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>350</v>
+        <v>280</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786059376143</t>
+          <t>9786059376136</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Kur'an Kıssaları Işığında Güncel Mücadele Fıkhı</t>
+          <t>Laiklik ve Türkiye Pratiği</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>280</v>
+        <v>350</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>3990000030631</t>
+          <t>9786059376143</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>İrticanın Çirkin Yüzü</t>
+          <t>Kur'an Kıssaları Işığında Güncel Mücadele Fıkhı</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786053863724</t>
+          <t>3990000030631</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>İnanç Devleti</t>
+          <t>İrticanın Çirkin Yüzü</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>250</v>
+        <v>240</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786059376198</t>
+          <t>9786053863724</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Allah Hayatımızın Neresinde?</t>
+          <t>İnanç Devleti</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786059376037</t>
+          <t>9786059376198</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Hz. İbrahim</t>
+          <t>Allah Hayatımızın Neresinde?</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786059376051</t>
+          <t>9786059376037</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Kur'an'ı Anlama Kılavuzu</t>
+          <t>Hz. İbrahim</t>
         </is>
       </c>
       <c r="C50" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786059376044</t>
+          <t>9786059376051</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Kur'an Işığında Müslüman</t>
+          <t>Kur'an'ı Anlama Kılavuzu</t>
         </is>
       </c>
       <c r="C51" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786056281365</t>
+          <t>9786059376044</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Arapça Dilbilgisi Sarf İlmi 1</t>
+          <t>Kur'an Işığında Müslüman</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786059376235</t>
+          <t>9786056281365</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Veciz İslam Tarihi</t>
+          <t>Arapça Dilbilgisi Sarf İlmi 1</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>600</v>
+        <v>120</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786056281372</t>
+          <t>9786059376235</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Arapça Diyaloglar 2</t>
+          <t>Veciz İslam Tarihi</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>150</v>
+        <v>600</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786059376228</t>
+          <t>9786056281372</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Halifeler ve Siyaset</t>
+          <t>Arapça Diyaloglar 2</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>600</v>
+        <v>150</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786058402263</t>
+          <t>9786059376228</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Sözde Değil Özde Müslüman Olmak</t>
+          <t>Halifeler ve Siyaset</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>280</v>
+        <v>600</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786058402218</t>
+          <t>9786058402263</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Arapça'nın Önemi</t>
+          <t>Sözde Değil Özde Müslüman Olmak</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786056281358</t>
+          <t>9786058402218</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Arapça Diyaloglar - 1</t>
+          <t>Arapça'nın Önemi</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>150</v>
+        <v>240</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786059376204</t>
+          <t>9786056281358</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>İslam'da Kelama Semantik Yaklaşım ve Rağıb El-İsfehani'nin Kelam Anlayışı</t>
+          <t>Arapça Diyaloglar - 1</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786058402201</t>
+          <t>9786059376204</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de ve Bölgede Sorunlarımız ve Sorumluluklarımız</t>
+          <t>İslam'da Kelama Semantik Yaklaşım ve Rağıb El-İsfehani'nin Kelam Anlayışı</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786059376099</t>
+          <t>9786058402201</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Kur'an'a Dönüş Çağrısı</t>
+          <t>Türkiye'de ve Bölgede Sorunlarımız ve Sorumluluklarımız</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>280</v>
+        <v>300</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786059376082</t>
+          <t>9786059376099</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Evlerimizdeki Truva Atı: Televizyon</t>
+          <t>Kur'an'a Dönüş Çağrısı</t>
         </is>
       </c>
       <c r="C62" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786059376068</t>
+          <t>9786059376082</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Arapça Belagat Kaynakları</t>
+          <t>Evlerimizdeki Truva Atı: Televizyon</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>220</v>
+        <v>280</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786057438249</t>
+          <t>9786059376068</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Müslümanın İlmihali</t>
+          <t>Arapça Belagat Kaynakları</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>500</v>
+        <v>220</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786059376396</t>
+          <t>9786057438249</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Rukyecilik ve Muskacılık</t>
+          <t>Müslümanın İlmihali</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786058402287</t>
+          <t>9786059376396</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Koca Bir Yalan Cinlerin İnsana Musallat Olması</t>
+          <t>Rukyecilik ve Muskacılık</t>
         </is>
       </c>
       <c r="C66" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786057438256</t>
+          <t>9786058402287</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>T.C. Yargısında İdeolojik Suçlamalara Karşı Rejimi Sorgulama ve İslami Kimliği Savunma</t>
+          <t>Koca Bir Yalan Cinlerin İnsana Musallat Olması</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>320</v>
+        <v>250</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786059376310</t>
+          <t>9786057438256</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Anlamını Arayan İnsan</t>
+          <t>T.C. Yargısında İdeolojik Suçlamalara Karşı Rejimi Sorgulama ve İslami Kimliği Savunma</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>300</v>
+        <v>320</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786059376358</t>
+          <t>9786059376310</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Şeytan ve Tuzaklarından Kurtulmak</t>
+          <t>Anlamını Arayan İnsan</t>
         </is>
       </c>
       <c r="C69" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786059376341</t>
+          <t>9786059376358</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Kur’an ve Sünnete Göre Müslüman Olalım</t>
+          <t>Şeytan ve Tuzaklarından Kurtulmak</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786059376327</t>
+          <t>9786059376341</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Günahın Kişiyi Kuşatması Ve İmana Şirk Bulaştırmak</t>
+          <t>Kur’an ve Sünnete Göre Müslüman Olalım</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>320</v>
+        <v>350</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9783127323207</t>
+          <t>9786059376327</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Kur'an'ın Kör Dediği Kur'an'ın Gör Dediği</t>
+          <t>Günahın Kişiyi Kuşatması Ve İmana Şirk Bulaştırmak</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>300</v>
+        <v>320</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786058402232</t>
+          <t>9783127323207</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>İlk Sureler ve İslami Hareket (5 Cilt Takım Karton Kapak)</t>
+          <t>Kur'an'ın Kör Dediği Kur'an'ın Gör Dediği</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>1900</v>
+        <v>300</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786059376402</t>
+          <t>9786058402232</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Büyü ve Şeytan</t>
+          <t>İlk Sureler ve İslami Hareket (5 Cilt Takım Karton Kapak)</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>250</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786059363779</t>
+          <t>9786059376402</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Kürt Sorunu ve Çözüm Sürecine İslami Bakış</t>
+          <t>Büyü ve Şeytan</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
+          <t>9786059363779</t>
+        </is>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>Kürt Sorunu ve Çözüm Sürecine İslami Bakış</t>
+        </is>
+      </c>
+      <c r="C76" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3">
+      <c r="A77" s="1" t="inlineStr">
+        <is>
           <t>9786059376150</t>
         </is>
       </c>
-      <c r="B76" s="1" t="inlineStr">
+      <c r="B77" s="1" t="inlineStr">
         <is>
           <t>Tağutu Reddetmek ve Laik Partileşme Sınavı</t>
         </is>
       </c>
-      <c r="C76" s="1">
+      <c r="C77" s="1">
         <v>400</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>