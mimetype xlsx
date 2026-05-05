--- v1 (2026-02-26)
+++ v2 (2026-05-05)
@@ -514,51 +514,51 @@
         <is>
           <t>9786050621044</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Beyaz Kaz Albi</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>9786050621051</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Kapıların Ardındaki</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>9786050621068</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Bu Durum Bambam'ı Asla İlgilendirmez (Ciltli)</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>9786057449306</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
@@ -619,96 +619,96 @@
         <is>
           <t>9786058125230</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Sihirli Benekler</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>9786058125247</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Kurbağa Alkara Origamili Masallar</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>9786058125254</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Sihirli Kelimeler</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>9786058125261</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Hayalmatik</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>145</v>
+        <v>250</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>9786058125278</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Origamili Masallar Küçük Prens ile Origamiyi Keşfet</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>9786058125285</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Ahtapot Pol'ün Hikayesi</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>9786058125295</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>