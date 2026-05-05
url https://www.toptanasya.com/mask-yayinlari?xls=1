--- v0 (2026-02-26)
+++ v1 (2026-05-05)
@@ -85,1165 +85,1270 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786258514131</t>
+          <t>9786258514247</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Zihin Konuşmaları</t>
+          <t>Sus Payı Dünya</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786258514094</t>
+          <t>9786258514223</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Toplu Şiirler Cilt: 1</t>
+          <t>Ben Gibi Öyküler</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>600</v>
+        <v>500</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786258514124</t>
+          <t>9786258514148</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Psikanaliz ve Aşk</t>
+          <t>İnformal</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>450</v>
+        <v>550</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786258514056</t>
+          <t>9786258514186</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Çardak Kahve</t>
+          <t>Yarına Yankılar</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>380</v>
+        <v>300</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786258514087</t>
+          <t>9786258514117</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Hayat Yakıştı Bize</t>
+          <t>Rafi'nin Büyülü Dünyası</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>270</v>
+        <v>280</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259250540</t>
+          <t>9786258514216</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Güzel Adam Öyküleri</t>
+          <t>Kırmızı Uyku</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>330</v>
+        <v>350</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786258514162</t>
+          <t>9786258514155</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Bölünmüş Ev</t>
+          <t>Anısı Güzel İnsanlar</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>330</v>
+        <v>550</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259683799</t>
+          <t>9786258514131</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Sandıktaki Sesler</t>
+          <t>Zihin Konuşmaları</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>440</v>
+        <v>350</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786258514025</t>
+          <t>9786258514094</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Deneme Denemeleri</t>
+          <t>Toplu Şiirler Cilt: 1</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>340</v>
+        <v>600</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786258514049</t>
+          <t>9786258514124</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Siyah Ateş</t>
+          <t>Psikanaliz ve Aşk</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>300</v>
+        <v>450</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786258514032</t>
+          <t>9786258514056</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>O Yaz Çok Sıcaktı</t>
+          <t>Çardak Kahve</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>500</v>
+        <v>380</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786258514018</t>
+          <t>9786258514087</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Genenis ve Saklı Gerçekler</t>
+          <t>Hayat Yakıştı Bize</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>350</v>
+        <v>270</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786258514001</t>
+          <t>9786259250540</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Yeni Bir Gün Yeni Bir Nefes</t>
+          <t>Güzel Adam Öyküleri</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>300</v>
+        <v>330</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259250588</t>
+          <t>9786258514162</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Göç Yorgunudur Şimdi Kuşlar</t>
+          <t>Bölünmüş Ev</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>250</v>
+        <v>330</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259250564</t>
+          <t>9786259683799</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Masum ve Mazlum Öyküler</t>
+          <t>Sandıktaki Sesler</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>340</v>
+        <v>440</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259250557</t>
+          <t>9786258514025</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Gittin Aklım Sende Kaldı</t>
+          <t>Deneme Denemeleri</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>390</v>
+        <v>340</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259250533</t>
+          <t>9786258514049</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Edebiyatın Gizi Şiirin Dili</t>
+          <t>Siyah Ateş</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>330</v>
+        <v>300</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259683768</t>
+          <t>9786258514032</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Dışarda Kimse Yok</t>
+          <t>O Yaz Çok Sıcaktı</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>270</v>
+        <v>500</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259683775</t>
+          <t>9786258514018</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Paltonun Altındaki Çocuk</t>
+          <t>Genenis ve Saklı Gerçekler</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259683720</t>
+          <t>9786258514001</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Uzak Anneler Uzak Babalar ve Diğerleri</t>
+          <t>Yeni Bir Gün Yeni Bir Nefes</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>270</v>
+        <v>300</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259716398</t>
+          <t>9786259250588</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Haberci</t>
+          <t>Göç Yorgunudur Şimdi Kuşlar</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>380</v>
+        <v>250</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259683782</t>
+          <t>9786259250564</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Günün Yeri Boş Kalır</t>
+          <t>Masum ve Mazlum Öyküler</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>280</v>
+        <v>340</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259683744</t>
+          <t>9786259250557</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Gizli Kalan Şeyler</t>
+          <t>Gittin Aklım Sende Kaldı</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>380</v>
+        <v>390</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259683713</t>
+          <t>9786259250533</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Yuvamız Otel</t>
+          <t>Edebiyatın Gizi Şiirin Dili</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>280</v>
+        <v>330</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259730035</t>
+          <t>9786259683768</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>70 Kuşağı Şiirimizi Tartışıyor</t>
+          <t>Dışarda Kimse Yok</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>350</v>
+        <v>270</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259716374</t>
+          <t>9786259683775</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Kendimden Biliyorum</t>
+          <t>Kırmızı Paltonun Altındaki Çocuk</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259716367</t>
+          <t>9786259683720</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Bir Ayrılık Üç Ölüm</t>
+          <t>Uzak Anneler Uzak Babalar ve Diğerleri</t>
         </is>
       </c>
       <c r="C28" s="1">
         <v>270</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259730073</t>
+          <t>9786259716398</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Baba Dağın Başında Bir Top Ak Bulut</t>
+          <t>Haberci</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>390</v>
+        <v>380</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259716350</t>
+          <t>9786259683782</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Kardeşi Yalnızlık</t>
+          <t>Günün Yeri Boş Kalır</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>330</v>
+        <v>280</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259716343</t>
+          <t>9786259683744</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Yeryüzünde Bir Yabancı</t>
+          <t>Gizli Kalan Şeyler</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>340</v>
+        <v>380</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786259730097</t>
+          <t>9786259683713</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Urgan ve Boyun</t>
+          <t>Yuvamız Otel</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>330</v>
+        <v>280</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786259716312</t>
+          <t>9786259730035</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Tesadüf Değil Mucize</t>
+          <t>70 Kuşağı Şiirimizi Tartışıyor</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>340</v>
+        <v>350</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786259716305</t>
+          <t>9786259716374</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>İçim Hep Acıyacak Biliyorum</t>
+          <t>Kendimden Biliyorum</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786259730059</t>
+          <t>9786259716367</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>EON (Kitapla Muhabbet Grup Toplantısı)</t>
+          <t>Bir Ayrılık Üç Ölüm</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>440</v>
+        <v>270</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786259730004</t>
+          <t>9786259730073</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Anti İdealist</t>
+          <t>Baba Dağın Başında Bir Top Ak Bulut</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>280</v>
+        <v>390</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786259730042</t>
+          <t>9786259716350</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Seyrani</t>
+          <t>Aşkın Kardeşi Yalnızlık</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>230</v>
+        <v>330</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786259730028</t>
+          <t>9786259716343</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Altı Bergos Günü</t>
+          <t>Yeryüzünde Bir Yabancı</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>360</v>
+        <v>340</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786259474311</t>
+          <t>9786259730097</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Zamanda Bir Tanık (Okuma Notları)</t>
+          <t>Urgan ve Boyun</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>430</v>
+        <v>330</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786259755069</t>
+          <t>9786259716312</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Oysa Bilsen Ne De Güzel Severim</t>
+          <t>Tesadüf Değil Mucize</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>230</v>
+        <v>340</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786259755090</t>
+          <t>9786259716305</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>İnsan Zaman Kokar</t>
+          <t>İçim Hep Acıyacak Biliyorum</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786259755076</t>
+          <t>9786259730059</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Evrenin Merkezi Ben miyim Öğretmenim?</t>
+          <t>EON (Kitapla Muhabbet Grup Toplantısı)</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>220</v>
+        <v>440</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786259755083</t>
+          <t>9786259730004</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Themis'in Kızları (Adalet)</t>
+          <t>Anti İdealist</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>330</v>
+        <v>280</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786259755038</t>
+          <t>9786259730042</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Şiirin Çağrışım Gücü</t>
+          <t>Seyrani</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>220</v>
+        <v>230</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786259502991</t>
+          <t>9786259730028</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Mavi Gece</t>
+          <t>Altı Bergos Günü</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>230</v>
+        <v>360</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786259755045</t>
+          <t>9786259474311</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Eva Tene Jıte</t>
+          <t>Zamanda Bir Tanık (Okuma Notları)</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>240</v>
+        <v>430</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786259755014</t>
+          <t>9786259755069</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Çileler ve Mutluluklar</t>
+          <t>Oysa Bilsen Ne De Güzel Severim</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>240</v>
+        <v>230</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786259755021</t>
+          <t>9786259755090</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Bazıları Saklanır</t>
+          <t>İnsan Zaman Kokar</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>230</v>
+        <v>200</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786259502960</t>
+          <t>9786259755076</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Alfa Lider</t>
+          <t>Evrenin Merkezi Ben miyim Öğretmenim?</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>370</v>
+        <v>220</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786259502953</t>
+          <t>9786259755083</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Alfa Danışman</t>
+          <t>Themis'in Kızları (Adalet)</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>440</v>
+        <v>330</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786259755007</t>
+          <t>9786259755038</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Düş Gezgini</t>
+          <t>Şiirin Çağrışım Gücü</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786259502984</t>
+          <t>9786259502991</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Zamanın Gizli Dili</t>
+          <t>Mavi Gece</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>240</v>
+        <v>230</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786259502977</t>
+          <t>9786259755045</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Sesini Duymazsam Eğer</t>
+          <t>Eva Tene Jıte</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>180</v>
+        <v>240</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786259474328</t>
+          <t>9786259755014</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Hep Eksik / Edebiyat ve Sinemada Kayıp Yas ve Melankoli</t>
+          <t>Çileler ve Mutluluklar</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>390</v>
+        <v>240</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786259502946</t>
+          <t>9786259755021</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Runner in The Glass</t>
+          <t>Bazıları Saklanır</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>360</v>
+        <v>230</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786259502939</t>
+          <t>9786259502960</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Çocukluk Bir Gömüdür</t>
+          <t>Alfa Lider</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>340</v>
+        <v>370</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786259474366</t>
+          <t>9786259502953</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Coincidence</t>
+          <t>Alfa Danışman</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>180</v>
+        <v>440</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786259502922</t>
+          <t>9786259755007</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Bir Şimdi'lik</t>
+          <t>Düş Gezgini</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>220</v>
+        <v>240</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786259502915</t>
+          <t>9786259502984</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Apples Of Meaning</t>
+          <t>Zamanın Gizli Dili</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>230</v>
+        <v>240</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786259439846</t>
+          <t>9786259502977</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Adatepe</t>
+          <t>Sesini Duymazsam Eğer</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786259474380</t>
+          <t>9786259474328</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>İnsan İnsanın Kaprisidir</t>
+          <t>Hep Eksik / Edebiyat ve Sinemada Kayıp Yas ve Melankoli</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>200</v>
+        <v>390</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786259474335</t>
+          <t>9786259502946</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Göz ve Söz</t>
+          <t>Runner in The Glass</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>190</v>
+        <v>360</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786259502908</t>
+          <t>9786259502939</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>9 Ay 10 Gün Ya Sonra?</t>
+          <t>Çocukluk Bir Gömüdür</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>220</v>
+        <v>340</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786259474373</t>
+          <t>9786259474366</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Seviyesüz İlişkiler</t>
+          <t>Coincidence</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>230</v>
+        <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786259474397</t>
+          <t>9786259502922</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Kaybolan Bedenler</t>
+          <t>Bir Şimdi'lik</t>
         </is>
       </c>
       <c r="C65" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786259439891</t>
+          <t>9786259502915</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Olay Yeri</t>
+          <t>Apples Of Meaning</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>240</v>
+        <v>230</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786259474304</t>
+          <t>9786259439846</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Çoktan Fazladır Az</t>
+          <t>Adatepe</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786259439884</t>
+          <t>9786259474380</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Çimenler Ezilirken</t>
+          <t>İnsan İnsanın Kaprisidir</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786259474359</t>
+          <t>9786259474335</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Benden Bana Kalan</t>
+          <t>Göz ve Söz</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>260</v>
+        <v>190</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786259439815</t>
+          <t>9786259502908</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Denize Atılan Mektuplar</t>
+          <t>9 Ay 10 Gün Ya Sonra?</t>
         </is>
       </c>
       <c r="C70" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786259439877</t>
+          <t>9786259474373</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Sisler Öyküler</t>
+          <t>Seviyesüz İlişkiler</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>240</v>
+        <v>230</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786259439860</t>
+          <t>9786259474397</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Hiç Noktasında</t>
+          <t>Kaybolan Bedenler</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>240</v>
+        <v>220</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786259439853</t>
+          <t>9786259439891</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Bir Ölünün Hatırası</t>
+          <t>Olay Yeri</t>
         </is>
       </c>
       <c r="C73" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786259439822</t>
+          <t>9786259474304</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Hayat Kaldığı Yerden</t>
+          <t>Çoktan Fazladır Az</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>240</v>
+        <v>150</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786259439839</t>
+          <t>9786259439884</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Gözlerimden Öperim</t>
+          <t>Çimenler Ezilirken</t>
         </is>
       </c>
       <c r="C75" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
+          <t>9786259474359</t>
+        </is>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>Benden Bana Kalan</t>
+        </is>
+      </c>
+      <c r="C76" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3">
+      <c r="A77" s="1" t="inlineStr">
+        <is>
+          <t>9786259439815</t>
+        </is>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Denize Atılan Mektuplar</t>
+        </is>
+      </c>
+      <c r="C77" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3">
+      <c r="A78" s="1" t="inlineStr">
+        <is>
+          <t>9786259439877</t>
+        </is>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Sisler Öyküler</t>
+        </is>
+      </c>
+      <c r="C78" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3">
+      <c r="A79" s="1" t="inlineStr">
+        <is>
+          <t>9786259439860</t>
+        </is>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>Hiç Noktasında</t>
+        </is>
+      </c>
+      <c r="C79" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="80" spans="1:3">
+      <c r="A80" s="1" t="inlineStr">
+        <is>
+          <t>9786259439853</t>
+        </is>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>Bir Ölünün Hatırası</t>
+        </is>
+      </c>
+      <c r="C80" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="81" spans="1:3">
+      <c r="A81" s="1" t="inlineStr">
+        <is>
+          <t>9786259439822</t>
+        </is>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>Hayat Kaldığı Yerden</t>
+        </is>
+      </c>
+      <c r="C81" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3">
+      <c r="A82" s="1" t="inlineStr">
+        <is>
+          <t>9786259439839</t>
+        </is>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>Gözlerimden Öperim</t>
+        </is>
+      </c>
+      <c r="C82" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3">
+      <c r="A83" s="1" t="inlineStr">
+        <is>
           <t>9786259439808</t>
         </is>
       </c>
-      <c r="B76" s="1" t="inlineStr">
+      <c r="B83" s="1" t="inlineStr">
         <is>
           <t>Bebek Patikleri, Ele Avuca Sığmayan Bir Tür Olarak: Kısa Öykü</t>
         </is>
       </c>
-      <c r="C76" s="1">
+      <c r="C83" s="1">
         <v>240</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>