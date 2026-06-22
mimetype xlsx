--- v1 (2026-05-05)
+++ v2 (2026-06-22)
@@ -85,1270 +85,1315 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786258514247</t>
+          <t>9786259683706</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Sus Payı Dünya</t>
+          <t>Çeşme'de Akşam Vakti</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786258514223</t>
+          <t>9786258514230</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Ben Gibi Öyküler</t>
+          <t>Bahçeler Dili</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>500</v>
+        <v>300</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786258514148</t>
+          <t>9786258514179</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>İnformal</t>
+          <t>Spil'e Düşen Kar</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>550</v>
+        <v>450</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786258514186</t>
+          <t>9786258514247</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Yarına Yankılar</t>
+          <t>Sus Payı Dünya</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786258514117</t>
+          <t>9786258514223</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Rafi'nin Büyülü Dünyası</t>
+          <t>Ben Gibi Öyküler</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>280</v>
+        <v>500</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786258514216</t>
+          <t>9786258514148</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Uyku</t>
+          <t>İnformal</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>350</v>
+        <v>550</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786258514155</t>
+          <t>9786258514186</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Anısı Güzel İnsanlar</t>
+          <t>Yarına Yankılar</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>550</v>
+        <v>300</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786258514131</t>
+          <t>9786258514117</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Zihin Konuşmaları</t>
+          <t>Rafi'nin Büyülü Dünyası</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>350</v>
+        <v>280</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786258514094</t>
+          <t>9786258514216</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Toplu Şiirler Cilt: 1</t>
+          <t>Kırmızı Uyku</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>600</v>
+        <v>350</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786258514124</t>
+          <t>9786258514155</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Psikanaliz ve Aşk</t>
+          <t>Anısı Güzel İnsanlar</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>450</v>
+        <v>550</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786258514056</t>
+          <t>9786258514131</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Çardak Kahve</t>
+          <t>Zihin Konuşmaları</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>380</v>
+        <v>350</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786258514087</t>
+          <t>9786258514094</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Hayat Yakıştı Bize</t>
+          <t>Toplu Şiirler Cilt: 1</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>270</v>
+        <v>600</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259250540</t>
+          <t>9786258514124</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Güzel Adam Öyküleri</t>
+          <t>Psikanaliz ve Aşk</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>330</v>
+        <v>450</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786258514162</t>
+          <t>9786258514056</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Bölünmüş Ev</t>
+          <t>Çardak Kahve</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>330</v>
+        <v>380</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259683799</t>
+          <t>9786258514087</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Sandıktaki Sesler</t>
+          <t>Hayat Yakıştı Bize</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>440</v>
+        <v>270</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786258514025</t>
+          <t>9786259250540</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Deneme Denemeleri</t>
+          <t>Güzel Adam Öyküleri</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>340</v>
+        <v>330</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786258514049</t>
+          <t>9786258514162</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Siyah Ateş</t>
+          <t>Bölünmüş Ev</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>300</v>
+        <v>330</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786258514032</t>
+          <t>9786259683799</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>O Yaz Çok Sıcaktı</t>
+          <t>Sandıktaki Sesler</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>500</v>
+        <v>440</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786258514018</t>
+          <t>9786258514025</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Genenis ve Saklı Gerçekler</t>
+          <t>Deneme Denemeleri</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>350</v>
+        <v>340</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786258514001</t>
+          <t>9786258514049</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Yeni Bir Gün Yeni Bir Nefes</t>
+          <t>Siyah Ateş</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259250588</t>
+          <t>9786258514032</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Göç Yorgunudur Şimdi Kuşlar</t>
+          <t>O Yaz Çok Sıcaktı</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259250564</t>
+          <t>9786258514018</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Masum ve Mazlum Öyküler</t>
+          <t>Genenis ve Saklı Gerçekler</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>340</v>
+        <v>350</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259250557</t>
+          <t>9786258514001</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Gittin Aklım Sende Kaldı</t>
+          <t>Yeni Bir Gün Yeni Bir Nefes</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>390</v>
+        <v>300</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259250533</t>
+          <t>9786259250588</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Edebiyatın Gizi Şiirin Dili</t>
+          <t>Göç Yorgunudur Şimdi Kuşlar</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>330</v>
+        <v>250</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259683768</t>
+          <t>9786259250564</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Dışarda Kimse Yok</t>
+          <t>Masum ve Mazlum Öyküler</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>270</v>
+        <v>340</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259683775</t>
+          <t>9786259250557</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Paltonun Altındaki Çocuk</t>
+          <t>Gittin Aklım Sende Kaldı</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>400</v>
+        <v>390</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259683720</t>
+          <t>9786259250533</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Uzak Anneler Uzak Babalar ve Diğerleri</t>
+          <t>Edebiyatın Gizi Şiirin Dili</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>270</v>
+        <v>330</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259716398</t>
+          <t>9786259683768</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Haberci</t>
+          <t>Dışarda Kimse Yok</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>380</v>
+        <v>270</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259683782</t>
+          <t>9786259683775</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Günün Yeri Boş Kalır</t>
+          <t>Kırmızı Paltonun Altındaki Çocuk</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>280</v>
+        <v>400</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259683744</t>
+          <t>9786259683720</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Gizli Kalan Şeyler</t>
+          <t>Uzak Anneler Uzak Babalar ve Diğerleri</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>380</v>
+        <v>270</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786259683713</t>
+          <t>9786259716398</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Yuvamız Otel</t>
+          <t>Haberci</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>280</v>
+        <v>380</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786259730035</t>
+          <t>9786259683782</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>70 Kuşağı Şiirimizi Tartışıyor</t>
+          <t>Günün Yeri Boş Kalır</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>350</v>
+        <v>280</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786259716374</t>
+          <t>9786259683744</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Kendimden Biliyorum</t>
+          <t>Gizli Kalan Şeyler</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>300</v>
+        <v>380</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786259716367</t>
+          <t>9786259683713</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Bir Ayrılık Üç Ölüm</t>
+          <t>Yuvamız Otel</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>270</v>
+        <v>280</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786259730073</t>
+          <t>9786259730035</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Baba Dağın Başında Bir Top Ak Bulut</t>
+          <t>70 Kuşağı Şiirimizi Tartışıyor</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>390</v>
+        <v>350</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786259716350</t>
+          <t>9786259716374</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Kardeşi Yalnızlık</t>
+          <t>Kendimden Biliyorum</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>330</v>
+        <v>300</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786259716343</t>
+          <t>9786259716367</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Yeryüzünde Bir Yabancı</t>
+          <t>Bir Ayrılık Üç Ölüm</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>340</v>
+        <v>270</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786259730097</t>
+          <t>9786259730073</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Urgan ve Boyun</t>
+          <t>Baba Dağın Başında Bir Top Ak Bulut</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>330</v>
+        <v>390</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786259716312</t>
+          <t>9786259716350</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Tesadüf Değil Mucize</t>
+          <t>Aşkın Kardeşi Yalnızlık</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>340</v>
+        <v>330</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786259716305</t>
+          <t>9786259716343</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>İçim Hep Acıyacak Biliyorum</t>
+          <t>Yeryüzünde Bir Yabancı</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>350</v>
+        <v>340</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786259730059</t>
+          <t>9786259730097</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>EON (Kitapla Muhabbet Grup Toplantısı)</t>
+          <t>Urgan ve Boyun</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>440</v>
+        <v>330</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786259730004</t>
+          <t>9786259716312</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Anti İdealist</t>
+          <t>Tesadüf Değil Mucize</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>280</v>
+        <v>340</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786259730042</t>
+          <t>9786259716305</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Seyrani</t>
+          <t>İçim Hep Acıyacak Biliyorum</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>230</v>
+        <v>350</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786259730028</t>
+          <t>9786259730059</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Altı Bergos Günü</t>
+          <t>EON (Kitapla Muhabbet Grup Toplantısı)</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>360</v>
+        <v>440</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786259474311</t>
+          <t>9786259730004</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Zamanda Bir Tanık (Okuma Notları)</t>
+          <t>Anti İdealist</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>430</v>
+        <v>280</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786259755069</t>
+          <t>9786259730042</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Oysa Bilsen Ne De Güzel Severim</t>
+          <t>Seyrani</t>
         </is>
       </c>
       <c r="C47" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786259755090</t>
+          <t>9786259730028</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>İnsan Zaman Kokar</t>
+          <t>Altı Bergos Günü</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>200</v>
+        <v>360</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786259755076</t>
+          <t>9786259474311</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Evrenin Merkezi Ben miyim Öğretmenim?</t>
+          <t>Zamanda Bir Tanık (Okuma Notları)</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>220</v>
+        <v>430</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786259755083</t>
+          <t>9786259755069</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Themis'in Kızları (Adalet)</t>
+          <t>Oysa Bilsen Ne De Güzel Severim</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>330</v>
+        <v>230</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786259755038</t>
+          <t>9786259755090</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Şiirin Çağrışım Gücü</t>
+          <t>İnsan Zaman Kokar</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786259502991</t>
+          <t>9786259755076</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Mavi Gece</t>
+          <t>Evrenin Merkezi Ben miyim Öğretmenim?</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>230</v>
+        <v>220</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786259755045</t>
+          <t>9786259755083</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Eva Tene Jıte</t>
+          <t>Themis'in Kızları (Adalet)</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>240</v>
+        <v>330</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786259755014</t>
+          <t>9786259755038</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Çileler ve Mutluluklar</t>
+          <t>Şiirin Çağrışım Gücü</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>240</v>
+        <v>220</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786259755021</t>
+          <t>9786259502991</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Bazıları Saklanır</t>
+          <t>Mavi Gece</t>
         </is>
       </c>
       <c r="C55" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786259502960</t>
+          <t>9786259755045</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Alfa Lider</t>
+          <t>Eva Tene Jıte</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>370</v>
+        <v>240</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786259502953</t>
+          <t>9786259755014</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Alfa Danışman</t>
+          <t>Çileler ve Mutluluklar</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>440</v>
+        <v>240</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786259755007</t>
+          <t>9786259755021</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Düş Gezgini</t>
+          <t>Bazıları Saklanır</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>240</v>
+        <v>230</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786259502984</t>
+          <t>9786259502960</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Zamanın Gizli Dili</t>
+          <t>Alfa Lider</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>240</v>
+        <v>370</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786259502977</t>
+          <t>9786259502953</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Sesini Duymazsam Eğer</t>
+          <t>Alfa Danışman</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>180</v>
+        <v>440</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786259474328</t>
+          <t>9786259755007</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Hep Eksik / Edebiyat ve Sinemada Kayıp Yas ve Melankoli</t>
+          <t>Düş Gezgini</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>390</v>
+        <v>240</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786259502946</t>
+          <t>9786259502984</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Runner in The Glass</t>
+          <t>Zamanın Gizli Dili</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>360</v>
+        <v>240</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786259502939</t>
+          <t>9786259502977</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Çocukluk Bir Gömüdür</t>
+          <t>Sesini Duymazsam Eğer</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>340</v>
+        <v>180</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786259474366</t>
+          <t>9786259474328</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Coincidence</t>
+          <t>Hep Eksik / Edebiyat ve Sinemada Kayıp Yas ve Melankoli</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>180</v>
+        <v>390</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786259502922</t>
+          <t>9786259502946</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Bir Şimdi'lik</t>
+          <t>Runner in The Glass</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>220</v>
+        <v>360</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786259502915</t>
+          <t>9786259502939</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Apples Of Meaning</t>
+          <t>Çocukluk Bir Gömüdür</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>230</v>
+        <v>340</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786259439846</t>
+          <t>9786259474366</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Adatepe</t>
+          <t>Coincidence</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786259474380</t>
+          <t>9786259502922</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>İnsan İnsanın Kaprisidir</t>
+          <t>Bir Şimdi'lik</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786259474335</t>
+          <t>9786259502915</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Göz ve Söz</t>
+          <t>Apples Of Meaning</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>190</v>
+        <v>230</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786259502908</t>
+          <t>9786259439846</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>9 Ay 10 Gün Ya Sonra?</t>
+          <t>Adatepe</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786259474373</t>
+          <t>9786259474380</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Seviyesüz İlişkiler</t>
+          <t>İnsan İnsanın Kaprisidir</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>230</v>
+        <v>200</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786259474397</t>
+          <t>9786259474335</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Kaybolan Bedenler</t>
+          <t>Göz ve Söz</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>220</v>
+        <v>190</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786259439891</t>
+          <t>9786259502908</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Olay Yeri</t>
+          <t>9 Ay 10 Gün Ya Sonra?</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>240</v>
+        <v>220</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786259474304</t>
+          <t>9786259474373</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Çoktan Fazladır Az</t>
+          <t>Seviyesüz İlişkiler</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>150</v>
+        <v>230</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786259439884</t>
+          <t>9786259474397</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Çimenler Ezilirken</t>
+          <t>Kaybolan Bedenler</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786259474359</t>
+          <t>9786259439891</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Benden Bana Kalan</t>
+          <t>Olay Yeri</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>260</v>
+        <v>240</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786259439815</t>
+          <t>9786259474304</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Denize Atılan Mektuplar</t>
+          <t>Çoktan Fazladır Az</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>220</v>
+        <v>150</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786259439877</t>
+          <t>9786259439884</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Sisler Öyküler</t>
+          <t>Çimenler Ezilirken</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>240</v>
+        <v>180</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786259439860</t>
+          <t>9786259474359</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Hiç Noktasında</t>
+          <t>Benden Bana Kalan</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>240</v>
+        <v>260</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786259439853</t>
+          <t>9786259439815</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Bir Ölünün Hatırası</t>
+          <t>Denize Atılan Mektuplar</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>240</v>
+        <v>220</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786259439822</t>
+          <t>9786259439877</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Hayat Kaldığı Yerden</t>
+          <t>Sisler Öyküler</t>
         </is>
       </c>
       <c r="C81" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786259439839</t>
+          <t>9786259439860</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Gözlerimden Öperim</t>
+          <t>Hiç Noktasında</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>180</v>
+        <v>240</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
+          <t>9786259439853</t>
+        </is>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>Bir Ölünün Hatırası</t>
+        </is>
+      </c>
+      <c r="C83" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="84" spans="1:3">
+      <c r="A84" s="1" t="inlineStr">
+        <is>
+          <t>9786259439822</t>
+        </is>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>Hayat Kaldığı Yerden</t>
+        </is>
+      </c>
+      <c r="C84" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="85" spans="1:3">
+      <c r="A85" s="1" t="inlineStr">
+        <is>
+          <t>9786259439839</t>
+        </is>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
+        <is>
+          <t>Gözlerimden Öperim</t>
+        </is>
+      </c>
+      <c r="C85" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="86" spans="1:3">
+      <c r="A86" s="1" t="inlineStr">
+        <is>
           <t>9786259439808</t>
         </is>
       </c>
-      <c r="B83" s="1" t="inlineStr">
+      <c r="B86" s="1" t="inlineStr">
         <is>
           <t>Bebek Patikleri, Ele Avuca Sığmayan Bir Tür Olarak: Kısa Öykü</t>
         </is>
       </c>
-      <c r="C83" s="1">
+      <c r="C86" s="1">
         <v>240</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>