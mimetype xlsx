--- v2 (2026-06-22)
+++ v3 (2026-09-12)
@@ -85,1315 +85,1360 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259683706</t>
+          <t>9786258514285</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Çeşme'de Akşam Vakti</t>
+          <t>Kopuk ve Hiç</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>400</v>
+        <v>450</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786258514230</t>
+          <t>9786258514278</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Bahçeler Dili</t>
+          <t>Papatya Toplayıcısı</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>300</v>
+        <v>450</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786258514179</t>
+          <t>9786258514292</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Spil'e Düşen Kar</t>
+          <t>Yazma, Yaratma ve Okuma Cesareti</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>450</v>
+        <v>550</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786258514247</t>
+          <t>9786259683706</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Sus Payı Dünya</t>
+          <t>Çeşme'de Akşam Vakti</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786258514223</t>
+          <t>9786258514230</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Ben Gibi Öyküler</t>
+          <t>Bahçeler Dili</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>500</v>
+        <v>300</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786258514148</t>
+          <t>9786258514179</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>İnformal</t>
+          <t>Spil'e Düşen Kar</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>550</v>
+        <v>450</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786258514186</t>
+          <t>9786258514247</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Yarına Yankılar</t>
+          <t>Sus Payı Dünya</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786258514117</t>
+          <t>9786258514223</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Rafi'nin Büyülü Dünyası</t>
+          <t>Ben Gibi Öyküler</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>280</v>
+        <v>500</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786258514216</t>
+          <t>9786258514148</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Uyku</t>
+          <t>İnformal</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>350</v>
+        <v>550</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786258514155</t>
+          <t>9786258514186</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Anısı Güzel İnsanlar</t>
+          <t>Yarına Yankılar</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>550</v>
+        <v>300</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786258514131</t>
+          <t>9786258514117</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Zihin Konuşmaları</t>
+          <t>Rafi'nin Büyülü Dünyası</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>350</v>
+        <v>280</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786258514094</t>
+          <t>9786258514216</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Toplu Şiirler Cilt: 1</t>
+          <t>Kırmızı Uyku</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>600</v>
+        <v>350</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786258514124</t>
+          <t>9786258514155</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Psikanaliz ve Aşk</t>
+          <t>Anısı Güzel İnsanlar</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>450</v>
+        <v>550</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786258514056</t>
+          <t>9786258514131</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Çardak Kahve</t>
+          <t>Zihin Konuşmaları</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>380</v>
+        <v>350</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786258514087</t>
+          <t>9786258514094</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Hayat Yakıştı Bize</t>
+          <t>Toplu Şiirler Cilt: 1</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>270</v>
+        <v>600</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259250540</t>
+          <t>9786258514124</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Güzel Adam Öyküleri</t>
+          <t>Psikanaliz ve Aşk</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>330</v>
+        <v>450</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786258514162</t>
+          <t>9786258514056</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Bölünmüş Ev</t>
+          <t>Çardak Kahve</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>330</v>
+        <v>380</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259683799</t>
+          <t>9786258514087</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Sandıktaki Sesler</t>
+          <t>Hayat Yakıştı Bize</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>440</v>
+        <v>270</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786258514025</t>
+          <t>9786259250540</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Deneme Denemeleri</t>
+          <t>Güzel Adam Öyküleri</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>340</v>
+        <v>330</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786258514049</t>
+          <t>9786258514162</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Siyah Ateş</t>
+          <t>Bölünmüş Ev</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>300</v>
+        <v>330</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786258514032</t>
+          <t>9786259683799</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>O Yaz Çok Sıcaktı</t>
+          <t>Sandıktaki Sesler</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>500</v>
+        <v>440</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786258514018</t>
+          <t>9786258514025</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Genenis ve Saklı Gerçekler</t>
+          <t>Deneme Denemeleri</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>350</v>
+        <v>340</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786258514001</t>
+          <t>9786258514049</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Yeni Bir Gün Yeni Bir Nefes</t>
+          <t>Siyah Ateş</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259250588</t>
+          <t>9786258514032</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Göç Yorgunudur Şimdi Kuşlar</t>
+          <t>O Yaz Çok Sıcaktı</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259250564</t>
+          <t>9786258514018</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Masum ve Mazlum Öyküler</t>
+          <t>Genenis ve Saklı Gerçekler</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>340</v>
+        <v>350</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259250557</t>
+          <t>9786258514001</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Gittin Aklım Sende Kaldı</t>
+          <t>Yeni Bir Gün Yeni Bir Nefes</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>390</v>
+        <v>300</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259250533</t>
+          <t>9786259250588</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Edebiyatın Gizi Şiirin Dili</t>
+          <t>Göç Yorgunudur Şimdi Kuşlar</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>330</v>
+        <v>250</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259683768</t>
+          <t>9786259250564</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Dışarda Kimse Yok</t>
+          <t>Masum ve Mazlum Öyküler</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>270</v>
+        <v>340</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259683775</t>
+          <t>9786259250557</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Paltonun Altındaki Çocuk</t>
+          <t>Gittin Aklım Sende Kaldı</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>400</v>
+        <v>390</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259683720</t>
+          <t>9786259250533</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Uzak Anneler Uzak Babalar ve Diğerleri</t>
+          <t>Edebiyatın Gizi Şiirin Dili</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>270</v>
+        <v>330</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786259716398</t>
+          <t>9786259683768</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Haberci</t>
+          <t>Dışarda Kimse Yok</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>380</v>
+        <v>270</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786259683782</t>
+          <t>9786259683775</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Günün Yeri Boş Kalır</t>
+          <t>Kırmızı Paltonun Altındaki Çocuk</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>280</v>
+        <v>400</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786259683744</t>
+          <t>9786259683720</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Gizli Kalan Şeyler</t>
+          <t>Uzak Anneler Uzak Babalar ve Diğerleri</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>380</v>
+        <v>270</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786259683713</t>
+          <t>9786259716398</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Yuvamız Otel</t>
+          <t>Haberci</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>280</v>
+        <v>380</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786259730035</t>
+          <t>9786259683782</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>70 Kuşağı Şiirimizi Tartışıyor</t>
+          <t>Günün Yeri Boş Kalır</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>350</v>
+        <v>280</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786259716374</t>
+          <t>9786259683744</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Kendimden Biliyorum</t>
+          <t>Gizli Kalan Şeyler</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>300</v>
+        <v>380</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786259716367</t>
+          <t>9786259683713</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Bir Ayrılık Üç Ölüm</t>
+          <t>Yuvamız Otel</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>270</v>
+        <v>280</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786259730073</t>
+          <t>9786259730035</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Baba Dağın Başında Bir Top Ak Bulut</t>
+          <t>70 Kuşağı Şiirimizi Tartışıyor</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>390</v>
+        <v>350</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786259716350</t>
+          <t>9786259716374</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Kardeşi Yalnızlık</t>
+          <t>Kendimden Biliyorum</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>330</v>
+        <v>300</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786259716343</t>
+          <t>9786259716367</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Yeryüzünde Bir Yabancı</t>
+          <t>Bir Ayrılık Üç Ölüm</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>340</v>
+        <v>270</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786259730097</t>
+          <t>9786259730073</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Urgan ve Boyun</t>
+          <t>Baba Dağın Başında Bir Top Ak Bulut</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>330</v>
+        <v>390</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786259716312</t>
+          <t>9786259716350</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Tesadüf Değil Mucize</t>
+          <t>Aşkın Kardeşi Yalnızlık</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>340</v>
+        <v>330</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786259716305</t>
+          <t>9786259716343</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>İçim Hep Acıyacak Biliyorum</t>
+          <t>Yeryüzünde Bir Yabancı</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>350</v>
+        <v>340</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786259730059</t>
+          <t>9786259730097</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>EON (Kitapla Muhabbet Grup Toplantısı)</t>
+          <t>Urgan ve Boyun</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>440</v>
+        <v>330</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786259730004</t>
+          <t>9786259716312</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Anti İdealist</t>
+          <t>Tesadüf Değil Mucize</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>280</v>
+        <v>340</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786259730042</t>
+          <t>9786259716305</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Seyrani</t>
+          <t>İçim Hep Acıyacak Biliyorum</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>230</v>
+        <v>350</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786259730028</t>
+          <t>9786259730059</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Altı Bergos Günü</t>
+          <t>EON (Kitapla Muhabbet Grup Toplantısı)</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>360</v>
+        <v>440</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786259474311</t>
+          <t>9786259730004</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Zamanda Bir Tanık (Okuma Notları)</t>
+          <t>Anti İdealist</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>430</v>
+        <v>280</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786259755069</t>
+          <t>9786259730042</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Oysa Bilsen Ne De Güzel Severim</t>
+          <t>Seyrani</t>
         </is>
       </c>
       <c r="C50" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786259755090</t>
+          <t>9786259730028</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>İnsan Zaman Kokar</t>
+          <t>Altı Bergos Günü</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>200</v>
+        <v>360</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786259755076</t>
+          <t>9786259474311</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Evrenin Merkezi Ben miyim Öğretmenim?</t>
+          <t>Zamanda Bir Tanık (Okuma Notları)</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>220</v>
+        <v>430</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786259755083</t>
+          <t>9786259755069</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Themis'in Kızları (Adalet)</t>
+          <t>Oysa Bilsen Ne De Güzel Severim</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>330</v>
+        <v>230</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786259755038</t>
+          <t>9786259755090</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Şiirin Çağrışım Gücü</t>
+          <t>İnsan Zaman Kokar</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786259502991</t>
+          <t>9786259755076</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Mavi Gece</t>
+          <t>Evrenin Merkezi Ben miyim Öğretmenim?</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>230</v>
+        <v>220</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786259755045</t>
+          <t>9786259755083</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Eva Tene Jıte</t>
+          <t>Themis'in Kızları (Adalet)</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>240</v>
+        <v>330</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786259755014</t>
+          <t>9786259755038</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Çileler ve Mutluluklar</t>
+          <t>Şiirin Çağrışım Gücü</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>240</v>
+        <v>220</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786259755021</t>
+          <t>9786259502991</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Bazıları Saklanır</t>
+          <t>Mavi Gece</t>
         </is>
       </c>
       <c r="C58" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786259502960</t>
+          <t>9786259755045</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Alfa Lider</t>
+          <t>Eva Tene Jıte</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>370</v>
+        <v>240</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786259502953</t>
+          <t>9786259755014</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Alfa Danışman</t>
+          <t>Çileler ve Mutluluklar</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>440</v>
+        <v>240</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786259755007</t>
+          <t>9786259755021</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Düş Gezgini</t>
+          <t>Bazıları Saklanır</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>240</v>
+        <v>230</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786259502984</t>
+          <t>9786259502960</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Zamanın Gizli Dili</t>
+          <t>Alfa Lider</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>240</v>
+        <v>370</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786259502977</t>
+          <t>9786259502953</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Sesini Duymazsam Eğer</t>
+          <t>Alfa Danışman</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>180</v>
+        <v>440</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786259474328</t>
+          <t>9786259755007</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Hep Eksik / Edebiyat ve Sinemada Kayıp Yas ve Melankoli</t>
+          <t>Düş Gezgini</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>390</v>
+        <v>240</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786259502946</t>
+          <t>9786259502984</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Runner in The Glass</t>
+          <t>Zamanın Gizli Dili</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>360</v>
+        <v>240</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786259502939</t>
+          <t>9786259502977</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Çocukluk Bir Gömüdür</t>
+          <t>Sesini Duymazsam Eğer</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>340</v>
+        <v>180</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786259474366</t>
+          <t>9786259474328</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Coincidence</t>
+          <t>Hep Eksik / Edebiyat ve Sinemada Kayıp Yas ve Melankoli</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>180</v>
+        <v>390</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786259502922</t>
+          <t>9786259502946</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Bir Şimdi'lik</t>
+          <t>Runner in The Glass</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>220</v>
+        <v>360</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786259502915</t>
+          <t>9786259502939</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Apples Of Meaning</t>
+          <t>Çocukluk Bir Gömüdür</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>230</v>
+        <v>340</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786259439846</t>
+          <t>9786259474366</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Adatepe</t>
+          <t>Coincidence</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786259474380</t>
+          <t>9786259502922</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>İnsan İnsanın Kaprisidir</t>
+          <t>Bir Şimdi'lik</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786259474335</t>
+          <t>9786259502915</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Göz ve Söz</t>
+          <t>Apples Of Meaning</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>190</v>
+        <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786259502908</t>
+          <t>9786259439846</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>9 Ay 10 Gün Ya Sonra?</t>
+          <t>Adatepe</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786259474373</t>
+          <t>9786259474380</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Seviyesüz İlişkiler</t>
+          <t>İnsan İnsanın Kaprisidir</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>230</v>
+        <v>200</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786259474397</t>
+          <t>9786259474335</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Kaybolan Bedenler</t>
+          <t>Göz ve Söz</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>220</v>
+        <v>190</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786259439891</t>
+          <t>9786259502908</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Olay Yeri</t>
+          <t>9 Ay 10 Gün Ya Sonra?</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>240</v>
+        <v>220</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786259474304</t>
+          <t>9786259474373</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Çoktan Fazladır Az</t>
+          <t>Seviyesüz İlişkiler</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>150</v>
+        <v>230</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786259439884</t>
+          <t>9786259474397</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Çimenler Ezilirken</t>
+          <t>Kaybolan Bedenler</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786259474359</t>
+          <t>9786259439891</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Benden Bana Kalan</t>
+          <t>Olay Yeri</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>260</v>
+        <v>240</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786259439815</t>
+          <t>9786259474304</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Denize Atılan Mektuplar</t>
+          <t>Çoktan Fazladır Az</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>220</v>
+        <v>150</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786259439877</t>
+          <t>9786259439884</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Sisler Öyküler</t>
+          <t>Çimenler Ezilirken</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>240</v>
+        <v>180</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786259439860</t>
+          <t>9786259474359</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Hiç Noktasında</t>
+          <t>Benden Bana Kalan</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>240</v>
+        <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786259439853</t>
+          <t>9786259439815</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Bir Ölünün Hatırası</t>
+          <t>Denize Atılan Mektuplar</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>240</v>
+        <v>220</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786259439822</t>
+          <t>9786259439877</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Hayat Kaldığı Yerden</t>
+          <t>Sisler Öyküler</t>
         </is>
       </c>
       <c r="C84" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786259439839</t>
+          <t>9786259439860</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Gözlerimden Öperim</t>
+          <t>Hiç Noktasında</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>180</v>
+        <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
+          <t>9786259439853</t>
+        </is>
+      </c>
+      <c r="B86" s="1" t="inlineStr">
+        <is>
+          <t>Bir Ölünün Hatırası</t>
+        </is>
+      </c>
+      <c r="C86" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="87" spans="1:3">
+      <c r="A87" s="1" t="inlineStr">
+        <is>
+          <t>9786259439822</t>
+        </is>
+      </c>
+      <c r="B87" s="1" t="inlineStr">
+        <is>
+          <t>Hayat Kaldığı Yerden</t>
+        </is>
+      </c>
+      <c r="C87" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="88" spans="1:3">
+      <c r="A88" s="1" t="inlineStr">
+        <is>
+          <t>9786259439839</t>
+        </is>
+      </c>
+      <c r="B88" s="1" t="inlineStr">
+        <is>
+          <t>Gözlerimden Öperim</t>
+        </is>
+      </c>
+      <c r="C88" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="89" spans="1:3">
+      <c r="A89" s="1" t="inlineStr">
+        <is>
           <t>9786259439808</t>
         </is>
       </c>
-      <c r="B86" s="1" t="inlineStr">
+      <c r="B89" s="1" t="inlineStr">
         <is>
           <t>Bebek Patikleri, Ele Avuca Sığmayan Bir Tür Olarak: Kısa Öykü</t>
         </is>
       </c>
-      <c r="C86" s="1">
+      <c r="C89" s="1">
         <v>240</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>