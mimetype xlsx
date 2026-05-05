--- v0 (2026-02-26)
+++ v1 (2026-05-05)
@@ -85,1630 +85,1645 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786257551717</t>
+          <t>9786257551816</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>A Collection of Hadiths and Contemporary Explanations</t>
+          <t>Dokunuş</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>349</v>
+        <v>250</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786257551694</t>
+          <t>9786257551717</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Kil ve Gül</t>
+          <t>A Collection of Hadiths and Contemporary Explanations</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>265</v>
+        <v>390</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786257551700</t>
+          <t>9786257551694</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Dost Muhabbetı̇</t>
+          <t>Kil ve Gül</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>295</v>
+        <v>300</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786257551687</t>
+          <t>9786257551700</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Ehlisünnet İtikadı/ İman, İslamiyet, Kafirlik ve Günahkarlık Nedir?</t>
+          <t>Dost Muhabbetı̇</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>459</v>
+        <v>330</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786257551670</t>
+          <t>9786257551687</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Düşünceden Eyleme</t>
+          <t>Ehlisünnet İtikadı/ İman, İslamiyet, Kafirlik ve Günahkarlık Nedir?</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>265</v>
+        <v>515</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786257551663</t>
+          <t>9786257551670</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Aşkçakoca</t>
+          <t>Düşünceden Eyleme</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>199</v>
+        <v>300</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786257551656</t>
+          <t>9786257551663</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Bir Seyyarın Notları - 2 - O Oradaydı</t>
+          <t>Aşkçakoca</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786257551601</t>
+          <t>9786257551656</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>İlim ve Kur’an ile Ateist Deist ve Dinsizlere Cevaplar</t>
+          <t>Bir Seyyarın Notları - 2 - O Oradaydı</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>359</v>
+        <v>245</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786257551588</t>
+          <t>9786257551601</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>The Commandments And The Prohibitions In The Hadiths</t>
+          <t>İlim ve Kur’an ile Ateist Deist ve Dinsizlere Cevaplar</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>305</v>
+        <v>400</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786257551595</t>
+          <t>9786257551588</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Hadislerden Seçmeler ve Güncel Açıklamalar</t>
+          <t>The Commandments And The Prohibitions In The Hadiths</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>325</v>
+        <v>340</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786257551571</t>
+          <t>9786257551595</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Yaşamın Kıyısında</t>
+          <t>Hadislerden Seçmeler ve Güncel Açıklamalar</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>275</v>
+        <v>365</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786257551564</t>
+          <t>9786257551571</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Meryem</t>
+          <t>Yaşamın Kıyısında</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>359</v>
+        <v>310</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786257551557</t>
+          <t>9786257551564</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Yavaşça Acele Et</t>
+          <t>Meryem</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>249</v>
+        <v>400</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786257551540</t>
+          <t>9786257551557</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>İslam’da Siyasetin Yeri ve Önemi</t>
+          <t>Yavaşça Acele Et</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>215</v>
+        <v>280</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786257551533</t>
+          <t>9786257551540</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>İslam’a Göre Sorumluluklarımız</t>
+          <t>İslam’da Siyasetin Yeri ve Önemi</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>295</v>
+        <v>240</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786257551526</t>
+          <t>9786257551533</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Yaratılış Gaye Görev Seri̇ -3</t>
+          <t>İslam’a Göre Sorumluluklarımız</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>275</v>
+        <v>330</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786257551519</t>
+          <t>9786257551526</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Yaratılış Gaye Görev Seri̇-2</t>
+          <t>Yaratılış Gaye Görev Seri̇ -3</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>265</v>
+        <v>310</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786257551502</t>
+          <t>9786257551519</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Yaratılış Gaye Görev Seri̇-1</t>
+          <t>Yaratılış Gaye Görev Seri̇-2</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>279</v>
+        <v>295</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786257551496</t>
+          <t>9786257551502</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Bir Oy’un Var</t>
+          <t>Yaratılış Gaye Görev Seri̇-1</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>137</v>
+        <v>315</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786257551434</t>
+          <t>9786257551496</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>İslam'da Hadislerin Mezheplerin Yeri ve Önemi</t>
+          <t>Bir Oy’un Var</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>239</v>
+        <v>137</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786257551427</t>
+          <t>9786257551434</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Keşke'den Önce - 4</t>
+          <t>İslam'da Hadislerin Mezheplerin Yeri ve Önemi</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>220</v>
+        <v>270</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786257551410</t>
+          <t>9786257551427</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>The Commandments and the Prohibitions in the Holy Qur'an</t>
+          <t>Keşke'den Önce - 4</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>305</v>
+        <v>220</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786257551403</t>
+          <t>9786257551410</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Sesten Cümleye Elif-Ba Cüzü</t>
+          <t>The Commandments and the Prohibitions in the Holy Qur'an</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>169</v>
+        <v>340</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786257551397</t>
+          <t>9786257551403</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Manevi Değerler Perspektifinde Sosyal Sorumluluk Proje Yönetimi Kılavuzu</t>
+          <t>Sesten Cümleye Elif-Ba Cüzü</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>245</v>
+        <v>190</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786257551380</t>
+          <t>9786257551397</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Bir Seyyarın Notları</t>
+          <t>Manevi Değerler Perspektifinde Sosyal Sorumluluk Proje Yönetimi Kılavuzu</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>199</v>
+        <v>275</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786257551366</t>
+          <t>9786257551380</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Etkinliklerle Sesten Cümleye Elif-Ba Cüzü</t>
+          <t>Bir Seyyarın Notları</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>169</v>
+        <v>225</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786257551373</t>
+          <t>9786257551366</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Hayallerinin Peşinde</t>
+          <t>Etkinliklerle Sesten Cümleye Elif-Ba Cüzü</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>275</v>
+        <v>190</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786257551359</t>
+          <t>9786257551373</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Keşke’den Önce 3</t>
+          <t>Hayallerinin Peşinde</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>239</v>
+        <v>310</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786257551281</t>
+          <t>9786257551359</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Alp Arslan - Dünyaya Meydan Okuyan Adam</t>
+          <t>Keşke’den Önce 3</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>305</v>
+        <v>270</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786257551243</t>
+          <t>9786257551281</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Kum Saati - Bir Defterdarın Anıları</t>
+          <t>Alp Arslan - Dünyaya Meydan Okuyan Adam</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>445</v>
+        <v>340</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786257551250</t>
+          <t>9786257551243</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Hadislerde Geçen Emirler ve Yasaklar</t>
+          <t>Kum Saati - Bir Defterdarın Anıları</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>289</v>
+        <v>500</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786257551274</t>
+          <t>9786257551250</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Yahya Kaptan</t>
+          <t>Hadislerde Geçen Emirler ve Yasaklar</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>215</v>
+        <v>325</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786257551267</t>
+          <t>9786257551274</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Keşke'den Önce - 2</t>
+          <t>Yahya Kaptan</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>199</v>
+        <v>240</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786257551236</t>
+          <t>9786257551267</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Küçük Şehrin Büyük Hikayesi Akçakoca</t>
+          <t>Keşke'den Önce - 2</t>
         </is>
       </c>
       <c r="C35" s="1">
         <v>199</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786059324182</t>
+          <t>9786257551236</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Kur'an-ı Kerim 30. Cüz</t>
+          <t>Küçük Şehrin Büyük Hikayesi Akçakoca</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>33</v>
+        <v>225</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786052902301</t>
+          <t>9786059324182</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>3N 1K İcra İflas Konkordato</t>
+          <t>Çocuklar İçin Kur'an-ı Kerim 30. Cüz</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>239</v>
+        <v>33</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786058215290</t>
+          <t>9786052902301</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Koca Seyit</t>
+          <t>3N 1K İcra İflas Konkordato</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>209</v>
+        <v>270</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786058284111</t>
+          <t>9786058215290</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Kur'an-ı Kerim ve Kolay Anlaşılması İçin Türkçe Açıklaması (Ciltli)</t>
+          <t>Koca Seyit</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>1149</v>
+        <v>235</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786056686443</t>
+          <t>9786058284111</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Kendisini Tanımayan İnsan</t>
+          <t>Kur'an-ı Kerim ve Kolay Anlaşılması İçin Türkçe Açıklaması (Ciltli)</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>163</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786058215283</t>
+          <t>9786056686443</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Sen Gidince</t>
+          <t>Kendisini Tanımayan İnsan</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>179</v>
+        <v>163</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786058215276</t>
+          <t>9786058215283</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Selam Sana Asım'ın Nesli</t>
+          <t>Sen Gidince</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>179</v>
+        <v>200</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786058215269</t>
+          <t>9786058215276</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>İnsan Kime Yüktür</t>
+          <t>Selam Sana Asım'ın Nesli</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>175</v>
+        <v>179</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786058215214</t>
+          <t>9786058215269</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Elif Be</t>
+          <t>İnsan Kime Yüktür</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>38</v>
+        <v>195</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786058215207</t>
+          <t>9786058215214</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Sarsıntı</t>
+          <t>Elif Be</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>259</v>
+        <v>38</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786058284197</t>
+          <t>9786058215207</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Güzel Susuşların Adamı</t>
+          <t>Sarsıntı</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>175</v>
+        <v>290</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786056686474</t>
+          <t>9786058284197</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Nevbahar</t>
+          <t>Güzel Susuşların Adamı</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>249</v>
+        <v>195</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786056686481</t>
+          <t>9786056686474</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Kur’an-ı Kerim Yasin Cüzü</t>
+          <t>Nevbahar</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>275</v>
+        <v>280</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786058284166</t>
+          <t>9786056686481</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Varlığımın Kabul Edildiği Gün</t>
+          <t>Çocuklar İçin Kur’an-ı Kerim Yasin Cüzü</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>249</v>
+        <v>310</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786058284159</t>
+          <t>9786058284166</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Ganj'ın Gözyaşları</t>
+          <t>Varlığımın Kabul Edildiği Gün</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>305</v>
+        <v>280</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786058284135</t>
+          <t>9786058284159</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>İz Bırakanlar</t>
+          <t>Ganj'ın Gözyaşları</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>219</v>
+        <v>340</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786058284128</t>
+          <t>9786058284135</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Asitane</t>
+          <t>İz Bırakanlar</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>305</v>
+        <v>245</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786058284142</t>
+          <t>9786058284128</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>S'onsuzluk</t>
+          <t>Asitane</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>179</v>
+        <v>340</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786058215252</t>
+          <t>9786058284142</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Sandal Saati</t>
+          <t>S'onsuzluk</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>295</v>
+        <v>200</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786058215245</t>
+          <t>9786058215252</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Gerçek İslam Ehl-i Sünnet Akaidi</t>
+          <t>Sandal Saati</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>415</v>
+        <v>330</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786059324052</t>
+          <t>9786058215245</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Sevme Beni İstanbul</t>
+          <t>Gerçek İslam Ehl-i Sünnet Akaidi</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>159</v>
+        <v>465</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786059324045</t>
+          <t>9786059324052</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Yitiriş Bulvarı</t>
+          <t>Sevme Beni İstanbul</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>239</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786054877300</t>
+          <t>9786059324045</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Sessiz Feryat</t>
+          <t>Yitiriş Bulvarı</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>305</v>
+        <v>270</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786054877416</t>
+          <t>9786054877300</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Konularına Göre Kur'an'ın Türkçe Açıklaması (Ciltli)</t>
+          <t>Sessiz Feryat</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>657</v>
+        <v>340</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786058215238</t>
+          <t>9786054877416</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Cennete Girmenin Yolu</t>
+          <t>Konularına Göre Kur'an'ın Türkçe Açıklaması (Ciltli)</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>349</v>
+        <v>657</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786058215221</t>
+          <t>9786058215238</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Cehennemden Kurtulmanın Yolu</t>
+          <t>Cennete Girmenin Yolu</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>325</v>
+        <v>390</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786052900728</t>
+          <t>9786058215221</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Kendime Sarılır Donarım</t>
+          <t>Cehennemden Kurtulmanın Yolu</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>259</v>
+        <v>365</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786054877461</t>
+          <t>9786052900728</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Dördüncü Cemre - Yunus Emre</t>
+          <t>Kendime Sarılır Donarım</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>259</v>
+        <v>290</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786056686429</t>
+          <t>9786054877461</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Zoraki Katib</t>
+          <t>Dördüncü Cemre - Yunus Emre</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>279</v>
+        <v>290</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786056686412</t>
+          <t>9786056686429</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Sen Uyurken</t>
+          <t>Zoraki Katib</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>169</v>
+        <v>315</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786056686405</t>
+          <t>9786056686412</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Ruhum Seni Tanıyor</t>
+          <t>Sen Uyurken</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>189</v>
+        <v>190</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786056686467</t>
+          <t>9786056686405</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Hudeybiye'den İs Vadisi'ne</t>
+          <t>Ruhum Seni Tanıyor</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>309</v>
+        <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786059779920</t>
+          <t>9786056686467</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Leyla Sensen</t>
+          <t>Hudeybiye'den İs Vadisi'ne</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>130</v>
+        <v>345</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786059779937</t>
+          <t>9786059779920</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Merhem Dersem Çık</t>
+          <t>Leyla Sensen</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>145</v>
+        <v>130</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786059779913</t>
+          <t>9786059779937</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Aynalardaki Suretimiz</t>
+          <t>Merhem Dersem Çık</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>189</v>
+        <v>165</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786059779944</t>
+          <t>9786059779913</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Şira Yıldızı</t>
+          <t>Aynalardaki Suretimiz</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>359</v>
+        <v>210</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786056869518</t>
+          <t>9786059779944</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Ayrık Otu</t>
+          <t>Şira Yıldızı</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>175</v>
+        <v>400</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786056869525</t>
+          <t>9786056869518</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Buğulu Aynalarda Kandığım</t>
+          <t>Ayrık Otu</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>175</v>
+        <v>195</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786054877317</t>
+          <t>9786056869525</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Mavi Zehir</t>
+          <t>Buğulu Aynalarda Kandığım</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>339</v>
+        <v>195</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786058284173</t>
+          <t>9786054877317</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi İçin Kur’an-ı Kerim 1. Cüz</t>
+          <t>Mavi Zehir</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>219</v>
+        <v>380</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786054877225</t>
+          <t>9786058284173</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi İçin Elif Be</t>
+          <t>Okul Öncesi İçin Kur’an-ı Kerim 1. Cüz</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>21.3</v>
+        <v>250</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786056686436</t>
+          <t>9786054877225</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Elif Be Boyama Kitabı</t>
+          <t>Okul Öncesi İçin Elif Be</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>129</v>
+        <v>21.3</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786059324120</t>
+          <t>9786056686436</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Biriken Damlalar Sel Olup Akar</t>
+          <t>Çocuklar İçin Elif Be Boyama Kitabı</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>255</v>
+        <v>150</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786056686450</t>
+          <t>9786059324120</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar için Elif Be (2 Kitap Takım)</t>
+          <t>Biriken Damlalar Sel Olup Akar</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>435</v>
+        <v>285</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786056686498</t>
+          <t>9786056686450</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Kur’an-ı Kerim 1 - 30. Cüzler (30 Kitap Takım)</t>
+          <t>Çocuklar için Elif Be (2 Kitap Takım)</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>3265</v>
+        <v>499</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786058284104</t>
+          <t>9786056686498</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Kur’an-ı Kerim 1 - 6. Cüzler (6 Kitap Takım)</t>
+          <t>Çocuklar İçin Kur’an-ı Kerim 1 - 30. Cüzler (30 Kitap Takım)</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>779</v>
+        <v>3750</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786054877027</t>
+          <t>9786058284104</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Arıyorum</t>
+          <t>Çocuklar İçin Kur’an-ı Kerim 1 - 6. Cüzler (6 Kitap Takım)</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>11.11</v>
+        <v>895</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786054494989</t>
+          <t>9786054877027</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Benim Dünyam</t>
+          <t>Arıyorum</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>169</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786059324014</t>
+          <t>9786054494989</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Kalbimin Karşı Yakası</t>
+          <t>Benim Dünyam</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>229</v>
+        <v>190</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786054877324</t>
+          <t>9786059324014</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Bir Devrin Efendisi: Hafız Hasan Şen</t>
+          <t>Kalbimin Karşı Yakası</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>205</v>
+        <v>229</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786254435065</t>
+          <t>9786054877324</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Nalbant Sabri</t>
+          <t>Bir Devrin Efendisi: Hafız Hasan Şen</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>359</v>
+        <v>205</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786254435003</t>
+          <t>9786254435065</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Bir Dolunay Hevesi</t>
+          <t>Nalbant Sabri</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>155</v>
+        <v>400</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786050600780</t>
+          <t>9786254435003</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>S.O.S.yal Medya</t>
+          <t>Bir Dolunay Hevesi</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>285</v>
+        <v>175</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786254435027</t>
+          <t>9786050600780</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Oy'un Büyük</t>
+          <t>S.O.S.yal Medya</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>143</v>
+        <v>300</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786254435058</t>
+          <t>9786254435027</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Adalet Savaşçısı</t>
+          <t>Oy'un Büyük</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>243</v>
+        <v>143</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786050600797</t>
+          <t>9786254435058</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Kur'an-ı Kerim Elif-Ba'sı</t>
+          <t>Adalet Savaşçısı</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>185</v>
+        <v>243</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786254435010</t>
+          <t>9786050600797</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>İşaret Taşları</t>
+          <t>Kur'an-ı Kerim Elif-Ba'sı</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>499</v>
+        <v>210</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786050600711</t>
+          <t>9786254435010</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Musab</t>
+          <t>İşaret Taşları</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>209</v>
+        <v>550</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786050600704</t>
+          <t>9786050600711</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Santa Barbara ve Nikomedia</t>
+          <t>Musab</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>305</v>
+        <v>235</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786056869501</t>
+          <t>9786050600704</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Bekle Beni Üniversite</t>
+          <t>Santa Barbara ve Nikomedia</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>239</v>
+        <v>340</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786050600773</t>
+          <t>9786056869501</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Salyangoz Satıcısı</t>
+          <t>Bekle Beni Üniversite</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>175</v>
+        <v>270</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786254435034</t>
+          <t>9786050600773</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Kur'an'da Emirler ve Yasaklar</t>
+          <t>Salyangoz Satıcısı</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>289</v>
+        <v>195</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786052900766</t>
+          <t>9786254435034</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>İçimizdeki Lider</t>
+          <t>Kur'an'da Emirler ve Yasaklar</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>209</v>
+        <v>325</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786052900742</t>
+          <t>9786052900766</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Kadrajın Öte Yüzü</t>
+          <t>İçimizdeki Lider</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>229</v>
+        <v>235</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786052900759</t>
+          <t>9786052900742</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Karda Ayak İzleri</t>
+          <t>Kadrajın Öte Yüzü</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>319</v>
+        <v>260</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786056869594</t>
+          <t>9786052900759</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Gerçek İslam İnanç Rehberi (Ciltli)</t>
+          <t>Karda Ayak İzleri</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>679</v>
+        <v>360</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786052900735</t>
+          <t>9786056869594</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Zor Bey - Konur Alp</t>
+          <t>Gerçek İslam İnanç Rehberi (Ciltli)</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>239</v>
+        <v>750</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786056869570</t>
+          <t>9786052900735</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Ardahan ve Yöresi İlginç Olaylar</t>
+          <t>Zor Bey - Konur Alp</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>449</v>
+        <v>270</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786056869563</t>
+          <t>9786056869570</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Doğubayazıt (Ciltli)</t>
+          <t>Ardahan ve Yöresi İlginç Olaylar</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>1545</v>
+        <v>500</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786056869549</t>
+          <t>9786056869563</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Resfebe Öğreniyorum</t>
+          <t>Doğubayazıt (Ciltli)</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>259</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786254435041</t>
+          <t>9786056869549</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Yol Arayışı</t>
+          <t>Resfebe Öğreniyorum</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>275</v>
+        <v>290</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
+          <t>9786254435041</t>
+        </is>
+      </c>
+      <c r="B107" s="1" t="inlineStr">
+        <is>
+          <t>Yol Arayışı</t>
+        </is>
+      </c>
+      <c r="C107" s="1">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="108" spans="1:3">
+      <c r="A108" s="1" t="inlineStr">
+        <is>
           <t>9786056869587</t>
         </is>
       </c>
-      <c r="B107" s="1" t="inlineStr">
+      <c r="B108" s="1" t="inlineStr">
         <is>
           <t>Olmadı</t>
         </is>
       </c>
-      <c r="C107" s="1">
-        <v>305</v>
+      <c r="C108" s="1">
+        <v>340</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>