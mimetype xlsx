--- v1 (2026-02-14)
+++ v2 (2026-04-05)
@@ -85,445 +85,1675 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786057525062</t>
+          <t>9789759964498</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Dönüşüm</t>
+          <t>Ütopya’nın Kanatları</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>240</v>
+        <v>62.5</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786057525079</t>
+          <t>9789759964511</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Milena'ya Mektuplar</t>
+          <t>Duygu Çöplüğü</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>320</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786057525055</t>
+          <t>9789759964719</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Dava</t>
+          <t>Neyse</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>390</v>
+        <v>56.25</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786057525086</t>
+          <t>9799759960062</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Şato</t>
+          <t>Kurşun Yılanı Tutmaz Müdürüm Baltacı Mehmet</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>540</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786056995002</t>
+          <t>9789759962548</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Urqun (Orhun) Yazıtları</t>
+          <t>Kolejde Son Yıl</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>350</v>
+        <v>12.5</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786057525109</t>
+          <t>9789759962890</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Sırlar Okulu - Sherlock Holmes</t>
+          <t>Kolej Kızı</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>390</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786057525116</t>
+          <t>9789759960155</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Ölüm Vadisi - Sherlock Holmes</t>
+          <t>Neslihan Yavuzcan’la Sportif</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>390</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786057525123</t>
+          <t>9789759962142</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Gölge Adam - Sherlock Holmes</t>
+          <t>Nadire Ablanın Saçları</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>390</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786057525093</t>
+          <t>9789759960025</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Fısıltı - Sherlock Holmes</t>
+          <t>Müslüman Peygamber Hz. İsa 40 Söz</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>390</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786057525130</t>
+          <t>9789759962715</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Lanet - Sherlock Holmes</t>
+          <t>Vampir Alacakaranlığı - Meksika</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>390</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786057525307</t>
+          <t>9789759962692</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Sendromu</t>
+          <t>Vampir Alacakaranlığı - Londra</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>400</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786057525420</t>
+          <t>9789759962746</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Kardelenler Misali</t>
+          <t>Vampir Alacakaranlığı  İmha</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>230</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786057525208</t>
+          <t>9789759960360</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Anahtarınız Bende Kalmış</t>
+          <t>Uykudan Önce Bir Tane</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>250</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9789759968915</t>
+          <t>9789759960476</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Bendeki Aşk Sende (Ciltli)</t>
+          <t>Türk Terörist</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>400</v>
+        <v>8.8</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9789759968649</t>
+          <t>9799759960208</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Sucuklu Yumurta</t>
+          <t>Tuzlu Kahve (Ciltli)</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>230</v>
+        <v>24.54</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9789759960018</t>
+          <t>9799759960192</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Hayata Dair...</t>
+          <t>Tuzlu Kahve</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>240</v>
+        <v>68.75</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9799758456252</t>
+          <t>9789759960094</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Ömrüm</t>
+          <t>Üçüncü Sayfa Şiirleri</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>310</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9789759964566</t>
+          <t>9789759960773</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Ört Üstüme Sesini</t>
+          <t>Tarihte Böğün</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>230</v>
+        <v>6.94</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9789759964238</t>
+          <t>9789759962180</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Yeryüzünde Yar Yüzü</t>
+          <t>Şu An Neredesin?</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>230</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9789758456574</t>
+          <t>9799759960246</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Veda Hikayeleri</t>
+          <t>Şifalı Hüzünler</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>240</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9789759963415</t>
+          <t>9789758456697</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Tutkulu Aşklar</t>
+          <t>Sürgün</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>510</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9789759963835</t>
+          <t>9789758456819</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Sonsuz</t>
+          <t>Su Seviyesi İki Ayakla Ölçülmez</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>265</v>
+        <v>8.8</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9789759962234</t>
+          <t>9789759960612</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Siyah Beyaz Hikayeler</t>
+          <t>Seri Katiller</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>240</v>
+        <v>12.5</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9789759962265</t>
+          <t>9799758456177</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Kadına Dair</t>
+          <t>Sana Söyleyemediğim Herşey</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>230</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9789758456864</t>
+          <t>9789759961855</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Bu Şarkılar Kimin İçin</t>
+          <t>Ruhunu Arayan Takım</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>265</v>
+        <v>38.5</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9789759960865</t>
+          <t>9799759960185</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Aşka Dair</t>
+          <t>Rehabilitasyon</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>240</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
+          <t>9799758456689</t>
+        </is>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Radyo Mektupları Görülmüştür</t>
+        </is>
+      </c>
+      <c r="C28" s="1">
+        <v>8.33</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3">
+      <c r="A29" s="1" t="inlineStr">
+        <is>
+          <t>9789759962968</t>
+        </is>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Özgürlük Adalet Barış İçin Arafa mı? Harvard mı?</t>
+        </is>
+      </c>
+      <c r="C29" s="1">
+        <v>77.5</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3">
+      <c r="A30" s="1" t="inlineStr">
+        <is>
+          <t>9799759960161</t>
+        </is>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Özgür Kızların Sözlüğü</t>
+        </is>
+      </c>
+      <c r="C30" s="1">
+        <v>7.41</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31" s="1" t="inlineStr">
+        <is>
+          <t>9789759960148</t>
+        </is>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Otelcilik Oyunu</t>
+        </is>
+      </c>
+      <c r="C31" s="1">
+        <v>6.02</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" s="1" t="inlineStr">
+        <is>
+          <t>9789758456796</t>
+        </is>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Mutlak İrade</t>
+        </is>
+      </c>
+      <c r="C32" s="1">
+        <v>17.13</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" s="1" t="inlineStr">
+        <is>
+          <t>9789759962647</t>
+        </is>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Minik Oyuncunun El Kitabı</t>
+        </is>
+      </c>
+      <c r="C33" s="1">
+        <v>5.56</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34" s="1" t="inlineStr">
+        <is>
+          <t>9789758456734</t>
+        </is>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Merkez Sağ’da Tapu Kavgası</t>
+        </is>
+      </c>
+      <c r="C34" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="1" t="inlineStr">
+        <is>
+          <t>9789759962586</t>
+        </is>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Seri Katiller</t>
+        </is>
+      </c>
+      <c r="C35" s="1">
+        <v>12.5</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="1" t="inlineStr">
+        <is>
+          <t>9799759960239</t>
+        </is>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Kutsal Çemberler</t>
+        </is>
+      </c>
+      <c r="C36" s="1">
+        <v>27.78</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" s="1" t="inlineStr">
+        <is>
+          <t>9789759960414</t>
+        </is>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Kurumsal Sosyal Sorumluluk Projeleri</t>
+        </is>
+      </c>
+      <c r="C37" s="1">
+        <v>10.19</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" s="1" t="inlineStr">
+        <is>
+          <t>9789758456338</t>
+        </is>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Kırmızı Yağmurlar</t>
+        </is>
+      </c>
+      <c r="C38" s="1">
+        <v>6.48</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" s="1" t="inlineStr">
+        <is>
+          <t>9789758456437</t>
+        </is>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Keşkeleri Çıkardım Hayatımdan</t>
+        </is>
+      </c>
+      <c r="C39" s="1">
+        <v>7.41</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3">
+      <c r="A40" s="1" t="inlineStr">
+        <is>
+          <t>9789759961121</t>
+        </is>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Kanatsız Kuşlar</t>
+        </is>
+      </c>
+      <c r="C40" s="1">
+        <v>16.2</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41" s="1" t="inlineStr">
+        <is>
+          <t>9789759962487</t>
+        </is>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Kalbimin Sesi</t>
+        </is>
+      </c>
+      <c r="C41" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="A42" s="1" t="inlineStr">
+        <is>
+          <t>9789759960049</t>
+        </is>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Kadın A.Ş.</t>
+        </is>
+      </c>
+      <c r="C42" s="1">
+        <v>4.63</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3">
+      <c r="A43" s="1" t="inlineStr">
+        <is>
+          <t>9789759961688</t>
+        </is>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Kaç Kurtar Kendini Aşk</t>
+        </is>
+      </c>
+      <c r="C43" s="1">
+        <v>4.63</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3">
+      <c r="A44" s="1" t="inlineStr">
+        <is>
+          <t>9789759961619</t>
+        </is>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Hüzzam Limanları</t>
+        </is>
+      </c>
+      <c r="C44" s="1">
+        <v>6.48</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3">
+      <c r="A45" s="1" t="inlineStr">
+        <is>
+          <t>9789759962883</t>
+        </is>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Hoşgeldin Ben Hoşçakal Sen</t>
+        </is>
+      </c>
+      <c r="C45" s="1">
+        <v>19.44</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3">
+      <c r="A46" s="1" t="inlineStr">
+        <is>
+          <t>3990000003410</t>
+        </is>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Hitler’in Son 13 Günü</t>
+        </is>
+      </c>
+      <c r="C46" s="1">
+        <v>8.33</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3">
+      <c r="A47" s="1" t="inlineStr">
+        <is>
+          <t>9789759962449</t>
+        </is>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Hayalet Program Daemon</t>
+        </is>
+      </c>
+      <c r="C47" s="1">
+        <v>27.78</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3">
+      <c r="A48" s="1" t="inlineStr">
+        <is>
+          <t>9789759960124</t>
+        </is>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Hastasıyım Bu Oyunun</t>
+        </is>
+      </c>
+      <c r="C48" s="1">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3">
+      <c r="A49" s="1" t="inlineStr">
+        <is>
+          <t>9799759960215</t>
+        </is>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Gizli Cemiyetlerin El Kitabı</t>
+        </is>
+      </c>
+      <c r="C49" s="1">
+        <v>8.8</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3">
+      <c r="A50" s="1" t="inlineStr">
+        <is>
+          <t>9799759960222</t>
+        </is>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Gerçek Türkler</t>
+        </is>
+      </c>
+      <c r="C50" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3">
+      <c r="A51" s="1" t="inlineStr">
+        <is>
+          <t>9799758456238</t>
+        </is>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Gazal</t>
+        </is>
+      </c>
+      <c r="C51" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3">
+      <c r="A52" s="1" t="inlineStr">
+        <is>
+          <t>9799759960079</t>
+        </is>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Fatima’nın Üç Sırrı</t>
+        </is>
+      </c>
+      <c r="C52" s="1">
+        <v>6.48</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3">
+      <c r="A53" s="1" t="inlineStr">
+        <is>
+          <t>9789759960452</t>
+        </is>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Fani Rübai Cem Karaca</t>
+        </is>
+      </c>
+      <c r="C53" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3">
+      <c r="A54" s="1" t="inlineStr">
+        <is>
+          <t>9789758456468</t>
+        </is>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Ege Bölgesi Ağır Zeybekleri</t>
+        </is>
+      </c>
+      <c r="C54" s="1">
+        <v>56.25</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3">
+      <c r="A55" s="1" t="inlineStr">
+        <is>
+          <t>9789759962395</t>
+        </is>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Efendi Çocuk Can Ersin’in Okul Maceraları</t>
+        </is>
+      </c>
+      <c r="C55" s="1">
+        <v>5.56</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3">
+      <c r="A56" s="1" t="inlineStr">
+        <is>
+          <t>9789759962357</t>
+        </is>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Deli Kız Kapınızı Çaldı mı?</t>
+        </is>
+      </c>
+      <c r="C56" s="1">
+        <v>6.48</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3">
+      <c r="A57" s="1" t="inlineStr">
+        <is>
+          <t>9789759961626</t>
+        </is>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Cüneyt Ağabeyin 100 Metre’si</t>
+        </is>
+      </c>
+      <c r="C57" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3">
+      <c r="A58" s="1" t="inlineStr">
+        <is>
+          <t>9789759960100</t>
+        </is>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Cumbalı Aşklar Osmanlı Aşk Sanatı</t>
+        </is>
+      </c>
+      <c r="C58" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3">
+      <c r="A59" s="1" t="inlineStr">
+        <is>
+          <t>9789759963002</t>
+        </is>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>Cinayet Bölgesi</t>
+        </is>
+      </c>
+      <c r="C59" s="1">
+        <v>25.46</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3">
+      <c r="A60" s="1" t="inlineStr">
+        <is>
+          <t>9789759960490</t>
+        </is>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>Birinci Yastık Savaşları</t>
+        </is>
+      </c>
+      <c r="C60" s="1">
+        <v>7.41</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3">
+      <c r="A61" s="1" t="inlineStr">
+        <is>
+          <t>9789759962401</t>
+        </is>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>Bir Pervane İçin En Acı Şey Donarak Ölmektir</t>
+        </is>
+      </c>
+      <c r="C61" s="1">
+        <v>5.56</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3">
+      <c r="A62" s="1" t="inlineStr">
+        <is>
+          <t>9789759960544</t>
+        </is>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Binbirgece Masalları Şehrazat’ın Gecesi</t>
+        </is>
+      </c>
+      <c r="C62" s="1">
+        <v>7.87</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3">
+      <c r="A63" s="1" t="inlineStr">
+        <is>
+          <t>9789759962470</t>
+        </is>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>Beyoğlu Kadınları</t>
+        </is>
+      </c>
+      <c r="C63" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3">
+      <c r="A64" s="1" t="inlineStr">
+        <is>
+          <t>9789759962944</t>
+        </is>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Ben Bunları Yazarken Sen Yine Uyuyordun</t>
+        </is>
+      </c>
+      <c r="C64" s="1">
+        <v>13.43</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3">
+      <c r="A65" s="1" t="inlineStr">
+        <is>
+          <t>9789759962555</t>
+        </is>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Bakirenin Kızları</t>
+        </is>
+      </c>
+      <c r="C65" s="1">
+        <v>25.46</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3">
+      <c r="A66" s="1" t="inlineStr">
+        <is>
+          <t>9789759960179</t>
+        </is>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Bağdad’dan Haleb’e Arabistan Seyahati Seyahatname</t>
+        </is>
+      </c>
+      <c r="C66" s="1">
+        <v>6.48</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3">
+      <c r="A67" s="1" t="inlineStr">
+        <is>
+          <t>9789759961558</t>
+        </is>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Baba Gündüz</t>
+        </is>
+      </c>
+      <c r="C67" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3">
+      <c r="A68" s="1" t="inlineStr">
+        <is>
+          <t>9789759961923</t>
+        </is>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Aşka Dair</t>
+        </is>
+      </c>
+      <c r="C68" s="1">
+        <v>5.46</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3">
+      <c r="A69" s="1" t="inlineStr">
+        <is>
+          <t>9789759962500</t>
+        </is>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>Aşk Akla Girer</t>
+        </is>
+      </c>
+      <c r="C69" s="1">
+        <v>4.63</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3">
+      <c r="A70" s="1" t="inlineStr">
+        <is>
+          <t>9789759962777</t>
+        </is>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Altın Kafes</t>
+        </is>
+      </c>
+      <c r="C70" s="1">
+        <v>17.59</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3">
+      <c r="A71" s="1" t="inlineStr">
+        <is>
+          <t>9799758456672</t>
+        </is>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Ağlama Hayat! Rimellerin Akar...</t>
+        </is>
+      </c>
+      <c r="C71" s="1">
+        <v>6.02</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3">
+      <c r="A72" s="1" t="inlineStr">
+        <is>
+          <t>9759789961664</t>
+        </is>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>Adın Ayrılık Olsun</t>
+        </is>
+      </c>
+      <c r="C72" s="1">
+        <v>6.94</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3">
+      <c r="A73" s="1" t="inlineStr">
+        <is>
+          <t>9789759962029</t>
+        </is>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>60’lar Hikaye 70’ler Terane 80’ler Şahane</t>
+        </is>
+      </c>
+      <c r="C73" s="1">
+        <v>6.39</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3">
+      <c r="A74" s="1" t="inlineStr">
+        <is>
+          <t>9799758456870</t>
+        </is>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>Ateşle Yaklaşma</t>
+        </is>
+      </c>
+      <c r="C74" s="1">
+        <v>16.67</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3">
+      <c r="A75" s="1" t="inlineStr">
+        <is>
+          <t>9789759962081</t>
+        </is>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Sözümüzü Geçiremedik</t>
+        </is>
+      </c>
+      <c r="C75" s="1">
+        <v>6.48</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3">
+      <c r="A76" s="1" t="inlineStr">
+        <is>
+          <t>9789759963187</t>
+        </is>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>Yer Değiştirenler</t>
+        </is>
+      </c>
+      <c r="C76" s="1">
+        <v>15.74</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3">
+      <c r="A77" s="1" t="inlineStr">
+        <is>
+          <t>9789759960377</t>
+        </is>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Wolpadinga</t>
+        </is>
+      </c>
+      <c r="C77" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3">
+      <c r="A78" s="1" t="inlineStr">
+        <is>
+          <t>9789759962722</t>
+        </is>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Vampir Alacakaranlığı - Tehdit</t>
+        </is>
+      </c>
+      <c r="C78" s="1">
+        <v>11.57</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3">
+      <c r="A79" s="1" t="inlineStr">
+        <is>
+          <t>9789759962739</t>
+        </is>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>Salgın</t>
+        </is>
+      </c>
+      <c r="C79" s="1">
+        <v>11.57</v>
+      </c>
+    </row>
+    <row r="80" spans="1:3">
+      <c r="A80" s="1" t="inlineStr">
+        <is>
+          <t>9789759962708</t>
+        </is>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>Vampir Alacakaranlığı  Paris</t>
+        </is>
+      </c>
+      <c r="C80" s="1">
+        <v>16.2</v>
+      </c>
+    </row>
+    <row r="81" spans="1:3">
+      <c r="A81" s="1" t="inlineStr">
+        <is>
+          <t>9789759960650</t>
+        </is>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>Yunus’a Çalardı Rengi</t>
+        </is>
+      </c>
+      <c r="C81" s="1">
+        <v>12.5</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3">
+      <c r="A82" s="1" t="inlineStr">
+        <is>
+          <t>9789758456566</t>
+        </is>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>Ademin Kızlarından Biri</t>
+        </is>
+      </c>
+      <c r="C82" s="1">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3">
+      <c r="A83" s="1" t="inlineStr">
+        <is>
+          <t>9786057525390</t>
+        </is>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>Vefa</t>
+        </is>
+      </c>
+      <c r="C83" s="1">
+        <v>56.25</v>
+      </c>
+    </row>
+    <row r="84" spans="1:3">
+      <c r="A84" s="1" t="inlineStr">
+        <is>
+          <t>9786057525062</t>
+        </is>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>Dönüşüm</t>
+        </is>
+      </c>
+      <c r="C84" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="85" spans="1:3">
+      <c r="A85" s="1" t="inlineStr">
+        <is>
+          <t>9786057525079</t>
+        </is>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
+        <is>
+          <t>Milena'ya Mektuplar</t>
+        </is>
+      </c>
+      <c r="C85" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="86" spans="1:3">
+      <c r="A86" s="1" t="inlineStr">
+        <is>
+          <t>9786057525055</t>
+        </is>
+      </c>
+      <c r="B86" s="1" t="inlineStr">
+        <is>
+          <t>Dava</t>
+        </is>
+      </c>
+      <c r="C86" s="1">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="87" spans="1:3">
+      <c r="A87" s="1" t="inlineStr">
+        <is>
+          <t>9786057525086</t>
+        </is>
+      </c>
+      <c r="B87" s="1" t="inlineStr">
+        <is>
+          <t>Şato</t>
+        </is>
+      </c>
+      <c r="C87" s="1">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="88" spans="1:3">
+      <c r="A88" s="1" t="inlineStr">
+        <is>
+          <t>9786056995002</t>
+        </is>
+      </c>
+      <c r="B88" s="1" t="inlineStr">
+        <is>
+          <t>Urqun (Orhun) Yazıtları</t>
+        </is>
+      </c>
+      <c r="C88" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="89" spans="1:3">
+      <c r="A89" s="1" t="inlineStr">
+        <is>
+          <t>9786057525109</t>
+        </is>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>Sırlar Okulu - Sherlock Holmes</t>
+        </is>
+      </c>
+      <c r="C89" s="1">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="90" spans="1:3">
+      <c r="A90" s="1" t="inlineStr">
+        <is>
+          <t>9786057525116</t>
+        </is>
+      </c>
+      <c r="B90" s="1" t="inlineStr">
+        <is>
+          <t>Ölüm Vadisi - Sherlock Holmes</t>
+        </is>
+      </c>
+      <c r="C90" s="1">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="91" spans="1:3">
+      <c r="A91" s="1" t="inlineStr">
+        <is>
+          <t>9786057525123</t>
+        </is>
+      </c>
+      <c r="B91" s="1" t="inlineStr">
+        <is>
+          <t>Gölge Adam - Sherlock Holmes</t>
+        </is>
+      </c>
+      <c r="C91" s="1">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="92" spans="1:3">
+      <c r="A92" s="1" t="inlineStr">
+        <is>
+          <t>9786057525093</t>
+        </is>
+      </c>
+      <c r="B92" s="1" t="inlineStr">
+        <is>
+          <t>Fısıltı - Sherlock Holmes</t>
+        </is>
+      </c>
+      <c r="C92" s="1">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="93" spans="1:3">
+      <c r="A93" s="1" t="inlineStr">
+        <is>
+          <t>9786057525130</t>
+        </is>
+      </c>
+      <c r="B93" s="1" t="inlineStr">
+        <is>
+          <t>Gizemli Lanet - Sherlock Holmes</t>
+        </is>
+      </c>
+      <c r="C93" s="1">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="94" spans="1:3">
+      <c r="A94" s="1" t="inlineStr">
+        <is>
+          <t>9786057525307</t>
+        </is>
+      </c>
+      <c r="B94" s="1" t="inlineStr">
+        <is>
+          <t>İstanbul Sendromu</t>
+        </is>
+      </c>
+      <c r="C94" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="95" spans="1:3">
+      <c r="A95" s="1" t="inlineStr">
+        <is>
+          <t>9786057525420</t>
+        </is>
+      </c>
+      <c r="B95" s="1" t="inlineStr">
+        <is>
+          <t>Kardelenler Misali</t>
+        </is>
+      </c>
+      <c r="C95" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="96" spans="1:3">
+      <c r="A96" s="1" t="inlineStr">
+        <is>
+          <t>9786057525208</t>
+        </is>
+      </c>
+      <c r="B96" s="1" t="inlineStr">
+        <is>
+          <t>Anahtarınız Bende Kalmış</t>
+        </is>
+      </c>
+      <c r="C96" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="97" spans="1:3">
+      <c r="A97" s="1" t="inlineStr">
+        <is>
+          <t>9789759968915</t>
+        </is>
+      </c>
+      <c r="B97" s="1" t="inlineStr">
+        <is>
+          <t>Bendeki Aşk Sende (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C97" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="98" spans="1:3">
+      <c r="A98" s="1" t="inlineStr">
+        <is>
+          <t>9789759968649</t>
+        </is>
+      </c>
+      <c r="B98" s="1" t="inlineStr">
+        <is>
+          <t>Sucuklu Yumurta</t>
+        </is>
+      </c>
+      <c r="C98" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="99" spans="1:3">
+      <c r="A99" s="1" t="inlineStr">
+        <is>
+          <t>9789759960018</t>
+        </is>
+      </c>
+      <c r="B99" s="1" t="inlineStr">
+        <is>
+          <t>Hayata Dair...</t>
+        </is>
+      </c>
+      <c r="C99" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="100" spans="1:3">
+      <c r="A100" s="1" t="inlineStr">
+        <is>
+          <t>9799758456252</t>
+        </is>
+      </c>
+      <c r="B100" s="1" t="inlineStr">
+        <is>
+          <t>Ömrüm</t>
+        </is>
+      </c>
+      <c r="C100" s="1">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="101" spans="1:3">
+      <c r="A101" s="1" t="inlineStr">
+        <is>
+          <t>9789759964566</t>
+        </is>
+      </c>
+      <c r="B101" s="1" t="inlineStr">
+        <is>
+          <t>Ört Üstüme Sesini</t>
+        </is>
+      </c>
+      <c r="C101" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="102" spans="1:3">
+      <c r="A102" s="1" t="inlineStr">
+        <is>
+          <t>9789759964238</t>
+        </is>
+      </c>
+      <c r="B102" s="1" t="inlineStr">
+        <is>
+          <t>Yeryüzünde Yar Yüzü</t>
+        </is>
+      </c>
+      <c r="C102" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="103" spans="1:3">
+      <c r="A103" s="1" t="inlineStr">
+        <is>
+          <t>9789758456574</t>
+        </is>
+      </c>
+      <c r="B103" s="1" t="inlineStr">
+        <is>
+          <t>Veda Hikayeleri</t>
+        </is>
+      </c>
+      <c r="C103" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="104" spans="1:3">
+      <c r="A104" s="1" t="inlineStr">
+        <is>
+          <t>9789759963415</t>
+        </is>
+      </c>
+      <c r="B104" s="1" t="inlineStr">
+        <is>
+          <t>Tutkulu Aşklar</t>
+        </is>
+      </c>
+      <c r="C104" s="1">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="105" spans="1:3">
+      <c r="A105" s="1" t="inlineStr">
+        <is>
+          <t>9789759963835</t>
+        </is>
+      </c>
+      <c r="B105" s="1" t="inlineStr">
+        <is>
+          <t>Sonsuz</t>
+        </is>
+      </c>
+      <c r="C105" s="1">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="106" spans="1:3">
+      <c r="A106" s="1" t="inlineStr">
+        <is>
+          <t>9789759962234</t>
+        </is>
+      </c>
+      <c r="B106" s="1" t="inlineStr">
+        <is>
+          <t>Siyah Beyaz Hikayeler</t>
+        </is>
+      </c>
+      <c r="C106" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="107" spans="1:3">
+      <c r="A107" s="1" t="inlineStr">
+        <is>
+          <t>9789759962265</t>
+        </is>
+      </c>
+      <c r="B107" s="1" t="inlineStr">
+        <is>
+          <t>Kadına Dair</t>
+        </is>
+      </c>
+      <c r="C107" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="108" spans="1:3">
+      <c r="A108" s="1" t="inlineStr">
+        <is>
+          <t>9789758456864</t>
+        </is>
+      </c>
+      <c r="B108" s="1" t="inlineStr">
+        <is>
+          <t>Bu Şarkılar Kimin İçin</t>
+        </is>
+      </c>
+      <c r="C108" s="1">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="109" spans="1:3">
+      <c r="A109" s="1" t="inlineStr">
+        <is>
+          <t>9789759960865</t>
+        </is>
+      </c>
+      <c r="B109" s="1" t="inlineStr">
+        <is>
+          <t>Aşka Dair</t>
+        </is>
+      </c>
+      <c r="C109" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="110" spans="1:3">
+      <c r="A110" s="1" t="inlineStr">
+        <is>
           <t>9789759963224</t>
         </is>
       </c>
-      <c r="B28" s="1" t="inlineStr">
+      <c r="B110" s="1" t="inlineStr">
         <is>
           <t>Allen Iverson Efsanesi</t>
         </is>
       </c>
-      <c r="C28" s="1">
+      <c r="C110" s="1">
         <v>510</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>