--- v0 (2026-02-26)
+++ v1 (2026-05-05)
@@ -85,1210 +85,1240 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259719856</t>
+          <t>9786259281537</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Harflen Kanatlarımla</t>
+          <t>Türkiye ve Uluslararası İlişkiler, Görüşler ve Anılar</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>104</v>
+        <v>480</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259719894</t>
+          <t>9786259281544</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>İdealizmin Penceresinden Türkiye’nin Son 50 Yılı</t>
+          <t>Bilim ve Teknolojinin Uluslararası İlişkilere Etkileri</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>360</v>
+        <v>420</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259281506</t>
+          <t>9786259719856</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Bir Türkçünün Cumhuriyeti - Atatürk Dönemi Milliyetçi Politikalar</t>
+          <t>Harflen Kanatlarımla</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>455</v>
+        <v>104</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259281513</t>
+          <t>9786259719894</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Yuvadaki Barut</t>
+          <t>İdealizmin Penceresinden Türkiye’nin Son 50 Yılı</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>310</v>
+        <v>360</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259719870</t>
+          <t>9786259281506</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Azerbaycan Modernleşmesi, Postkolonyal Bir Analiz</t>
+          <t>Bir Türkçünün Cumhuriyeti - Atatürk Dönemi Milliyetçi Politikalar</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>280</v>
+        <v>455</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259719887</t>
+          <t>9786259281513</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Güney Azerbaycan Milli Fikir Babaları</t>
+          <t>Yuvadaki Barut</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>310</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259719849</t>
+          <t>9786259719870</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Biat Etmeme Rehberi</t>
+          <t>Azerbaycan Modernleşmesi, Postkolonyal Bir Analiz</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>230</v>
+        <v>280</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259719863</t>
+          <t>9786259719887</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Utangaç: Yıldızların da Üstünde</t>
+          <t>Güney Azerbaycan Milli Fikir Babaları</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>270</v>
+        <v>310</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259719832</t>
+          <t>9786259719849</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Bosna’nın Portresi</t>
+          <t>Biat Etmeme Rehberi</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>240</v>
+        <v>230</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259719825</t>
+          <t>9786259719863</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Türkçü Muhalefet</t>
+          <t>Utangaç: Yıldızların da Üstünde</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>350</v>
+        <v>270</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259544885</t>
+          <t>9786259719832</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’nin Yeniden Doğuşu</t>
+          <t>Bosna’nın Portresi</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>320</v>
+        <v>240</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259544892</t>
+          <t>9786259719825</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Gayr</t>
+          <t>Türkçü Muhalefet</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>210</v>
+        <v>350</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259544878</t>
+          <t>9786259544885</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Türk İnkılabı ve Milliyetçiliğimiz</t>
+          <t>Türkiye’nin Yeniden Doğuşu</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>320</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259719818</t>
+          <t>9786259544892</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Çanakkale Kahramanı Nusrat Mayın Gemisi ve Komutanı Yüzbaşı İsmail Hakkı Bey</t>
+          <t>Gayr</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>250</v>
+        <v>210</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259544816</t>
+          <t>9786259544878</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Kıbrıs İçin Son Çağrı</t>
+          <t>Türk İnkılabı ve Milliyetçiliğimiz</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>250</v>
+        <v>320</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259544823</t>
+          <t>9786259719818</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Cevap Hakkı</t>
+          <t>Çanakkale Kahramanı Nusrat Mayın Gemisi ve Komutanı Yüzbaşı İsmail Hakkı Bey</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259544809</t>
+          <t>9786259544816</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Ölüm Katarı - Bir Kırım Sürgünü Romanı</t>
+          <t>Kıbrıs İçin Son Çağrı</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259449395</t>
+          <t>9786259544823</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Başbakan Kürsüde - Recep Peker’in Meclis Konuşmaları</t>
+          <t>Cevap Hakkı</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259449388</t>
+          <t>9786259544809</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Tolkien Evreni – J.R.R Tolkien ve Orta Dünya Yazıları</t>
+          <t>Ölüm Katarı - Bir Kırım Sürgünü Romanı</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259449333</t>
+          <t>9786259449395</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Abdülhamid’in Muhafızı İdim!</t>
+          <t>Başbakan Kürsüde - Recep Peker’in Meclis Konuşmaları</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259449357</t>
+          <t>9786259449388</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Kıyılardan Stepe Bir Vagonun Penceresinden</t>
+          <t>Tolkien Evreni – J.R.R Tolkien ve Orta Dünya Yazıları</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>240</v>
+        <v>400</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259888378</t>
+          <t>9786259449333</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Eski Zaman Hikayeleri</t>
+          <t>Abdülhamid’in Muhafızı İdim!</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>111</v>
+        <v>220</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259449319</t>
+          <t>9786259449357</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Herkesten Daha Aydınlık</t>
+          <t>Kıyılardan Stepe Bir Vagonun Penceresinden</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>111</v>
+        <v>240</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259888392</t>
+          <t>9786259888378</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Bulgaristan Türklerinin Halk İnanışları</t>
+          <t>Eski Zaman Hikayeleri</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>290</v>
+        <v>111</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259449340</t>
+          <t>9786259449319</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Boza: İki Şehrin Narası - Başlangıç</t>
+          <t>Herkesten Daha Aydınlık</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>320</v>
+        <v>111</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259449302</t>
+          <t>9786259888392</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Şubat Döngüsü</t>
+          <t>Bulgaristan Türklerinin Halk İnanışları</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>260</v>
+        <v>290</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259449326</t>
+          <t>9786259449340</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Karanlık Dönemin Aydınlık Bestekarı III. Selim</t>
+          <t>Boza: İki Şehrin Narası - Başlangıç</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>2000</v>
+        <v>320</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786057201010</t>
+          <t>9786259449302</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Hürriyet Adalet Müsavat</t>
+          <t>Şubat Döngüsü</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>162</v>
+        <v>260</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786057262356</t>
+          <t>9786259449326</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Taşların Fısıldadığı</t>
+          <t>Karanlık Dönemin Aydınlık Bestekarı III. Selim</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>190</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786057262387</t>
+          <t>9786057201010</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Sisler Altında Biz</t>
+          <t>Hürriyet Adalet Müsavat</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>270</v>
+        <v>162</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786057262363</t>
+          <t>9786057262356</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Şehre Giriş Talimi</t>
+          <t>Taşların Fısıldadığı</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>110</v>
+        <v>190</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786057262370</t>
+          <t>9786057262387</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Sovyetlerle Yüz Yüze</t>
+          <t>Sisler Altında Biz</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>180</v>
+        <v>270</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786259888309</t>
+          <t>9786057262363</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Habil'in Başına Gelmeyenler</t>
+          <t>Şehre Giriş Talimi</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>120</v>
+        <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786259888316</t>
+          <t>9786057262370</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Deyişbilim</t>
+          <t>Sovyetlerle Yüz Yüze</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>90</v>
+        <v>180</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786259888323</t>
+          <t>9786259888309</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Hürriyet Kahramanı - Ohrili Eyüp Sabri Akgöl</t>
+          <t>Habil'in Başına Gelmeyenler</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>252</v>
+        <v>120</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786057262394</t>
+          <t>9786259888316</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>İkimizin Son Türkçesi</t>
+          <t>Deyişbilim</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>100</v>
+        <v>90</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786259888330</t>
+          <t>9786259888323</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Leşçilin Kitabı</t>
+          <t>Hürriyet Kahramanı - Ohrili Eyüp Sabri Akgöl</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>110</v>
+        <v>252</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786259888354</t>
+          <t>9786057262394</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Mahşerde Bir Hutbe</t>
+          <t>İkimizin Son Türkçesi</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>216</v>
+        <v>100</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786057201089</t>
+          <t>9786259888330</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Ödülsüz</t>
+          <t>Leşçilin Kitabı</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>150</v>
+        <v>110</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786057262349</t>
+          <t>9786259888354</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Suların Aynası</t>
+          <t>Mahşerde Bir Hutbe</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>110</v>
+        <v>216</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786057262318</t>
+          <t>9786057201089</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Nusrat, Çanakkale’nin Çelik Kahramanı</t>
+          <t>Ödülsüz</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786057262332</t>
+          <t>9786057262349</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Kime Rey Verelim? İttihat Terakki Mi? Hürriyet ve İtilaf Mı?</t>
+          <t>Suların Aynası</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>175</v>
+        <v>110</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786057262325</t>
+          <t>9786057262318</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Ayrık Ağız Çekik Göz</t>
+          <t>Nusrat, Çanakkale’nin Çelik Kahramanı</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786057201096</t>
+          <t>9786057262332</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Aynada Üç Ölüm</t>
+          <t>Kime Rey Verelim? İttihat Terakki Mi? Hürriyet ve İtilaf Mı?</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>280</v>
+        <v>175</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786057262301</t>
+          <t>9786057262325</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Yugoslavya'da Türk Direnişi - Yücelci Mehmet Arıdıcı'nın Hatıratı</t>
+          <t>Ayrık Ağız Çekik Göz</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>340</v>
+        <v>150</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>4440000002910</t>
+          <t>9786057201096</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Mavi Gök Kültür Sanat Edebiyat Dergisi Sayı: 11 Ocak - Şubat 2023</t>
+          <t>Aynada Üç Ölüm</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>60</v>
+        <v>280</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786057201041</t>
+          <t>9786057262301</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Yeni Dünya Düzeni</t>
+          <t>Yugoslavya'da Türk Direnişi - Yücelci Mehmet Arıdıcı'nın Hatıratı</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>250</v>
+        <v>340</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786057201072</t>
+          <t>4440000002910</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Büyük Efendi</t>
+          <t>Mavi Gök Kültür Sanat Edebiyat Dergisi Sayı: 11 Ocak - Şubat 2023</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>270</v>
+        <v>60</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786057201058</t>
+          <t>9786057201041</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Uygunsuz Adım</t>
+          <t>Yeni Dünya Düzeni</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786057134875</t>
+          <t>9786057201072</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Kemalizm</t>
+          <t>Büyük Efendi</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>260</v>
+        <v>270</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786057201003</t>
+          <t>9786057201058</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Çiçeklere Karşılık Gel</t>
+          <t>Uygunsuz Adım</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>160</v>
+        <v>150</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786057134882</t>
+          <t>9786057134875</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Milli İrade - Millet ve Demokrasi Üzerine Yeniden Düşünmek</t>
+          <t>Kemalizm</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>360</v>
+        <v>260</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786057134868</t>
+          <t>9786057201003</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Türk İnkılabı'nın Karakterleri</t>
+          <t>Çiçeklere Karşılık Gel</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>250</v>
+        <v>160</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786057134837</t>
+          <t>9786057134882</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Bismarck - Demir Şansölye'nin Düşüşü</t>
+          <t>Milli İrade - Millet ve Demokrasi Üzerine Yeniden Düşünmek</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>150</v>
+        <v>360</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786057134813</t>
+          <t>9786057134868</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Devlet Başa Muharrir Leşe</t>
+          <t>Türk İnkılabı'nın Karakterleri</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>500</v>
+        <v>250</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786057134899</t>
+          <t>9786057134837</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Tasfiye</t>
+          <t>Bismarck - Demir Şansölye'nin Düşüşü</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>210</v>
+        <v>200</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786057134851</t>
+          <t>9786057134813</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Kötü Koparılmış Çiçekler Kantosu</t>
+          <t>Devlet Başa Muharrir Leşe</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>160</v>
+        <v>500</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786057134844</t>
+          <t>9786057134899</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Çoğul Soru</t>
+          <t>Tasfiye</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>120</v>
+        <v>210</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786057134820</t>
+          <t>9786057134851</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>İhtilal Mi İnkılap Mı ?</t>
+          <t>Kötü Koparılmış Çiçekler Kantosu</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>240</v>
+        <v>160</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786057134806</t>
+          <t>9786057134844</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Erlik Han Tamgası</t>
+          <t>Çoğul Soru</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>260</v>
+        <v>120</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786057430991</t>
+          <t>9786057134820</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Her Devrin Menkubu Atsız</t>
+          <t>İhtilal Mi İnkılap Mı ?</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>400</v>
+        <v>240</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786057430960</t>
+          <t>9786057134806</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Vaveyla</t>
+          <t>Erlik Han Tamgası</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>70</v>
+        <v>260</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786057430953</t>
+          <t>9786057430991</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Yücelciler</t>
+          <t>Her Devrin Menkubu Atsız</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>470</v>
+        <v>400</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786057430908</t>
+          <t>9786057430960</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>İnkılap ve İstiklal</t>
+          <t>Vaveyla</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>220</v>
+        <v>70</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786057430939</t>
+          <t>9786057430953</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Hürriyet Bayrakları</t>
+          <t>Yücelciler</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>140</v>
+        <v>470</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786067430922</t>
+          <t>9786057430908</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Türk Kadınlığı Üzerine</t>
+          <t>İnkılap ve İstiklal</t>
         </is>
       </c>
       <c r="C67" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786057430946</t>
+          <t>9786057430939</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Mesafeler</t>
+          <t>Hürriyet Bayrakları</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>150</v>
+        <v>140</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786056976513</t>
+          <t>9786067430922</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Tan Sesleri</t>
+          <t>Türk Kadınlığı Üzerine</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>240</v>
+        <v>220</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786056976599</t>
+          <t>9786057430946</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Vatan Millet Futbol</t>
+          <t>Mesafeler</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>180</v>
+        <v>150</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786056976575</t>
+          <t>9786056976513</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Kazırgan.</t>
+          <t>Tan Sesleri</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>130</v>
+        <v>240</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786057430915</t>
+          <t>9786056976599</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Kim O?</t>
+          <t>Vatan Millet Futbol</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>220</v>
+        <v>180</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786056976582</t>
+          <t>9786056976575</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Atatürk İhtilali</t>
+          <t>Kazırgan.</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>290</v>
+        <v>130</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786056976506</t>
+          <t>9786057430915</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Tamu Kapısı Anılar</t>
+          <t>Kim O?</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786056976537</t>
+          <t>9786056976582</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Yüz Yıl İhtilal</t>
+          <t>Atatürk İhtilali</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>200</v>
+        <v>290</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786056976568</t>
+          <t>9786056976506</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Türk Ruhu Nasıl Yapılıyor?</t>
+          <t>Tamu Kapısı Anılar</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>60</v>
+        <v>200</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786056976520</t>
+          <t>9786056976537</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Aksak Demir’in Devlet Politikası</t>
+          <t>Yüz Yıl İhtilal</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786056976551</t>
+          <t>9786056976568</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Lav Denizindeki Ada</t>
+          <t>Türk Ruhu Nasıl Yapılıyor?</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>160</v>
+        <v>60</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
+          <t>9786056976520</t>
+        </is>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>Aksak Demir’in Devlet Politikası</t>
+        </is>
+      </c>
+      <c r="C79" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="80" spans="1:3">
+      <c r="A80" s="1" t="inlineStr">
+        <is>
+          <t>9786056976551</t>
+        </is>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>Lav Denizindeki Ada</t>
+        </is>
+      </c>
+      <c r="C80" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="81" spans="1:3">
+      <c r="A81" s="1" t="inlineStr">
+        <is>
           <t>9786056976544</t>
         </is>
       </c>
-      <c r="B79" s="1" t="inlineStr">
+      <c r="B81" s="1" t="inlineStr">
         <is>
           <t>Serbest İnsanlar Ülkesi'nde</t>
         </is>
       </c>
-      <c r="C79" s="1">
+      <c r="C81" s="1">
         <v>75</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>