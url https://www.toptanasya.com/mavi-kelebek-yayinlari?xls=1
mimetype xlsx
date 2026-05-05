--- v0 (2026-02-26)
+++ v1 (2026-05-05)
@@ -169,126 +169,126 @@
         <is>
           <t>9786052213537</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Internet Safety</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786052213490</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Gauguin - English</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>140</v>
+        <v>150</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786052213520</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Mad, Frustrated, Sad, Oh No! Calm Down</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786052213544</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>I Can Do It; You Can Do It, We Can Do It Too!</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786052213469</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Degas - English</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>140</v>
+        <v>150</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786052213483</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Monet - English</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>140</v>
+        <v>150</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786052213476</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Van Gogh - English</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>140</v>
+        <v>150</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786052213452</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>İngilizce Kelime Öğreten Kartlar Mavi Kutu (Sharp-z)</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786059229647</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
@@ -829,96 +829,96 @@
         <is>
           <t>9786059229074</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Karıncalarla Toplayalım</t>
         </is>
       </c>
       <c r="C50" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>9786059229173</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Bilgi Canavarı: Diziler</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>100</v>
+        <v>130</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>9786059229180</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Bilgi Canavarı : Az mı Çok Mu?</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>100</v>
+        <v>130</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>9786059229166</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>Bilgi Canavarı: Şekiller</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>100</v>
+        <v>130</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>9786059229197</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>Bilgi Canavarı: Sayılar</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>100</v>
+        <v>130</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>9786059229012</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>Kolay Öğreniyorum - Sayılar Kitap 2</t>
         </is>
       </c>
       <c r="C55" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>9786059034845</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
@@ -1519,51 +1519,51 @@
         <is>
           <t>9786059229593</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>Origami: Adım Adım Hareketli Modeller</t>
         </is>
       </c>
       <c r="C96" s="1">
         <v>88</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>9786059229517</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
           <t>Larousse İngilizce İlk 1000 Hayvan</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>250</v>
+        <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>9786059229616</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>Kağıt Uçaklar</t>
         </is>
       </c>
       <c r="C98" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>9786059229623</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
@@ -1819,126 +1819,126 @@
         <is>
           <t>9786059229005</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
           <t>Kolay Öğreniyorum - Sayılar Kitap 1</t>
         </is>
       </c>
       <c r="C116" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
           <t>9786059034050</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
           <t>Little Red Riding Hood</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>140</v>
+        <v>150</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
           <t>9786059034067</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
           <t>The Three Little Pig</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>140</v>
+        <v>150</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
           <t>9786059034579</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
           <t>Pinocchio</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>140</v>
+        <v>150</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
           <t>9786059034586</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
           <t>The Ugly Duckling</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>140</v>
+        <v>150</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
           <t>9786059034562</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
           <t>Peter Pan</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>140</v>
+        <v>150</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
           <t>9786059034555</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
           <t>Goldilocks</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>140</v>
+        <v>150</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
           <t>9786059034616</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
           <t>İlk Bilgi Hazinem - Hayvanlar</t>
         </is>
       </c>
       <c r="C123" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
           <t>9786059034609</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
@@ -2854,51 +2854,51 @@
         <is>
           <t>9786052213209</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
           <t>Rapunzel - Ünlü Eserler Serisi</t>
         </is>
       </c>
       <c r="C185" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
           <t>9786052213100</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
           <t>Alaaddin’in Sihirli Lambası - Ünlü Eserler Serisi</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>100</v>
+        <v>130</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
           <t>9786052213254</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
           <t>Temel Kavramlarla Sinir Sistemi</t>
         </is>
       </c>
       <c r="C187" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
           <t>9786059229838</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
@@ -2959,391 +2959,391 @@
         <is>
           <t>9786059034708</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
           <t>Hayvanlar Hakkında Şaşırtıcı Gerçekler</t>
         </is>
       </c>
       <c r="C192" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
           <t>9786059229968</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
           <t>Pamuk Prenses</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>115</v>
+        <v>140</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
           <t>9786052213056</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
           <t>Maymunlar Neden Ağaçta Yaşar?</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>115</v>
+        <v>140</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
           <t>9786052213001</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
           <t>Fareli Köyün Kavalcısı</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>115</v>
+        <v>140</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
           <t>9786052213018</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
           <t>Kendini Akıllı Sanan Küçük Kurt</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>115</v>
+        <v>140</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
           <t>9786052213117</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
           <t>Altın Saçlı Kız ve Üç Ayı - Ünlü Eserler Serisi</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>110</v>
+        <v>130</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
           <t>9786052213131</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
           <t>Prenses ve Bezelye Tanesi - Ünlü Eserler Serisi</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>110</v>
+        <v>130</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
           <t>9786052213155</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
           <t>Kral’ın Yeni Giysileri - Ünlü Eserler Serisi</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>110</v>
+        <v>130</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
           <t>9786052213179</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
           <t>Jack ve Fasulye Sırığı - Ünlü Eserler Serisi</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>110</v>
+        <v>130</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
           <t>9786052213124</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
           <t>Hansel ile Gretel - Ünlü Eserler Serisi</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>110</v>
+        <v>130</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
           <t>9786052213186</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
           <t>Çizmeli Kedi - Ünlü Eserler Serisi</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>110</v>
+        <v>130</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
           <t>9786052213193</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
           <t>Çirkin Ördek Yavrusu - Ünlü Eserler Serisi</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>110</v>
+        <v>130</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>9786052213148</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
           <t>Bremen Mızıkacıları - Ünlü Eserler Serisi</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>110</v>
+        <v>130</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
           <t>9786052213162</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
           <t>Kurt ile Yedi Keçi Yavrusu - Ünlü Eserler Serisi</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>110</v>
+        <v>130</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
           <t>9786059229982</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
           <t>Pinokyo</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>115</v>
+        <v>140</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
           <t>9786059229951</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
           <t>Kurt ile Üç Yavru Tavşan</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>115</v>
+        <v>140</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
           <t>9786052213032</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
           <t>Paylaşmayı Seven Küçük Kirpi</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>115</v>
+        <v>140</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
           <t>9786059229975</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
           <t>Uyuyan Güzel</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>115</v>
+        <v>140</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
           <t>9786059229944</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
           <t>Ejderhaları Rahatsız Etmeyin</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>115</v>
+        <v>140</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
           <t>9786059229906</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
           <t>Küçük Deniz Kızı</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>115</v>
+        <v>140</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
           <t>9786059229913</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
           <t>Kurşun Asker</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>115</v>
+        <v>140</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
           <t>9786052213049</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
           <t>Zürafanın Boynu Neden Uzun?</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>115</v>
+        <v>140</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
           <t>9786052213025</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
           <t>Kurbağa Prens</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>115</v>
+        <v>140</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
           <t>9786059229920</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
           <t>Kibritçi Kız</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>115</v>
+        <v>140</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>9786059229999</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
           <t>Babasını Kurtaran Çocuk</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>115</v>
+        <v>140</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>