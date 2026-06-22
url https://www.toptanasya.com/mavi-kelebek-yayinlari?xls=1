--- v1 (2026-05-05)
+++ v2 (2026-06-22)
@@ -274,51 +274,51 @@
         <is>
           <t>9786052213452</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>İngilizce Kelime Öğreten Kartlar Mavi Kutu (Sharp-z)</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786059229647</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Alfabetik Resimli İngilizce Sözcükler</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>275</v>
+        <v>325</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786059229890</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Larousse İngilizce İlk 1000 Kelime</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786059229678</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
@@ -349,51 +349,51 @@
         <is>
           <t>9789995090254</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Bilimin Çizgi Romanı Seti 32 Kitap</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>530.37</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9786059034692</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Çıkartmalarla İlk İngilizce Sözcükler</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9786059034524</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Bilimin Çizgi Romanı - Madde ve Maddenin Değişimleri</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9786059034517</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
@@ -409,141 +409,141 @@
         <is>
           <t>9786059034043</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Bilimin Büyük Kitabı - Öğren Uygula</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9786059034401</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Matematiğin Çizgi Romanı : Kesirler</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9786059034432</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Matematiğin Çizgi Romanı : Çıkarma</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9786059034418</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Matematiğin Çizgi Romanı : Çarpma</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>9786059034395</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Matematiğin Çizgi Romanı : Bölme</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>9786059034388</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Matematiğin Çizgi Romanı : Toplama</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>9786059034111</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Collins My First Webster's Dictionary - Türkçe Açıklamalı</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>9786059034364</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Collins Concise School Dictionary</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>380</v>
+        <v>550</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>9786059229708</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Uzay - İlk Bilgiler ve Deneyler</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>9786059229685</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
@@ -574,291 +574,291 @@
         <is>
           <t>9786059229722</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Elektrik - İlk Bilgiler ve Deneyler</t>
         </is>
       </c>
       <c r="C33" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>9786059034821</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Collins English Club Book 1</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>175</v>
+        <v>250</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>9786059034838</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Collins English Club Book 2</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>175</v>
+        <v>250</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>9786059229388</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Endokrin ve Üreme Sistemeleri</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>9786059034876</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Kolay Öğreniyorum Boyut ve Ölçüm</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>120</v>
+        <v>175</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>9786059034883</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Kolay Öğreniyorum Matematik 4-5 Yaş</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>120</v>
+        <v>175</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>9786059034869</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Kolay Öğreniyorum Şekil, Renk ve Örüntüleri 3-5 Yaş</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>120</v>
+        <v>175</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>9786059034784</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Collins İlk Kitabım İnsan Vücudu</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>9786059034760</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Collins İlk Kitabım Bilim</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>9786052213063</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Anaokulu - İlk Bilgi Hazinem</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>9786052213087</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Arabalar - İlk Bilgi Hazinem</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>9786052213070</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Kediler - İlk Bilgi Hazinem</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>9786052213094</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Temizlik Vakti - İlk Bilgi Hazinem</t>
         </is>
       </c>
       <c r="C45" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>9786059229098</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Hayvanlarla Etkinlikler - Maymunlarla Ölçelim</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>120</v>
+        <v>130</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>9786059229104</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Hayvanlarla Etkinlikler - Mirketleri Sayalım</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>120</v>
+        <v>130</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>9786059229081</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Hayvanlarla Etkinlikler - Kedileri Karşılaştıralım</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>120</v>
+        <v>130</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>9786059229067</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Hayvanlarla Etkinlikler - Kaplanlarla Çıkaralım</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>120</v>
+        <v>130</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>9786059229074</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Karıncalarla Toplayalım</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>120</v>
+        <v>130</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>9786059229173</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Bilgi Canavarı: Diziler</t>
         </is>
       </c>
       <c r="C51" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>9786059229180</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
@@ -889,561 +889,561 @@
         <is>
           <t>9786059229197</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>Bilgi Canavarı: Sayılar</t>
         </is>
       </c>
       <c r="C54" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>9786059229012</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>Kolay Öğreniyorum - Sayılar Kitap 2</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>120</v>
+        <v>175</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>9786059034845</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>Kolay Öğreniyorum - Saymak Kitap 1</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>120</v>
+        <v>175</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>9786059229272</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>Evde Öğreniyorum - Örüntü ve Şekiller</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>9786059229296</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>Evde Öğreniyorum - Şekiller ve Büyüklükler</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>9786059229333</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>Evde Öğreniyorum - Çarpım Tablosu</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>9786059229302</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>Evde Öğreniyorum - Sayı Sayma</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>9786059229319</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>Evde Öğreniyorum - Sayılar</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>9786059229326</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>Evde Öğreniyorum - Matematik</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>170</v>
+        <v>180</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>9786059229289</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>Evde Öğreniyorum - Renkler</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>9786059229241</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>Matematik İlkokul Çarpma ve Bölme</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>9786059229234</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>Matematik İlkokul Çarpım Tabloları</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>9786059229265</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>Matematik İlkokul Toplama ve Çıkarma</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>9786059229258</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>Matematik İlkokul Zaman, Şekiller ve Mevsimler</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>9786059229227</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>Okula Hazırım</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>170</v>
+        <v>250</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>9786059229029</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>Collins Kolay Öğreniyorum - Toplama ve Çıkarma Alıştırmalar 2 (5-7 Yaş)</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>9786059229036</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>Collins Kolay Öğreniyorum - Çarpma ve Bölme Alıştırmalar  (5-7 Yaş)</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>9786059229043</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>Collins Kolay Öğreniyorum - Çarpım Tabloları Alıştırmalar 2 (5-7 Yaş)</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>9786059034968</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>Collins Kolay Öğreniyorum  - Çarpım Tabloları Alıştırmalar 1 (5-7 Yaş)</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>9786059229050</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>Collins kolay Öğreniyorum - Çarpım Tabloları Alıştırmalar 3 (5-7 Yaş)</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>9786059034982</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>Collins Kolay Öğreniyorum - Kesirler (5-7 Yaş)</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>9786059034913</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>Collins Kolay Öğreniyorum - Toplama ve Çıkarma Alıştırmalar 1 (5-7 Yaş)</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>9786059229784</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>Çocuklar İçin Her Yönüyle Çevre Kitabı</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>250</v>
+        <v>275</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>9786059034715</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>İnsan Vücudu Hakkında Şaşırtıcı Gerçekler</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>110</v>
+        <v>180</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>9786059034944</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>Zihinden Matematik - Collins Kolay Öğreniyorum (5-7 Yaş)</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>9786059034937</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>Saatler, Günler, Aylar ve Mevsimler - Collins Kolay Öğreniyorum (5-7 Yaş)</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>9786059034975</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>Çarpım Tabloları - Collins Kolay Öğreniyorum  (5-7 Yaş)</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>9786059034999</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>Matematik - Collins Kolay Öğreniyorum (6-8 Yaş)</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>9786059034951</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>Çarpma ve Bölme - Collins Kolay Öğreniyorum (5-7 Yaş)</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>9786059034814</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>Çocuklar için Her Yönüyle Fen Deneyleri</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>250</v>
+        <v>275</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
           <t>9786059034906</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
           <t>Toplama ve Çıkarma - Collins Kolay Öğreniyorum (5-7 Yaş)</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>9786059034791</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>Dinozorlar</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>9786059034777</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>Mitoloji ve Efsaneler</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>9786059034753</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
           <t>İlk Ansiklopedim</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
           <t>9786059229432</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
           <t>Bilimin Çizgi Romanı - Hayvanların Yaşam Döngüleri</t>
         </is>
       </c>
       <c r="C88" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
           <t>9786059229463</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
           <t>Sindirim ve Boşaltım Sistemleri</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
           <t>9786059229371</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>Dolaşım Sistemi</t>
         </is>
       </c>
       <c r="C90" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
           <t>9786059229418</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
@@ -1489,111 +1489,111 @@
         <is>
           <t>9786059229340</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>Bitki ve Hayvanlarda Adaptasyon</t>
         </is>
       </c>
       <c r="C94" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>9786059229609</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>En Güzel Modeller Origami</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>9786059229593</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>Origami: Adım Adım Hareketli Modeller</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>88</v>
+        <v>350</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>9786059229517</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
           <t>Larousse İngilizce İlk 1000 Hayvan</t>
         </is>
       </c>
       <c r="C97" s="1">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>9786059229616</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>Kağıt Uçaklar</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>120</v>
+        <v>350</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>9786059229623</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>Sürpriz Modeller Origami</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>9786059229524</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>İngilizce İlk Kelimeler ve Kavramlar</t>
         </is>
       </c>
       <c r="C100" s="1">
         <v>23.5</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
           <t>9786059229395</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
@@ -1624,81 +1624,81 @@
         <is>
           <t>9786059229449</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
           <t>Hücre Döngüsü</t>
         </is>
       </c>
       <c r="C103" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
           <t>9786059229487</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
           <t>Solunum Sistemi</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
           <t>9786059229470</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
           <t>Sinir Sistemi</t>
         </is>
       </c>
       <c r="C105" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
           <t>9786059229357</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
           <t>Bitkilerin Yapısı ve Sınıflandırılması</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
           <t>9786059229401</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
           <t>Hastalıkla Savaş</t>
         </is>
       </c>
       <c r="C107" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
           <t>9786059034456</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
@@ -1744,366 +1744,366 @@
         <is>
           <t>9786059034685</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
           <t>Çocuklar İçin Her Yönüyle Astronomi</t>
         </is>
       </c>
       <c r="C111" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
           <t>9786059034173</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
           <t>Franklin'le İngilizce Öğreniyorum</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>9786059034920</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
           <t>Kolay Öğreniyorum - Saymak 5 - 7 Yaş</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
           <t>9786059034890</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
           <t>Kolay Öğreniyorum - Matematik 5 - 7 Yaş</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
           <t>9786059034852</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
           <t>Kolay Öğreniyorum - Saymak Kitap 2</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>120</v>
+        <v>175</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
           <t>9786059229005</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
           <t>Kolay Öğreniyorum - Sayılar Kitap 1</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>120</v>
+        <v>175</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
           <t>9786059034050</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
           <t>Little Red Riding Hood</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
           <t>9786059034067</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
           <t>The Three Little Pig</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
           <t>9786059034579</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
           <t>Pinocchio</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
           <t>9786059034586</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
           <t>The Ugly Duckling</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
           <t>9786059034562</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
           <t>Peter Pan</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
           <t>9786059034555</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
           <t>Goldilocks</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
           <t>9786059034616</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
           <t>İlk Bilgi Hazinem - Hayvanlar</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
           <t>9786059034609</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
           <t>Uzay</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
           <t>9786059034623</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
           <t>İlk Bilgi Hazinem - Korsanlar</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
           <t>9786059034593</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
           <t>İlk Bilgi Hazinem - Dinozorlar</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
           <t>9786059229210</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
           <t>Sayıları Öğreniyorum - Evde</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>130</v>
+        <v>180</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
           <t>9786059229203</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
           <t>Sayıları Öğreniyorum - Denizde</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>130</v>
+        <v>180</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
           <t>9786059229548</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
           <t>Larousse Fransızca İlk 1000 Kelime</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>250</v>
+        <v>275</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
           <t>9786059229562</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
           <t>Bulmacalı Etkinlikler Toplama ve Çıkarma</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
           <t>9786059229579</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
           <t>Bulmacalı Etkinlikler Çarpma ve Çarpım Tabloları</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
           <t>9786059229586</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
           <t>Bulmacalı Etkinlikler Çarpım Tabloları</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
           <t>9786059229531</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
           <t>Larousse Fransızca İlk Öğrendiklerim</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>250</v>
+        <v>275</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
           <t>9786059034470</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
           <t>Bilimin Çizgi Romanı - Kütle Çekim Kuvveti ve Yer Çekim Kuvveti</t>
         </is>
       </c>
       <c r="C134" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
           <t>9786059034449</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
@@ -2134,1216 +2134,1216 @@
         <is>
           <t>9786059034302</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
           <t>İngilizce Kelime Kitabı : 100 Sayı</t>
         </is>
       </c>
       <c r="C137" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
           <t>9786059034289</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
           <t>İngilizce Kelime Kitabı : 100 Hayvan</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
           <t>9786059034296</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
           <t>İngilizce Kelime Kitabı : 100 Makine</t>
         </is>
       </c>
       <c r="C139" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
           <t>9786059034661</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
           <t>Franklin Seni Seviyorum Diyor</t>
         </is>
       </c>
       <c r="C140" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
           <t>9786059034647</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
           <t>Franklin Bisiklete Biniyor</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
           <t>9786059034678</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
           <t>Franklin'in Okul Gezisi</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
           <t>9786059034654</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
           <t>Franklin Evcil Hayvan İstiyor</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>110</v>
+        <v>180</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
           <t>9786059034630</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
           <t>Franklin ve Harriet</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>110</v>
+        <v>180</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
           <t>9786059034227</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
           <t>Matematik Canavarı - Etkinliklerle Matematik 5-6 Yaş</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
           <t>9786059034197</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
           <t>Matematik Canavarı - Etkinliklerle Sayılar 3-5 Yaş</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
           <t>9786059034210</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
           <t>Matematik Canavarı - Etkinliklerle Toplama ve Çıkarma 6-7 Yaş</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
           <t>9786059034234</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
           <t>Matematik Canavarı - Etkinliklerle Matematik 6-7 Yaş</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
           <t>9786059034265</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
           <t>Matematik Canavarı - Etkinliklerle Okula Başlıyorum 4-5 Yaş</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
           <t>9786059034203</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
           <t>Matematik Canavarı - Etkinliklerle Toplama ve Çıkarma 5-6 Yaş</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
           <t>9786059034180</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
           <t>Matematik Canavarı - Etkinliklerle Sayma 3-5 Yaş</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
           <t>9786059034272</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
           <t>Matematik Canavarı - Etkinliklerle Çarpım Tabloları 5-7 yaş</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
           <t>9786059034258</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
           <t>Matematik Canavarı - Etkinliklerle Çarpma ve Bölme 6-7 yaş</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
           <t>9786059034241</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
           <t>Matematik Canavarı - Etkinliklerle Çarpma ve Bölme 5-6 Yaş</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
           <t>9786059229142</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
           <t>Doğru mu? Yanlış mı?: Çiftlik Hayvanları</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>100</v>
+        <v>130</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
           <t>9786059229111</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
           <t>Doğru mu? Yanlış mı?: Hava</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>100</v>
+        <v>130</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
           <t>9786059229128</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
           <t>Doğru mu? Yanlış mı?: Mevsimler</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>100</v>
+        <v>130</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
           <t>9786059229159</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
           <t>Doğru mu? Yanlış mı?: Taşıtlar</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>100</v>
+        <v>130</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
           <t>9786059229135</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
           <t>Doğru mu? Yanlış mı?: Renkler</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>100</v>
+        <v>130</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
           <t>9786059034128</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
           <t>Collins First English Words</t>
         </is>
       </c>
       <c r="C160" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
           <t>9786059034074</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
           <t>Collins ABC Dictionary</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
           <t>9786059034012</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
           <t>Biricik ve Harika Dünyası</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>110</v>
+        <v>180</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
           <t>9786059034036</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
           <t>Biricik ve Yeni Arkadaşı</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>100</v>
+        <v>180</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
           <t>9786059034005</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
           <t>Çocuklar ve Gençler İçin Vücudumuz</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
           <t>9786059034029</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
           <t>Biricik Takıma Katılıyor</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>100</v>
+        <v>180</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
           <t>9786059034142</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
           <t>Franklin Okula Gidiyor</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
           <t>9786059034166</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
           <t>Franklin'in Gizli Kulübü</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
           <t>9786059034159</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
           <t>Franklin Oyun Oynuyor</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>110</v>
+        <v>180</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
           <t>9786059034500</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
           <t>Bilimin Çizgi Romanı: Işık</t>
         </is>
       </c>
       <c r="C169" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
           <t>9786059034548</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
           <t>Bilimin Çizgi Romanı - Ses</t>
         </is>
       </c>
       <c r="C170" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
           <t>9786059034494</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
           <t>Bilimin Çizgi Romanı: Isı</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
           <t>9786059034487</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
           <t>Bilimin Çizgi Romanı: Hücreden Organlara</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
           <t>9786059034371</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
           <t>Matematiği Franklin’le Öğreniyorum: Eğlenceli Etkinlik Kitabım</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
           <t>9786059034081</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
           <t>Matematiği Franklin’le Öğreniyorum: Sayılar</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
           <t>9786059034098</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
           <t>Matematiği Franklin’le Öğreniyorum: Toplama</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
           <t>9786059034104</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
           <t>Matematiği Franklin’le Öğreniyorum: Çıkarma</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
           <t>9786059034135</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
           <t>Matematiği Franklin’le Öğreniyorum: Ölçme</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
           <t>9786059034357</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
           <t>Mevsimlerle Matematik 2: İkbahar ve Sıralamalar</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
           <t>9786059034333</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
           <t>Mevsimlerle Matematik 3: Kış ve Boyutlar</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
           <t>9786059034326</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
           <t>Mevsimlerle Matematik 1: Sonbahar ve Sayılar</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
           <t>9786059034340</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
           <t>Mevsimlerle Matematik 4: Yaz ve Şekiller</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>9786059229500</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
           <t>Larousse Fransızca İlk 1000 Hayvan</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>250</v>
+        <v>275</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
           <t>9786059229807</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
           <t>Kız Çocuklar İçin Etkinlikler</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>150</v>
+        <v>220</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
           <t>9786059229852</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
           <t>Larousse - İngilizce İlk Kelimeler</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>250</v>
+        <v>275</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
           <t>9786052213209</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
           <t>Rapunzel - Ünlü Eserler Serisi</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>100</v>
+        <v>140</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
           <t>9786052213100</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
           <t>Alaaddin’in Sihirli Lambası - Ünlü Eserler Serisi</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>130</v>
+        <v>140</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
           <t>9786052213254</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
           <t>Temel Kavramlarla Sinir Sistemi</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>110</v>
+        <v>180</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
           <t>9786059229838</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
           <t>Erkek Çocuklar için Etkinlikler</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>150</v>
+        <v>220</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
           <t>9786052213360</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
           <t>Temel Kavramlarla Işık</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>110</v>
+        <v>180</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
           <t>9786059229883</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
           <t>Dünyamız ve Yağmur</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
           <t>9786059034722</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
           <t>Korsanlar Hakkında Şaşırtıcı Gerçekler</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>140</v>
+        <v>180</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
           <t>9786059034708</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
           <t>Hayvanlar Hakkında Şaşırtıcı Gerçekler</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>140</v>
+        <v>180</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
           <t>9786059229968</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
           <t>Pamuk Prenses</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>140</v>
+        <v>160</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
           <t>9786052213056</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
           <t>Maymunlar Neden Ağaçta Yaşar?</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>140</v>
+        <v>160</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
           <t>9786052213001</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
           <t>Fareli Köyün Kavalcısı</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>140</v>
+        <v>160</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
           <t>9786052213018</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
           <t>Kendini Akıllı Sanan Küçük Kurt</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>140</v>
+        <v>160</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
           <t>9786052213117</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
           <t>Altın Saçlı Kız ve Üç Ayı - Ünlü Eserler Serisi</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>130</v>
+        <v>140</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
           <t>9786052213131</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
           <t>Prenses ve Bezelye Tanesi - Ünlü Eserler Serisi</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>130</v>
+        <v>140</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
           <t>9786052213155</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
           <t>Kral’ın Yeni Giysileri - Ünlü Eserler Serisi</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>130</v>
+        <v>140</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
           <t>9786052213179</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
           <t>Jack ve Fasulye Sırığı - Ünlü Eserler Serisi</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>130</v>
+        <v>140</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
           <t>9786052213124</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
           <t>Hansel ile Gretel - Ünlü Eserler Serisi</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>130</v>
+        <v>140</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
           <t>9786052213186</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
           <t>Çizmeli Kedi - Ünlü Eserler Serisi</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>130</v>
+        <v>140</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
           <t>9786052213193</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
           <t>Çirkin Ördek Yavrusu - Ünlü Eserler Serisi</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>130</v>
+        <v>140</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>9786052213148</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
           <t>Bremen Mızıkacıları - Ünlü Eserler Serisi</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>130</v>
+        <v>140</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
           <t>9786052213162</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
           <t>Kurt ile Yedi Keçi Yavrusu - Ünlü Eserler Serisi</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>130</v>
+        <v>140</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
           <t>9786059229982</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
           <t>Pinokyo</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>140</v>
+        <v>160</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
           <t>9786059229951</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
           <t>Kurt ile Üç Yavru Tavşan</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>140</v>
+        <v>160</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
           <t>9786052213032</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
           <t>Paylaşmayı Seven Küçük Kirpi</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>140</v>
+        <v>160</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
           <t>9786059229975</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
           <t>Uyuyan Güzel</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>140</v>
+        <v>160</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
           <t>9786059229944</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
           <t>Ejderhaları Rahatsız Etmeyin</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>140</v>
+        <v>160</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
           <t>9786059229906</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
           <t>Küçük Deniz Kızı</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>140</v>
+        <v>160</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
           <t>9786059229913</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
           <t>Kurşun Asker</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>140</v>
+        <v>160</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
           <t>9786052213049</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
           <t>Zürafanın Boynu Neden Uzun?</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>140</v>
+        <v>160</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
           <t>9786052213025</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
           <t>Kurbağa Prens</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>140</v>
+        <v>160</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
           <t>9786059229920</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
           <t>Kibritçi Kız</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>140</v>
+        <v>160</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>9786059229999</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
           <t>Babasını Kurtaran Çocuk</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>140</v>
+        <v>160</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>