--- v2 (2026-02-14)
+++ v3 (2026-04-05)
@@ -85,1930 +85,3325 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786257574631</t>
+          <t>9786257574488</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Denizlerin Efendisi – Gökdeniz Medeniyetler Turunda – 3. Sınıf</t>
+          <t>Eğlenceli Oyunlarla İlk Okuma Kitaplarım Set (10 Kitap)</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>50</v>
+        <v>300</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786257574686</t>
+          <t>9786257947596</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Gizemli İnsanlar ve Kayıp Kıta – Gökdeniz Medeniyetler Turunda – 3. Sınıf</t>
+          <t>Masa Dağı Macerası 6 Cape Town - Gökdeniz Dünya Turunda 2</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>50</v>
+        <v>35</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786257574693</t>
+          <t>9786257947558</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Çöldeki Cennet – Gökdeniz Medeniyetler Turunda – 3. Sınıf</t>
+          <t>Yeni Bir Rehber 5 Saraybosna - Gökdeniz Dünya Turunda 2</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>50</v>
+        <v>35</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786257574655</t>
+          <t>9786257947527</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Baharat Yolu’nun Sahipleri – Gökdeniz Medeniyetler Turunda – 3. Sınıf</t>
+          <t>Çin Seddi Yollarında 2 Pekin - Gökdeniz Dünya Turunda 2</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>50</v>
+        <v>35</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786257574167</t>
+          <t>9786257947718</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Çarkın Peşinde 3. Sınıf Seti (10 Kitap)</t>
+          <t>Afacan Tayfa 2 - Kardeş Okul Ziyareti (1. Sınıf)</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>500</v>
+        <v>30</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786257947404</t>
+          <t>9786257947671</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Bakalım Sonu Nereye Varacak - Kıkırtılı Hikayeler (3. Sınıf)</t>
+          <t>Afacan Tayfa 2 - Yanlış Alarm (1. Sınıf)</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>50</v>
+        <v>30</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786257947398</t>
+          <t>9786257947695</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Tıkırtılı Şeyler - Kıkırtılı Hikayeler (3. Sınıf)</t>
+          <t>Afacan Tayfa 2 - Nasıl Böyle Düşünürüm? (1. Sınıf)</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>50</v>
+        <v>30</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786257947374</t>
+          <t>9786257947725</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Kaç Adım Demiştin - Kıkırtılı Hikayeler (3. Sınıf)</t>
+          <t>Afacan Tayfa 2 - Bu Sürprizi Çok Sevdim (1. Sınıf)</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>50</v>
+        <v>30</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786257947367</t>
+          <t>9786257947688</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Ah Bir Bilsem - Kıkırtılı Hikayeler (3. Sınıf)</t>
+          <t>Afacan Tayfa 2 - Neşeli Bir Gün (1. Sınıf)</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>50</v>
+        <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786257947350</t>
+          <t>9786257947701</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Beş Kuruş Mu - Kıkırtılı Hikayeler (3. Sınıf)</t>
+          <t>Afacan Tayfa 2 - Kim Yemiş Olabilir (1. Sınıf)</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>50</v>
+        <v>30</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786257947343</t>
+          <t>9786257947664</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Kördüğüm Olmadan - Kıkırtılı Hikayeler (3. Sınıf)</t>
+          <t>Afacan Tayfa 2 - Acaba Bu Kimin (1. Sınıf)</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>50</v>
+        <v>30</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786257947305</t>
+          <t>9786257947657</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Yakından Gelen Sesler - Kıkırtılı Hikayeler (3. Sınıf)</t>
+          <t>Afacan Tayfa 2 - Meğer Kimler Varmış (1. Sınıf)</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>50</v>
+        <v>30</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786257947336</t>
+          <t>9786257947640</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Abimin İlginç Deneyleri - Kıkırtılı Hikayeler (3. Sınıf)</t>
+          <t>Afacan Tayfa 2 - Okulda İlk Gün (1. Sınıf)</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>50</v>
+        <v>30</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786257947329</t>
+          <t>9786257947633</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Bu Gelen de Kim - Kıkırtılı Hikayeler (3. Sınıf)</t>
+          <t>Afacan Tayfa 2 - Sırt Çantamda Ne Var (1. Sınıf)</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>50</v>
+        <v>30</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786257947312</t>
+          <t>9786257947619</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Mutlu Eden Baloncuklar - Kıkırtılı Hikayeler (3. Sınıf)</t>
+          <t>Dünyaya Açılıyoruz 10 Edinburg - Gökdeniz Dünya Turunda 2</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>50</v>
+        <v>35</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9789752452152</t>
+          <t>9786257947572</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Tarihin İzinde - 3 Kafadar</t>
+          <t>Gökdeniz Radyoda! 9 Kudüs - Gökdeniz Dünya Turunda 2</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>80</v>
+        <v>35</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9789752452343</t>
+          <t>9786257947541</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Kahramanım Mevlana - Kahraman Avcısı Kerem 5</t>
+          <t>Işık Şöleni 4 Ottava - Gökdeniz Dünya Turunda 2</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>120</v>
+        <v>35</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9789752452534</t>
+          <t>9786257947602</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Afacan Tayfa 1. Sınıf İlk Okuma Seti (10 Kitap)</t>
+          <t>Kanguru Ülkesi 7 Sydney - Gökdeniz Dünya Turunda 2</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>300</v>
+        <v>35</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786257947299</t>
+          <t>9786257947510</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Kıkırtılı Hikayeler - 3. Sınıf Seti (10 Kitap)</t>
+          <t>Macera Başlıyor 1 Yeni Delhi - Gökdeniz Dünya Turunda 2</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>500</v>
+        <v>35</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786257947831</t>
+          <t>9786257947565</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Karavanla Maceralar - Mucit Mete ve Tayfası - 3. Sınıf Hikaye Seti (8. Kitap)</t>
+          <t>Rehberler Gizli Görevde 8 Pyongyang - Gökdeniz Dünya Turunda 2</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>60</v>
+        <v>35</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786257947732</t>
+          <t>9786257947534</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Pek de Uzay Değilmiş - Mucit Mete ve Tayfası - 3. Sınıf Hikaye Seti (1. Kitap)</t>
+          <t>Yeryüzü Gezginleri 3 Meksiko - Gökdeniz Dünya Turunda 2</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>60</v>
+        <v>35</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786257947763</t>
+          <t>9789752452220</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Bir Otobüs Kitap - Mucit Mete ve Tayfası - 3. Sınıf Hikaye Seti (2. Kitap)</t>
+          <t>Elektrikız ve Görünmez Hırsızlar</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>60</v>
+        <v>150</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786257947848</t>
+          <t>9789752452244</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Kamptan Yükselen Sesler - Mucit Mete ve Tayfası - 3. Sınıf Hikaye Seti (10. Kitap)</t>
+          <t>Melih ve Benzersiz Eşeği - Hoşaflı Mars Macerası</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>60</v>
+        <v>120</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786257947756</t>
+          <t>9786050826814</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>İşte Bu Benim Hayalim - Mucit Mete Ve Tayfası - 3. Sınıf Hikaye Seti (3. Kitap)</t>
+          <t>Kuşu Takip Et - Şaşkın Ellie Belly</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>60</v>
+        <v>100</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786257574471</t>
+          <t>9786050826821</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Bu İşte Bir Oyun Var Set (10 Kitap)</t>
+          <t>Çantanda Kedi Var - Şaşkın Ellie Belly</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>350</v>
+        <v>100</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786257947787</t>
+          <t>9786257947275</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Ivırtılı Zıvırtılı Alışverişler - Mucit Mete ve Tayfası - 3. Sınıf Hikaye Seti (5. Kitap)</t>
+          <t>Robotik Dünyaya İlk Adım - Elanın Neşeli Günlüğü 7. Kitap</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>60</v>
+        <v>35</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786257574310</t>
+          <t>9786257947268</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Gökdeniz Türkiye Turunda 4. Sınıf Seti (10 Kitap)</t>
+          <t>İstanbul Gezginleri - Elanın Neşeli Günlüğü 6. Kitap</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>650</v>
+        <v>35</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786257947770</t>
+          <t>9786257947220</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Bir Fincan Hikaye - Mucit Mete Ve Tayfası - 3. Sınıf Hikaye Seti (4. Kitap)</t>
+          <t>Dengeli Beslenme Kampanyası - Elanın Neşeli Günlüğü 5. Kitap</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>60</v>
+        <v>35</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786257947442</t>
+          <t>9786257947190</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Yılın Mucidi - Beşi Bir Yerde 8. Kitap (4. Sınıf)</t>
+          <t>Ajanlar Peşimizde - Elanın Neşeli Günlüğü 3. Kitap</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>70</v>
+        <v>35</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786257947893</t>
+          <t>9786257947213</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Durun Bir Dakika! - Mucit Mete ve Tayfası - 3. Sınıf Hikaye Seti (6. Kitap)</t>
+          <t>Nasıl Yazar Oldum? - Elanın Neşeli Günlüğü 2. Kitap</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>60</v>
+        <v>35</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9789752452732</t>
+          <t>9786257947183</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Göç Edemeyen Leylek - Akıl Almaz Maceralar 10</t>
+          <t>Sınıf Başkanımız Kim Olacak - Elanın Neşeli Günlüğü 1. Kitap</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>70</v>
+        <v>35</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9789752452749</t>
+          <t>9789752452077</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Göktaşının Peşinde - Akıl Almaz Maceralar 9</t>
+          <t>Uflayan Puflayan Panda - Şaşkın Ellie Belly</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>70</v>
+        <v>100</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9789752452794</t>
+          <t>9789752452312</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Kütüphanede Bir Gece - Akıl Almaz Maceralar 8</t>
+          <t>3 Kafadar - Dedemin Masal Köyü</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>70</v>
+        <v>80</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9789752452787</t>
+          <t>9789752452329</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Manolya Kurtarma Operasyonu - Akıl Almaz Maceralar 7</t>
+          <t>3 Kafadar - Nasıl Film Yıldızı Olamadık</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>70</v>
+        <v>80</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9789752452725</t>
+          <t>9789752452305</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Denizin Ortasında Bir Macera - Akıl Almaz Maceralar 6</t>
+          <t>3 Kafadar - Ben Artık Büyüdüm mü?</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>70</v>
+        <v>80</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9789752452800</t>
+          <t>9789752452299</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Patik'in Macerası - Akıl Almaz Maceralar 5</t>
+          <t>3 Kafadar - Hokkabaz Nameka</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>70</v>
+        <v>80</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9789752452817</t>
+          <t>9789752452336</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Uçan Balon Peşinde - Akıl Almaz Maceralar 1</t>
+          <t>3 Kafadar - Tekno Bakkal Çırakları</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>70</v>
+        <v>80</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9789752452718</t>
+          <t>9789752452848</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Akıl Almaz Maceralar 4. Sınıf Okuma Seti (10 Kitap Takım)</t>
+          <t>Efsane Tayfa 5 - İzci Kampında Panik</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>700</v>
+        <v>80</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9789752452770</t>
+          <t>9789752452831</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Kaplumbağa Macerası - Akıl Almaz Maceralar 4</t>
+          <t>Gezegenler Arası Yolculuk - Efsane Tayfa 4</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>70</v>
+        <v>80</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9789752452756</t>
+          <t>9789752452824</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Gökyüzü Buluşması - Akıl Almaz Maceralar 3</t>
+          <t>Kahramanım Nasreddin Hoca - Kahraman Avcısı Kerem 6</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>70</v>
+        <v>120</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9789752452763</t>
+          <t>9789752452060</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Havadan Gelen Mektup - Akıl Almaz Maceralar 2</t>
+          <t>Kaplumbağa Peşinde! - Şaşkın Ellie Belly</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>70</v>
+        <v>100</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786257947817</t>
+          <t>9786050827132</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Mete İle Çetin İşler Beklemesin 4. Sınıf Hikaye Seti (10 Kitap Takım)</t>
+          <t>Ekibi Topla Kertenkele - Şaşkın Ellie Belly</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>700</v>
+        <v>100</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786257947749</t>
+          <t>9789752452114</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Mucit Mete ve Tayfası 3. Sınıf Hikaye Seti (10 Kitap Takım)</t>
+          <t>3 Kafadar - İş Başında</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>600</v>
+        <v>80</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786257947428</t>
+          <t>9789752452121</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Tavşan Kralın Mesajı - Beşi Bir Yerde 4. Kitap (4. Sınıf)</t>
+          <t>3 Kafadar - Kayıp Kediler Operasyonu</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>70</v>
+        <v>80</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786257947282</t>
+          <t>9789752452107</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Beşi Bir Yerde - 4. Sınıf Okuma Kitabı (10 Kitap Takım)</t>
+          <t>3 Kafadar - Gizemli Kapı</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>700</v>
+        <v>60</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786257947473</t>
+          <t>9786257947084</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Gerçek Kahramanlar - Beşi Bir Yerde 10. Kitap (4. Sınıf)</t>
+          <t>Akşama Misafir Gelecek - Günlük Güneşlik Hikayeler (1. Sınıf)</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>70</v>
+        <v>30</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786257947466</t>
+          <t>9786257947091</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Hak Eden Kazansın - Beşi Bir Yerde 9. Kitap (4. Sınıf)</t>
+          <t>Sayılarla Köşe Kapmaca - Günlük Güneşlik Hikayeler (1. Sınıf)</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>70</v>
+        <v>30</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786257947459</t>
+          <t>9786257947077</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Sakarlıktan Liderliğe - Beşi Bir Yerde 7. Kitap (4. Sınıf)</t>
+          <t>Okumayı Öğrenmek mi ? - Günlük Güneşlik Hikayeler (1. Sınıf)</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>70</v>
+        <v>30</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786257947497</t>
+          <t>9786257947152</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Emeksiz Başarı mı? - Beşi Bir Yerde 6. Kitap (4. Sınıf)</t>
+          <t>Sınıfımızla Kütüphane Macerası - Günlük Güneşlik Hikayeler (1. Sınıf)</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>70</v>
+        <v>30</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786257947480</t>
+          <t>9786257947169</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Garip Haritanın Şifresi - Beşi Bir Yerde 5. Kitap (4. Sınıf)</t>
+          <t>Çilek Tarlası ile Çıkarma İşlemi - Günlük Güneşlik Hikayeler (1. Sınıf)</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>70</v>
+        <v>30</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786257947435</t>
+          <t>9786257947138</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Şimdi Yandık İşte - Beşi Bir Yerde 3. Kitap (4. Sınıf)</t>
+          <t>Organik Pazarcılar - Günlük Güneşlik Hikayeler (1. Sınıf)</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>70</v>
+        <v>30</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786257947411</t>
+          <t>9786257947107</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Böğürtlenle Başlayan Macera - Beşi Bir Yerde 2. Kitap (4. Sınıf)</t>
+          <t>Kedi Kurtarma Operasyonu - Günlük Güneşlik Hikayeler (1. sınıf)</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>70</v>
+        <v>30</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786257947381</t>
+          <t>9786257947114</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Yok Artık - Beşi Bir Yerde 1. Kitap (4. Sınıf)</t>
+          <t>Neşeli Hayaller - Günlük Güneşlik Hikayeler (1. Sınıf)</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>70</v>
+        <v>30</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9789752452466</t>
+          <t>9786257947121</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Kelime Günlüğü - Selim’in Renkli Dünyası / 3. Sınıf Okuma Kitabı</t>
+          <t>Mektup Arkadaşımı Buldum - Günlük Güneşlik Hikayeler (1. Sınıf)</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>60</v>
+        <v>30</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9789752452527</t>
+          <t>9786257947237</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Hem Kirpili Hem Empatili - Selim’in Renkli Dünyası / 3. Sınıf Okuma Kitabı</t>
+          <t>Antika Avcıları - Elanın Neşeli Günlüğü (2. Sınıf)</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>60</v>
+        <v>35</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9789752452565</t>
+          <t>9786257947206</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Fil Mil; Karga Marga; Ceviz Meviz - Selim’in Renkli Dünyası / 3. Sınıf Okuma Kitabı</t>
+          <t>Evde Neler Oluyor - Elanın Neşeli Günlüğü (2. Sınıf)</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>60</v>
+        <v>35</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9789752452459</t>
+          <t>9786257947145</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Kimler Gelmiş? - Selim’in Renkli Dünyası / 3. Sınıf Okuma Kitabı</t>
+          <t>Yaşasın Yaz Tatili - Günlük Güneşlik Hikayeler (1. Sınıf)</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>60</v>
+        <v>30</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9789752452589</t>
+          <t>9789752452879</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Hayal Perdesi - Selim’in Renkli Dünyası / 3. Sınıf Okuma Kitabı</t>
+          <t>Havlock Holmes: Sevgili Mırrrson (Ciltli)</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>60</v>
+        <v>175</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9789752452497</t>
+          <t>9786257947626</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Kampta Oyun Var - Selim’in Renkli Dünyası / 3. Sınıf Okuma Kitabı</t>
+          <t>Afacan Tayfa 2 - 1. Sınıf Okuma Seti (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>60</v>
+        <v>300</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9789752452473</t>
+          <t>9786257947503</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Kavanozdaki İyilik - Selim’in Renkli Dünyası / 3. Sınıf Okuma Kitabı</t>
+          <t>Gökdeniz Dünya Turunda 2 - 2. Sınıf Okuma Seti (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>60</v>
+        <v>350</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9789752452404</t>
+          <t>9789752452893</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Uçurtma Spor Kulübü - Selim’in Renkli Dünyası / 3. Sınıf Okuma Kitabı</t>
+          <t>Pofuduk Karbeyaz - İlk Karşılaşma!</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>60</v>
+        <v>75</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9789752452503</t>
+          <t>9789752452930</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>İzci Kampı - Selim’in Renkli Dünyası / 3. Sınıf Okuma Kitabı</t>
+          <t>Pofuduk Karbeyaz - Süpermarket Macerası!</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>60</v>
+        <v>75</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9789752452510</t>
+          <t>9789752452923</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>İncir Çekirdeğini Doldurmaz - Selim’in Renkli Dünyası / 3. Sınıf Okuma Kitabı</t>
+          <t>Pofuduk Karbeyaz - Çılgın Nine ile Tanışıyor!</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>60</v>
+        <v>75</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9789752452442</t>
+          <t>9789752452947</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Selimin Renkli Dünyası 3. Sınıf Okuma Seti (10 Kitap)</t>
+          <t>Pofuduk Karbeyaz - Kedi Kurtarma Operasyonu!</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>600</v>
+        <v>75</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9789752452602</t>
+          <t>9789752452916</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Gökdeniz Dünya Turunda 2. Sınıf Okuma Seti (10 Kitap)</t>
+          <t>Pofuduk Karbeyaz - Büyük Panayır!</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>350</v>
+        <v>75</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786257574624</t>
+          <t>9789752452886</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Gökdeniz Medeniyetler Turunda – 3. Sınıf Hikaye Seti (10 Kitap)</t>
+          <t>Pofuduk Karbeyaz (5 Cilt Takım)</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>500</v>
+        <v>375</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786257574600</t>
+          <t>9789752452640</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Dünyayı Değiştiren Uygarlık – Gökdeniz Medeniyetler Turunda – 3. Sınıf</t>
+          <t>Rehberler Zor Durumda Gökdeniz Berlin - Gökdeniz Dünya Turunda 5</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>50</v>
+        <v>35</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786257574617</t>
+          <t>9789752452701</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Kardeşlik İçin Kadeş – Gökdeniz Medeniyetler Turunda – 3. Sınıf</t>
+          <t>Göller Ülkesi Gökdeniz Finlandiya - Gökdeniz Dünya Turunda 9</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>50</v>
+        <v>35</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786257574648</t>
+          <t>9789752452657</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Eski Mucitler – Gökdeniz Medeniyetler Turunda – 3. Sınıf</t>
+          <t>Su Ülkesi Gökdeniz Amsterdam - Gökdeniz Dünya Turunda 8</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>50</v>
+        <v>35</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>1520508003222</t>
+          <t>9789752452671</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Popüler Bilim Coğrafya Set (5 Kitap)</t>
+          <t>Samuray Gökdeniz Tokyo - Gökdeniz Dünya Turunda 6</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>300</v>
+        <v>35</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786256557215</t>
+          <t>9789752452695</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Yeryüzünü Kaplayan Sular – Popüler Bilim Coğrafya Dizisi 3</t>
+          <t>Kervanbaşı Gökdeniz Kahire - Gökdeniz Dünya Turunda 3</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>60</v>
+        <v>35</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786256557208</t>
+          <t>9789752452619</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Yeryüzü – Popüler Bilim Coğrafya Dizisi 2</t>
+          <t>Kaptan Gökdeniz Girne - Gökdeniz Dünya Turunda 1</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>60</v>
+        <v>35</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786256557246</t>
+          <t>9789752452626</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Bitkilerin Dünyası – Popüler Bilim Coğrafya Dizisi 4</t>
+          <t>Pilot Gökdeniz Roma - Gökdeniz Dünya Turunda 2</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>60</v>
+        <v>35</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786256557239</t>
+          <t>9789752452664</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Doğal Afetler – Popüler Bilim Coğrafya Dizisi 5</t>
+          <t>Sanat Peşinde Gökdeniz Paris - Gökdeniz Dünya Turunda 4</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>60</v>
+        <v>35</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>1520508003406</t>
+          <t>9789752452633</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Popüler Bilim Vücudumuz Set (10 Kitap)</t>
+          <t>Garip Plan Gökdeniz Barselona - Gökdeniz Dünya Turunda 7</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>600</v>
+        <v>35</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>1520508003345</t>
+          <t>9789752452688</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Popüler Bilim Hayvanlar Set (5 Kitap)</t>
+          <t>Lordlar Kamarası Gökdeniz Londra - Gökdeniz Dünya Turunda 10</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>300</v>
+        <v>35</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>1520508003284</t>
+          <t>9789752452596</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Popüler Bilim Evren Set (5 Kitap)</t>
+          <t>Afacan Tayfa 1. Sınıf Okuma Kitabı - Huzur Veren Ev</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>300</v>
+        <v>30</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786256557949</t>
+          <t>9789752452909</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>In The Forest – Happy Kids Stories 3 (3. Sınıf İngilizce Hikaye)</t>
+          <t>Kahramanım Yunus Emre - Kahraman Avcısı Kerem 7</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>50</v>
+        <v>120</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786256557925</t>
+          <t>9789752452381</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>A Trip By Train – Happy Kids Stories 3 (3. Sınıf İngilizce Hikaye)</t>
+          <t>Afacan Tayfa 1. Sınıf Okuma Kitabı - Sürpriz Gezi</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>50</v>
+        <v>30</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786256557918</t>
+          <t>9789752452213</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>In My City – Happy Kids Stories 3 (3. Sınıf İngilizce Hikaye)</t>
+          <t>Tarihe Damga Vuran Liderler</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>50</v>
+        <v>140</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786256557901</t>
+          <t>9786257947176</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Where Is Milo? – Happy Kids Stories 3 (3. Sınıf İngilizce Hikaye)</t>
+          <t>Elanın Neşeli Günlüğü 2. Sınıf Okuma Seti (10 Kitap)</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>50</v>
+        <v>350</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786256557895</t>
+          <t>9786257947244</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Nina Helps Nick – Happy Kids Stories 3 (3. Sınıf İngilizce Hikaye)</t>
+          <t>Cezeri Bize Geliyor - Elanın Neşeli Günlüğü 10. Kitap</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>50</v>
+        <v>35</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786256557888</t>
+          <t>9786257947251</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Fun At The Picnic – Happy Kids Stories 3 (3. Sınıf İngilizce Hikaye)</t>
+          <t>Doğal Afetler - Elanın Neşeli Günlüğü 9. Kitap</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>50</v>
+        <v>35</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786256557871</t>
+          <t>9789752452176</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Gym Class – Happy Kids Stories 3 (3. Sınıf İngilizce Hikaye)</t>
+          <t>Fareleri Kurtar - Şaşkın Ellie Belly</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786256557864</t>
+          <t>9789752452398</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>My Family Tree – Happy Kids Stories 3 (3. Sınıf İngilizce Hikaye)</t>
+          <t>Afacan Tayfa 1. Sınıf Okuma Kitabı - Sıralar Dile Geldi</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>50</v>
+        <v>30</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786256557857</t>
+          <t>9789752452411</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>First Day At School – Happy Kids Stories 3 (3. Sınıf İngilizce Hikaye)</t>
+          <t>Afacan Tayfa 1. Sınıf Okuma Kitabı - Sınıfa Yeni Biri Geldi</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>50</v>
+        <v>30</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>1520508003956</t>
+          <t>9789752452428</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Happy Kids Stories 3 – 10 Kitap (3. Sınıf İngilizce Hikaye Seti)</t>
+          <t>Afacan Tayfa 1. Sınıf Okuma Kitabı - Sınıf Neden Karıştı?</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>500</v>
+        <v>30</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786256557840</t>
+          <t>9789752452435</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>What Can You Do? – Happy Kids Stories 2 (2. Sınıf İngilizce Hikaye)</t>
+          <t>Afacan Tayfa 1. Sınıf Okuma Kitabı - Okulda Neler Oluyor?</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>50</v>
+        <v>30</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786256557833</t>
+          <t>9789752452480</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Fruit Salad – Happy Kids Stories 2 (2. Sınıf İngilizce Hikaye)</t>
+          <t>Afacan Tayfa 1. Sınıf Okuma Kitabı - Kardeş Okul Projesi</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>50</v>
+        <v>30</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786256557826</t>
+          <t>9789752452572</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>At The Pet Shop – Happy Kids Stories 2 (2. Sınıf İngilizce Hikaye)</t>
+          <t>Afacan Tayfa 1. Sınıf Okuma Kitabı - Güldüren Musluk</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>50</v>
+        <v>30</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786256557796</t>
+          <t>9789752452558</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>At The Festival – Happy Kids Stories 2 (2. Sınıf İngilizce Hikaye)</t>
+          <t>Afacan Tayfa 1. Sınıf Okuma Kitabı - Dostluk Engel Tanımaz</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>50</v>
+        <v>30</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786256557789</t>
+          <t>9789752452541</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Let’s Count! – Happy Kids Stories 2 (2. Sınıf İngilizce Hikaye)</t>
+          <t>Afacan Tayfa 1. Sınıf Okuma Kitabı - Canım Arkadaşım</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>50</v>
+        <v>30</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786256557758</t>
+          <t>9786257947060</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>At The Zoo – Happy Kids Stories 2 (2. Sınıf İngilizce Hikaye)</t>
+          <t>Günlük Güneşlik Hikayeler - 1. Sınıf Okuma Kitabı (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>50</v>
+        <v>300</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>1520508003840</t>
+          <t>9786257574631</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Happy Kids Stories 2 – 10 Kitap (2. Sınıf İngilizce Hikaye Seti)</t>
+          <t>Denizlerin Efendisi – Gökdeniz Medeniyetler Turunda – 3. Sınıf</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>500</v>
+        <v>50</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786256101043</t>
+          <t>9786257574686</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Ready For Winter – Happy Kids Stories 4 (4. Sınıf İngilizce Hikaye )</t>
+          <t>Gizemli İnsanlar ve Kayıp Kıta – Gökdeniz Medeniyetler Turunda – 3. Sınıf</t>
         </is>
       </c>
       <c r="C96" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786256101036</t>
+          <t>9786257574693</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Where Are They? – Happy Kids Stories 4 (4. Sınıf İngilizce Hikaye)</t>
+          <t>Çöldeki Cennet – Gökdeniz Medeniyetler Turunda – 3. Sınıf</t>
         </is>
       </c>
       <c r="C97" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786256101012</t>
+          <t>9786257574655</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Guess My Job – Happy Kids Stories 4 (4. Sınıf İngilizce Hikaye)</t>
+          <t>Baharat Yolu’nun Sahipleri – Gökdeniz Medeniyetler Turunda – 3. Sınıf</t>
         </is>
       </c>
       <c r="C98" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786256101005</t>
+          <t>9786257574167</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>At The Lab – Happy Kids Stories 4 (4. Sınıf İngilizce Hikaye)</t>
+          <t>Gizemli Çarkın Peşinde 3. Sınıf Seti (10 Kitap)</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>52</v>
+        <v>500</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786256557994</t>
+          <t>9786257947404</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>My Day – Happy Kids Stories 4 (4. Sınıf İngilizce Hikaye)</t>
+          <t>Bakalım Sonu Nereye Varacak - Kıkırtılı Hikayeler (3. Sınıf)</t>
         </is>
       </c>
       <c r="C100" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786256557987</t>
+          <t>9786257947398</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>What Do You Like Doing? – Happy Kids Stories 4 (4. Sınıf İngilizce Hikaye)</t>
+          <t>Tıkırtılı Şeyler - Kıkırtılı Hikayeler (3. Sınıf)</t>
         </is>
       </c>
       <c r="C101" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786256557970</t>
+          <t>9786257947374</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>At The Costume Party – Happy Kids Stories 4 (4. Sınıf İngilizce Hikaye)</t>
+          <t>Kaç Adım Demiştin - Kıkırtılı Hikayeler (3. Sınıf)</t>
         </is>
       </c>
       <c r="C102" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786256557963</t>
+          <t>9786257947367</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Children Around The World – Happy Kids Stories 4 (4. Sınıf İngilizce Hikaye)</t>
+          <t>Ah Bir Bilsem - Kıkırtılı Hikayeler (3. Sınıf)</t>
         </is>
       </c>
       <c r="C103" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>1520508004069</t>
+          <t>9786257947350</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Happy Kids Stories 4 – 10 Kitap (4. Sınıf İngilizce Hikaye Seti)</t>
+          <t>Beş Kuruş Mu - Kıkırtılı Hikayeler (3. Sınıf)</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>500</v>
+        <v>50</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>1520508003116</t>
+          <t>9786257947343</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Asya’nın Dünyası İlk Okuma Kitaplarım Set – 1. Sınıf Hikaye Seti (10 kitap)</t>
+          <t>Kördüğüm Olmadan - Kıkırtılı Hikayeler (3. Sınıf)</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>300</v>
+        <v>50</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>1520508003000</t>
+          <t>9786257947305</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Gökdeniz Dünya Turunda 3 – 2. Sınıf Hikaye Seti (10 Kitap)</t>
+          <t>Yakından Gelen Sesler - Kıkırtılı Hikayeler (3. Sınıf)</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>350</v>
+        <v>50</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>1520508002560</t>
+          <t>9786257947336</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Mavi Kirpi Çocuk Klasikleri 2 Set (10 Kitap)</t>
+          <t>Abimin İlginç Deneyleri - Kıkırtılı Hikayeler (3. Sınıf)</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>600</v>
+        <v>50</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786257574839</t>
+          <t>9786257947329</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Seksen Günde Dünya Turu – Mavi Kirpi Çocuk Klasikleri 2</t>
+          <t>Bu Gelen de Kim - Kıkırtılı Hikayeler (3. Sınıf)</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>60</v>
+        <v>50</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786257574716</t>
+          <t>9786257947312</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Huckleberry Finn – Mavi Kirpi Çocuk Klasikleri 1</t>
+          <t>Mutlu Eden Baloncuklar - Kıkırtılı Hikayeler (3. Sınıf)</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>60</v>
+        <v>50</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786257574747</t>
+          <t>9789752452152</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Gulliver Devler Ülkesinde – Mavi Kirpi Çocuk Klasikleri 1</t>
+          <t>Tarihin İzinde - 3 Kafadar</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>60</v>
+        <v>80</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786257574730</t>
+          <t>9789752452343</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Dünya’nın Merkezine Yolculuk – Mavi Kirpi Çocuk Klasikleri 1</t>
+          <t>Kahramanım Mevlana - Kahraman Avcısı Kerem 5</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>60</v>
+        <v>120</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786257574785</t>
+          <t>9789752452534</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Ay’a Yolculuk – Mavi Kirpi Çocuk Klasikleri 1</t>
+          <t>Afacan Tayfa 1. Sınıf İlk Okuma Seti (10 Kitap)</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>60</v>
+        <v>300</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>1520508002454</t>
+          <t>9786257947299</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Mavi Kirpi Çocuk Klasikleri 1 Set (10 Kitap)</t>
+          <t>Kıkırtılı Hikayeler - 3. Sınıf Seti (10 Kitap)</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>600</v>
+        <v>500</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>1520508002898</t>
+          <t>9786257947831</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Cancan Kardeşler Değerler Hazinesi – 2. Sınıf Hikaye Seti (10 Kitap)</t>
+          <t>Karavanla Maceralar - Mucit Mete ve Tayfası - 3. Sınıf Hikaye Seti (8. Kitap)</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>350</v>
+        <v>60</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>1520508003512</t>
+          <t>9786257947732</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Felsefe İstasyonu – 3. Sınıf Hikaye Seti (10 Kitap)</t>
+          <t>Pek de Uzay Değilmiş - Mucit Mete ve Tayfası - 3. Sınıf Hikaye Seti (1. Kitap)</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>500</v>
+        <v>60</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>1520508002782</t>
+          <t>9786257947763</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Okumak Çok Kolay – 1. Sınıf Hikaye Seti (10 Kitap)</t>
+          <t>Bir Otobüs Kitap - Mucit Mete ve Tayfası - 3. Sınıf Hikaye Seti (2. Kitap)</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>300</v>
+        <v>60</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>1520508002676</t>
+          <t>9786257947848</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Gökdeniz Türkiye Turunda 2 – 4. Sınıf Hikaye Seti (10 Kitap)</t>
+          <t>Kamptan Yükselen Sesler - Mucit Mete ve Tayfası - 3. Sınıf Hikaye Seti (10. Kitap)</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>650</v>
+        <v>60</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786257574372</t>
+          <t>9786257947756</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Tünel Meğer Gizli Değilmiş! – Bu İşte Bir Oyun Var - 10</t>
+          <t>İşte Bu Benim Hayalim - Mucit Mete Ve Tayfası - 3. Sınıf Hikaye Seti (3. Kitap)</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>35</v>
+        <v>60</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786257574389</t>
+          <t>9786257574471</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Su Savaşı Başlasın – Bu İşte Bir Oyun Var - 9</t>
+          <t>Bu İşte Bir Oyun Var Set (10 Kitap)</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>35</v>
+        <v>350</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786257574402</t>
+          <t>9786257947787</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Her Şey Rüyaymış – Bu İşte Bir Oyun Var - 7</t>
+          <t>Ivırtılı Zıvırtılı Alışverişler - Mucit Mete ve Tayfası - 3. Sınıf Hikaye Seti (5. Kitap)</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>35</v>
+        <v>60</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786257574433</t>
+          <t>9786257574310</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Turgut, Orada Ne İşin Var? – Bu İşte Bir Oyun Var - 4</t>
+          <t>Gökdeniz Türkiye Turunda 4. Sınıf Seti (10 Kitap)</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>35</v>
+        <v>650</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786257947909</t>
+          <t>9786257947770</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Avucumdaki Ağaç - Mucit Mete Ve Tayfası - 3. Sınıf Hikaye Seti (9. Kitap)</t>
+          <t>Bir Fincan Hikaye - Mucit Mete Ve Tayfası - 3. Sınıf Hikaye Seti (4. Kitap)</t>
         </is>
       </c>
       <c r="C122" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786257947824</t>
+          <t>9786257947442</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Kış Günlüğüm - Mucit Mete Ve Tayfası - 3. Sınıf Hikaye Seti (7. Kitap)</t>
+          <t>Yılın Mucidi - Beşi Bir Yerde 8. Kitap (4. Sınıf)</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>60</v>
+        <v>70</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>1520508003628</t>
+          <t>9786257947893</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Dahiler Sineması 3. Sınıf Hikaye Seti (10 Kitap)</t>
+          <t>Durun Bir Dakika! - Mucit Mete ve Tayfası - 3. Sınıf Hikaye Seti (6. Kitap)</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>500</v>
+        <v>60</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>1520508003734</t>
+          <t>9789752452732</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Atasözleri ve Deyimler Hikayeleri – 3. Sınıf Hikaye Seti (10 Kitap)</t>
+          <t>Göç Edemeyen Leylek - Akıl Almaz Maceralar 10</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>600</v>
+        <v>70</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9789752452862</t>
+          <t>9789752452749</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Pelerinsiz Kahraman - Gerçek Süper Güç</t>
+          <t>Göktaşının Peşinde - Akıl Almaz Maceralar 9</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>15</v>
+        <v>70</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
+          <t>9789752452794</t>
+        </is>
+      </c>
+      <c r="B127" s="1" t="inlineStr">
+        <is>
+          <t>Kütüphanede Bir Gece - Akıl Almaz Maceralar 8</t>
+        </is>
+      </c>
+      <c r="C127" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="128" spans="1:3">
+      <c r="A128" s="1" t="inlineStr">
+        <is>
+          <t>9789752452787</t>
+        </is>
+      </c>
+      <c r="B128" s="1" t="inlineStr">
+        <is>
+          <t>Manolya Kurtarma Operasyonu - Akıl Almaz Maceralar 7</t>
+        </is>
+      </c>
+      <c r="C128" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="129" spans="1:3">
+      <c r="A129" s="1" t="inlineStr">
+        <is>
+          <t>9789752452725</t>
+        </is>
+      </c>
+      <c r="B129" s="1" t="inlineStr">
+        <is>
+          <t>Denizin Ortasında Bir Macera - Akıl Almaz Maceralar 6</t>
+        </is>
+      </c>
+      <c r="C129" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="130" spans="1:3">
+      <c r="A130" s="1" t="inlineStr">
+        <is>
+          <t>9789752452800</t>
+        </is>
+      </c>
+      <c r="B130" s="1" t="inlineStr">
+        <is>
+          <t>Patik'in Macerası - Akıl Almaz Maceralar 5</t>
+        </is>
+      </c>
+      <c r="C130" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="131" spans="1:3">
+      <c r="A131" s="1" t="inlineStr">
+        <is>
+          <t>9789752452817</t>
+        </is>
+      </c>
+      <c r="B131" s="1" t="inlineStr">
+        <is>
+          <t>Uçan Balon Peşinde - Akıl Almaz Maceralar 1</t>
+        </is>
+      </c>
+      <c r="C131" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="132" spans="1:3">
+      <c r="A132" s="1" t="inlineStr">
+        <is>
+          <t>9789752452718</t>
+        </is>
+      </c>
+      <c r="B132" s="1" t="inlineStr">
+        <is>
+          <t>Akıl Almaz Maceralar 4. Sınıf Okuma Seti (10 Kitap Takım)</t>
+        </is>
+      </c>
+      <c r="C132" s="1">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="133" spans="1:3">
+      <c r="A133" s="1" t="inlineStr">
+        <is>
+          <t>9789752452770</t>
+        </is>
+      </c>
+      <c r="B133" s="1" t="inlineStr">
+        <is>
+          <t>Kaplumbağa Macerası - Akıl Almaz Maceralar 4</t>
+        </is>
+      </c>
+      <c r="C133" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="134" spans="1:3">
+      <c r="A134" s="1" t="inlineStr">
+        <is>
+          <t>9789752452756</t>
+        </is>
+      </c>
+      <c r="B134" s="1" t="inlineStr">
+        <is>
+          <t>Gökyüzü Buluşması - Akıl Almaz Maceralar 3</t>
+        </is>
+      </c>
+      <c r="C134" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="135" spans="1:3">
+      <c r="A135" s="1" t="inlineStr">
+        <is>
+          <t>9789752452763</t>
+        </is>
+      </c>
+      <c r="B135" s="1" t="inlineStr">
+        <is>
+          <t>Havadan Gelen Mektup - Akıl Almaz Maceralar 2</t>
+        </is>
+      </c>
+      <c r="C135" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="136" spans="1:3">
+      <c r="A136" s="1" t="inlineStr">
+        <is>
+          <t>9786257947817</t>
+        </is>
+      </c>
+      <c r="B136" s="1" t="inlineStr">
+        <is>
+          <t>Mete İle Çetin İşler Beklemesin 4. Sınıf Hikaye Seti (10 Kitap Takım)</t>
+        </is>
+      </c>
+      <c r="C136" s="1">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="137" spans="1:3">
+      <c r="A137" s="1" t="inlineStr">
+        <is>
+          <t>9786257947749</t>
+        </is>
+      </c>
+      <c r="B137" s="1" t="inlineStr">
+        <is>
+          <t>Mucit Mete ve Tayfası 3. Sınıf Hikaye Seti (10 Kitap Takım)</t>
+        </is>
+      </c>
+      <c r="C137" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="138" spans="1:3">
+      <c r="A138" s="1" t="inlineStr">
+        <is>
+          <t>9786257947428</t>
+        </is>
+      </c>
+      <c r="B138" s="1" t="inlineStr">
+        <is>
+          <t>Tavşan Kralın Mesajı - Beşi Bir Yerde 4. Kitap (4. Sınıf)</t>
+        </is>
+      </c>
+      <c r="C138" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="139" spans="1:3">
+      <c r="A139" s="1" t="inlineStr">
+        <is>
+          <t>9786257947282</t>
+        </is>
+      </c>
+      <c r="B139" s="1" t="inlineStr">
+        <is>
+          <t>Beşi Bir Yerde - 4. Sınıf Okuma Kitabı (10 Kitap Takım)</t>
+        </is>
+      </c>
+      <c r="C139" s="1">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="140" spans="1:3">
+      <c r="A140" s="1" t="inlineStr">
+        <is>
+          <t>9786257947473</t>
+        </is>
+      </c>
+      <c r="B140" s="1" t="inlineStr">
+        <is>
+          <t>Gerçek Kahramanlar - Beşi Bir Yerde 10. Kitap (4. Sınıf)</t>
+        </is>
+      </c>
+      <c r="C140" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="141" spans="1:3">
+      <c r="A141" s="1" t="inlineStr">
+        <is>
+          <t>9786257947466</t>
+        </is>
+      </c>
+      <c r="B141" s="1" t="inlineStr">
+        <is>
+          <t>Hak Eden Kazansın - Beşi Bir Yerde 9. Kitap (4. Sınıf)</t>
+        </is>
+      </c>
+      <c r="C141" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="142" spans="1:3">
+      <c r="A142" s="1" t="inlineStr">
+        <is>
+          <t>9786257947459</t>
+        </is>
+      </c>
+      <c r="B142" s="1" t="inlineStr">
+        <is>
+          <t>Sakarlıktan Liderliğe - Beşi Bir Yerde 7. Kitap (4. Sınıf)</t>
+        </is>
+      </c>
+      <c r="C142" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="143" spans="1:3">
+      <c r="A143" s="1" t="inlineStr">
+        <is>
+          <t>9786257947497</t>
+        </is>
+      </c>
+      <c r="B143" s="1" t="inlineStr">
+        <is>
+          <t>Emeksiz Başarı mı? - Beşi Bir Yerde 6. Kitap (4. Sınıf)</t>
+        </is>
+      </c>
+      <c r="C143" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="144" spans="1:3">
+      <c r="A144" s="1" t="inlineStr">
+        <is>
+          <t>9786257947480</t>
+        </is>
+      </c>
+      <c r="B144" s="1" t="inlineStr">
+        <is>
+          <t>Garip Haritanın Şifresi - Beşi Bir Yerde 5. Kitap (4. Sınıf)</t>
+        </is>
+      </c>
+      <c r="C144" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="145" spans="1:3">
+      <c r="A145" s="1" t="inlineStr">
+        <is>
+          <t>9786257947435</t>
+        </is>
+      </c>
+      <c r="B145" s="1" t="inlineStr">
+        <is>
+          <t>Şimdi Yandık İşte - Beşi Bir Yerde 3. Kitap (4. Sınıf)</t>
+        </is>
+      </c>
+      <c r="C145" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="146" spans="1:3">
+      <c r="A146" s="1" t="inlineStr">
+        <is>
+          <t>9786257947411</t>
+        </is>
+      </c>
+      <c r="B146" s="1" t="inlineStr">
+        <is>
+          <t>Böğürtlenle Başlayan Macera - Beşi Bir Yerde 2. Kitap (4. Sınıf)</t>
+        </is>
+      </c>
+      <c r="C146" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="147" spans="1:3">
+      <c r="A147" s="1" t="inlineStr">
+        <is>
+          <t>9786257947381</t>
+        </is>
+      </c>
+      <c r="B147" s="1" t="inlineStr">
+        <is>
+          <t>Yok Artık - Beşi Bir Yerde 1. Kitap (4. Sınıf)</t>
+        </is>
+      </c>
+      <c r="C147" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="148" spans="1:3">
+      <c r="A148" s="1" t="inlineStr">
+        <is>
+          <t>9789752452466</t>
+        </is>
+      </c>
+      <c r="B148" s="1" t="inlineStr">
+        <is>
+          <t>Kelime Günlüğü - Selim’in Renkli Dünyası / 3. Sınıf Okuma Kitabı</t>
+        </is>
+      </c>
+      <c r="C148" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="149" spans="1:3">
+      <c r="A149" s="1" t="inlineStr">
+        <is>
+          <t>9789752452527</t>
+        </is>
+      </c>
+      <c r="B149" s="1" t="inlineStr">
+        <is>
+          <t>Hem Kirpili Hem Empatili - Selim’in Renkli Dünyası / 3. Sınıf Okuma Kitabı</t>
+        </is>
+      </c>
+      <c r="C149" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="150" spans="1:3">
+      <c r="A150" s="1" t="inlineStr">
+        <is>
+          <t>9789752452565</t>
+        </is>
+      </c>
+      <c r="B150" s="1" t="inlineStr">
+        <is>
+          <t>Fil Mil; Karga Marga; Ceviz Meviz - Selim’in Renkli Dünyası / 3. Sınıf Okuma Kitabı</t>
+        </is>
+      </c>
+      <c r="C150" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="151" spans="1:3">
+      <c r="A151" s="1" t="inlineStr">
+        <is>
+          <t>9789752452459</t>
+        </is>
+      </c>
+      <c r="B151" s="1" t="inlineStr">
+        <is>
+          <t>Kimler Gelmiş? - Selim’in Renkli Dünyası / 3. Sınıf Okuma Kitabı</t>
+        </is>
+      </c>
+      <c r="C151" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="152" spans="1:3">
+      <c r="A152" s="1" t="inlineStr">
+        <is>
+          <t>9789752452589</t>
+        </is>
+      </c>
+      <c r="B152" s="1" t="inlineStr">
+        <is>
+          <t>Hayal Perdesi - Selim’in Renkli Dünyası / 3. Sınıf Okuma Kitabı</t>
+        </is>
+      </c>
+      <c r="C152" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="153" spans="1:3">
+      <c r="A153" s="1" t="inlineStr">
+        <is>
+          <t>9789752452497</t>
+        </is>
+      </c>
+      <c r="B153" s="1" t="inlineStr">
+        <is>
+          <t>Kampta Oyun Var - Selim’in Renkli Dünyası / 3. Sınıf Okuma Kitabı</t>
+        </is>
+      </c>
+      <c r="C153" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="154" spans="1:3">
+      <c r="A154" s="1" t="inlineStr">
+        <is>
+          <t>9789752452473</t>
+        </is>
+      </c>
+      <c r="B154" s="1" t="inlineStr">
+        <is>
+          <t>Kavanozdaki İyilik - Selim’in Renkli Dünyası / 3. Sınıf Okuma Kitabı</t>
+        </is>
+      </c>
+      <c r="C154" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="155" spans="1:3">
+      <c r="A155" s="1" t="inlineStr">
+        <is>
+          <t>9789752452404</t>
+        </is>
+      </c>
+      <c r="B155" s="1" t="inlineStr">
+        <is>
+          <t>Uçurtma Spor Kulübü - Selim’in Renkli Dünyası / 3. Sınıf Okuma Kitabı</t>
+        </is>
+      </c>
+      <c r="C155" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="156" spans="1:3">
+      <c r="A156" s="1" t="inlineStr">
+        <is>
+          <t>9789752452503</t>
+        </is>
+      </c>
+      <c r="B156" s="1" t="inlineStr">
+        <is>
+          <t>İzci Kampı - Selim’in Renkli Dünyası / 3. Sınıf Okuma Kitabı</t>
+        </is>
+      </c>
+      <c r="C156" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="157" spans="1:3">
+      <c r="A157" s="1" t="inlineStr">
+        <is>
+          <t>9789752452510</t>
+        </is>
+      </c>
+      <c r="B157" s="1" t="inlineStr">
+        <is>
+          <t>İncir Çekirdeğini Doldurmaz - Selim’in Renkli Dünyası / 3. Sınıf Okuma Kitabı</t>
+        </is>
+      </c>
+      <c r="C157" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="158" spans="1:3">
+      <c r="A158" s="1" t="inlineStr">
+        <is>
+          <t>9789752452442</t>
+        </is>
+      </c>
+      <c r="B158" s="1" t="inlineStr">
+        <is>
+          <t>Selimin Renkli Dünyası 3. Sınıf Okuma Seti (10 Kitap)</t>
+        </is>
+      </c>
+      <c r="C158" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="159" spans="1:3">
+      <c r="A159" s="1" t="inlineStr">
+        <is>
+          <t>9789752452602</t>
+        </is>
+      </c>
+      <c r="B159" s="1" t="inlineStr">
+        <is>
+          <t>Gökdeniz Dünya Turunda 2. Sınıf Okuma Seti (10 Kitap)</t>
+        </is>
+      </c>
+      <c r="C159" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="160" spans="1:3">
+      <c r="A160" s="1" t="inlineStr">
+        <is>
+          <t>9786257574624</t>
+        </is>
+      </c>
+      <c r="B160" s="1" t="inlineStr">
+        <is>
+          <t>Gökdeniz Medeniyetler Turunda – 3. Sınıf Hikaye Seti (10 Kitap)</t>
+        </is>
+      </c>
+      <c r="C160" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="161" spans="1:3">
+      <c r="A161" s="1" t="inlineStr">
+        <is>
+          <t>9786257574600</t>
+        </is>
+      </c>
+      <c r="B161" s="1" t="inlineStr">
+        <is>
+          <t>Dünyayı Değiştiren Uygarlık – Gökdeniz Medeniyetler Turunda – 3. Sınıf</t>
+        </is>
+      </c>
+      <c r="C161" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="162" spans="1:3">
+      <c r="A162" s="1" t="inlineStr">
+        <is>
+          <t>9786257574617</t>
+        </is>
+      </c>
+      <c r="B162" s="1" t="inlineStr">
+        <is>
+          <t>Kardeşlik İçin Kadeş – Gökdeniz Medeniyetler Turunda – 3. Sınıf</t>
+        </is>
+      </c>
+      <c r="C162" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="163" spans="1:3">
+      <c r="A163" s="1" t="inlineStr">
+        <is>
+          <t>9786257574648</t>
+        </is>
+      </c>
+      <c r="B163" s="1" t="inlineStr">
+        <is>
+          <t>Eski Mucitler – Gökdeniz Medeniyetler Turunda – 3. Sınıf</t>
+        </is>
+      </c>
+      <c r="C163" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="164" spans="1:3">
+      <c r="A164" s="1" t="inlineStr">
+        <is>
+          <t>1520508003222</t>
+        </is>
+      </c>
+      <c r="B164" s="1" t="inlineStr">
+        <is>
+          <t>Popüler Bilim Coğrafya Set (5 Kitap)</t>
+        </is>
+      </c>
+      <c r="C164" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="165" spans="1:3">
+      <c r="A165" s="1" t="inlineStr">
+        <is>
+          <t>9786256557215</t>
+        </is>
+      </c>
+      <c r="B165" s="1" t="inlineStr">
+        <is>
+          <t>Yeryüzünü Kaplayan Sular – Popüler Bilim Coğrafya Dizisi 3</t>
+        </is>
+      </c>
+      <c r="C165" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="166" spans="1:3">
+      <c r="A166" s="1" t="inlineStr">
+        <is>
+          <t>9786256557208</t>
+        </is>
+      </c>
+      <c r="B166" s="1" t="inlineStr">
+        <is>
+          <t>Yeryüzü – Popüler Bilim Coğrafya Dizisi 2</t>
+        </is>
+      </c>
+      <c r="C166" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="167" spans="1:3">
+      <c r="A167" s="1" t="inlineStr">
+        <is>
+          <t>9786256557246</t>
+        </is>
+      </c>
+      <c r="B167" s="1" t="inlineStr">
+        <is>
+          <t>Bitkilerin Dünyası – Popüler Bilim Coğrafya Dizisi 4</t>
+        </is>
+      </c>
+      <c r="C167" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="168" spans="1:3">
+      <c r="A168" s="1" t="inlineStr">
+        <is>
+          <t>9786256557239</t>
+        </is>
+      </c>
+      <c r="B168" s="1" t="inlineStr">
+        <is>
+          <t>Doğal Afetler – Popüler Bilim Coğrafya Dizisi 5</t>
+        </is>
+      </c>
+      <c r="C168" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="169" spans="1:3">
+      <c r="A169" s="1" t="inlineStr">
+        <is>
+          <t>1520508003406</t>
+        </is>
+      </c>
+      <c r="B169" s="1" t="inlineStr">
+        <is>
+          <t>Popüler Bilim Vücudumuz Set (10 Kitap)</t>
+        </is>
+      </c>
+      <c r="C169" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="170" spans="1:3">
+      <c r="A170" s="1" t="inlineStr">
+        <is>
+          <t>1520508003345</t>
+        </is>
+      </c>
+      <c r="B170" s="1" t="inlineStr">
+        <is>
+          <t>Popüler Bilim Hayvanlar Set (5 Kitap)</t>
+        </is>
+      </c>
+      <c r="C170" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="171" spans="1:3">
+      <c r="A171" s="1" t="inlineStr">
+        <is>
+          <t>1520508003284</t>
+        </is>
+      </c>
+      <c r="B171" s="1" t="inlineStr">
+        <is>
+          <t>Popüler Bilim Evren Set (5 Kitap)</t>
+        </is>
+      </c>
+      <c r="C171" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="172" spans="1:3">
+      <c r="A172" s="1" t="inlineStr">
+        <is>
+          <t>9786256557949</t>
+        </is>
+      </c>
+      <c r="B172" s="1" t="inlineStr">
+        <is>
+          <t>In The Forest – Happy Kids Stories 3 (3. Sınıf İngilizce Hikaye)</t>
+        </is>
+      </c>
+      <c r="C172" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="173" spans="1:3">
+      <c r="A173" s="1" t="inlineStr">
+        <is>
+          <t>9786256557925</t>
+        </is>
+      </c>
+      <c r="B173" s="1" t="inlineStr">
+        <is>
+          <t>A Trip By Train – Happy Kids Stories 3 (3. Sınıf İngilizce Hikaye)</t>
+        </is>
+      </c>
+      <c r="C173" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="174" spans="1:3">
+      <c r="A174" s="1" t="inlineStr">
+        <is>
+          <t>9786256557918</t>
+        </is>
+      </c>
+      <c r="B174" s="1" t="inlineStr">
+        <is>
+          <t>In My City – Happy Kids Stories 3 (3. Sınıf İngilizce Hikaye)</t>
+        </is>
+      </c>
+      <c r="C174" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="175" spans="1:3">
+      <c r="A175" s="1" t="inlineStr">
+        <is>
+          <t>9786256557901</t>
+        </is>
+      </c>
+      <c r="B175" s="1" t="inlineStr">
+        <is>
+          <t>Where Is Milo? – Happy Kids Stories 3 (3. Sınıf İngilizce Hikaye)</t>
+        </is>
+      </c>
+      <c r="C175" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="176" spans="1:3">
+      <c r="A176" s="1" t="inlineStr">
+        <is>
+          <t>9786256557895</t>
+        </is>
+      </c>
+      <c r="B176" s="1" t="inlineStr">
+        <is>
+          <t>Nina Helps Nick – Happy Kids Stories 3 (3. Sınıf İngilizce Hikaye)</t>
+        </is>
+      </c>
+      <c r="C176" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="177" spans="1:3">
+      <c r="A177" s="1" t="inlineStr">
+        <is>
+          <t>9786256557888</t>
+        </is>
+      </c>
+      <c r="B177" s="1" t="inlineStr">
+        <is>
+          <t>Fun At The Picnic – Happy Kids Stories 3 (3. Sınıf İngilizce Hikaye)</t>
+        </is>
+      </c>
+      <c r="C177" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="178" spans="1:3">
+      <c r="A178" s="1" t="inlineStr">
+        <is>
+          <t>9786256557871</t>
+        </is>
+      </c>
+      <c r="B178" s="1" t="inlineStr">
+        <is>
+          <t>Gym Class – Happy Kids Stories 3 (3. Sınıf İngilizce Hikaye)</t>
+        </is>
+      </c>
+      <c r="C178" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="179" spans="1:3">
+      <c r="A179" s="1" t="inlineStr">
+        <is>
+          <t>9786256557864</t>
+        </is>
+      </c>
+      <c r="B179" s="1" t="inlineStr">
+        <is>
+          <t>My Family Tree – Happy Kids Stories 3 (3. Sınıf İngilizce Hikaye)</t>
+        </is>
+      </c>
+      <c r="C179" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="180" spans="1:3">
+      <c r="A180" s="1" t="inlineStr">
+        <is>
+          <t>9786256557857</t>
+        </is>
+      </c>
+      <c r="B180" s="1" t="inlineStr">
+        <is>
+          <t>First Day At School – Happy Kids Stories 3 (3. Sınıf İngilizce Hikaye)</t>
+        </is>
+      </c>
+      <c r="C180" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="181" spans="1:3">
+      <c r="A181" s="1" t="inlineStr">
+        <is>
+          <t>1520508003956</t>
+        </is>
+      </c>
+      <c r="B181" s="1" t="inlineStr">
+        <is>
+          <t>Happy Kids Stories 3 – 10 Kitap (3. Sınıf İngilizce Hikaye Seti)</t>
+        </is>
+      </c>
+      <c r="C181" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="182" spans="1:3">
+      <c r="A182" s="1" t="inlineStr">
+        <is>
+          <t>9786256557840</t>
+        </is>
+      </c>
+      <c r="B182" s="1" t="inlineStr">
+        <is>
+          <t>What Can You Do? – Happy Kids Stories 2 (2. Sınıf İngilizce Hikaye)</t>
+        </is>
+      </c>
+      <c r="C182" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="183" spans="1:3">
+      <c r="A183" s="1" t="inlineStr">
+        <is>
+          <t>9786256557833</t>
+        </is>
+      </c>
+      <c r="B183" s="1" t="inlineStr">
+        <is>
+          <t>Fruit Salad – Happy Kids Stories 2 (2. Sınıf İngilizce Hikaye)</t>
+        </is>
+      </c>
+      <c r="C183" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="184" spans="1:3">
+      <c r="A184" s="1" t="inlineStr">
+        <is>
+          <t>9786256557826</t>
+        </is>
+      </c>
+      <c r="B184" s="1" t="inlineStr">
+        <is>
+          <t>At The Pet Shop – Happy Kids Stories 2 (2. Sınıf İngilizce Hikaye)</t>
+        </is>
+      </c>
+      <c r="C184" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="185" spans="1:3">
+      <c r="A185" s="1" t="inlineStr">
+        <is>
+          <t>9786256557796</t>
+        </is>
+      </c>
+      <c r="B185" s="1" t="inlineStr">
+        <is>
+          <t>At The Festival – Happy Kids Stories 2 (2. Sınıf İngilizce Hikaye)</t>
+        </is>
+      </c>
+      <c r="C185" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="186" spans="1:3">
+      <c r="A186" s="1" t="inlineStr">
+        <is>
+          <t>9786256557789</t>
+        </is>
+      </c>
+      <c r="B186" s="1" t="inlineStr">
+        <is>
+          <t>Let’s Count! – Happy Kids Stories 2 (2. Sınıf İngilizce Hikaye)</t>
+        </is>
+      </c>
+      <c r="C186" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="187" spans="1:3">
+      <c r="A187" s="1" t="inlineStr">
+        <is>
+          <t>9786256557758</t>
+        </is>
+      </c>
+      <c r="B187" s="1" t="inlineStr">
+        <is>
+          <t>At The Zoo – Happy Kids Stories 2 (2. Sınıf İngilizce Hikaye)</t>
+        </is>
+      </c>
+      <c r="C187" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="188" spans="1:3">
+      <c r="A188" s="1" t="inlineStr">
+        <is>
+          <t>1520508003840</t>
+        </is>
+      </c>
+      <c r="B188" s="1" t="inlineStr">
+        <is>
+          <t>Happy Kids Stories 2 – 10 Kitap (2. Sınıf İngilizce Hikaye Seti)</t>
+        </is>
+      </c>
+      <c r="C188" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="189" spans="1:3">
+      <c r="A189" s="1" t="inlineStr">
+        <is>
+          <t>9786256101043</t>
+        </is>
+      </c>
+      <c r="B189" s="1" t="inlineStr">
+        <is>
+          <t>Ready For Winter – Happy Kids Stories 4 (4. Sınıf İngilizce Hikaye )</t>
+        </is>
+      </c>
+      <c r="C189" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="190" spans="1:3">
+      <c r="A190" s="1" t="inlineStr">
+        <is>
+          <t>9786256101036</t>
+        </is>
+      </c>
+      <c r="B190" s="1" t="inlineStr">
+        <is>
+          <t>Where Are They? – Happy Kids Stories 4 (4. Sınıf İngilizce Hikaye)</t>
+        </is>
+      </c>
+      <c r="C190" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="191" spans="1:3">
+      <c r="A191" s="1" t="inlineStr">
+        <is>
+          <t>9786256101012</t>
+        </is>
+      </c>
+      <c r="B191" s="1" t="inlineStr">
+        <is>
+          <t>Guess My Job – Happy Kids Stories 4 (4. Sınıf İngilizce Hikaye)</t>
+        </is>
+      </c>
+      <c r="C191" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="192" spans="1:3">
+      <c r="A192" s="1" t="inlineStr">
+        <is>
+          <t>9786256101005</t>
+        </is>
+      </c>
+      <c r="B192" s="1" t="inlineStr">
+        <is>
+          <t>At The Lab – Happy Kids Stories 4 (4. Sınıf İngilizce Hikaye)</t>
+        </is>
+      </c>
+      <c r="C192" s="1">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="193" spans="1:3">
+      <c r="A193" s="1" t="inlineStr">
+        <is>
+          <t>9786256557994</t>
+        </is>
+      </c>
+      <c r="B193" s="1" t="inlineStr">
+        <is>
+          <t>My Day – Happy Kids Stories 4 (4. Sınıf İngilizce Hikaye)</t>
+        </is>
+      </c>
+      <c r="C193" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="194" spans="1:3">
+      <c r="A194" s="1" t="inlineStr">
+        <is>
+          <t>9786256557987</t>
+        </is>
+      </c>
+      <c r="B194" s="1" t="inlineStr">
+        <is>
+          <t>What Do You Like Doing? – Happy Kids Stories 4 (4. Sınıf İngilizce Hikaye)</t>
+        </is>
+      </c>
+      <c r="C194" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="195" spans="1:3">
+      <c r="A195" s="1" t="inlineStr">
+        <is>
+          <t>9786256557970</t>
+        </is>
+      </c>
+      <c r="B195" s="1" t="inlineStr">
+        <is>
+          <t>At The Costume Party – Happy Kids Stories 4 (4. Sınıf İngilizce Hikaye)</t>
+        </is>
+      </c>
+      <c r="C195" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="196" spans="1:3">
+      <c r="A196" s="1" t="inlineStr">
+        <is>
+          <t>9786256557963</t>
+        </is>
+      </c>
+      <c r="B196" s="1" t="inlineStr">
+        <is>
+          <t>Children Around The World – Happy Kids Stories 4 (4. Sınıf İngilizce Hikaye)</t>
+        </is>
+      </c>
+      <c r="C196" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="197" spans="1:3">
+      <c r="A197" s="1" t="inlineStr">
+        <is>
+          <t>1520508004069</t>
+        </is>
+      </c>
+      <c r="B197" s="1" t="inlineStr">
+        <is>
+          <t>Happy Kids Stories 4 – 10 Kitap (4. Sınıf İngilizce Hikaye Seti)</t>
+        </is>
+      </c>
+      <c r="C197" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="198" spans="1:3">
+      <c r="A198" s="1" t="inlineStr">
+        <is>
+          <t>1520508003116</t>
+        </is>
+      </c>
+      <c r="B198" s="1" t="inlineStr">
+        <is>
+          <t>Asya’nın Dünyası İlk Okuma Kitaplarım Set – 1. Sınıf Hikaye Seti (10 kitap)</t>
+        </is>
+      </c>
+      <c r="C198" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="199" spans="1:3">
+      <c r="A199" s="1" t="inlineStr">
+        <is>
+          <t>1520508003000</t>
+        </is>
+      </c>
+      <c r="B199" s="1" t="inlineStr">
+        <is>
+          <t>Gökdeniz Dünya Turunda 3 – 2. Sınıf Hikaye Seti (10 Kitap)</t>
+        </is>
+      </c>
+      <c r="C199" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="200" spans="1:3">
+      <c r="A200" s="1" t="inlineStr">
+        <is>
+          <t>1520508002560</t>
+        </is>
+      </c>
+      <c r="B200" s="1" t="inlineStr">
+        <is>
+          <t>Mavi Kirpi Çocuk Klasikleri 2 Set (10 Kitap)</t>
+        </is>
+      </c>
+      <c r="C200" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="201" spans="1:3">
+      <c r="A201" s="1" t="inlineStr">
+        <is>
+          <t>9786257574839</t>
+        </is>
+      </c>
+      <c r="B201" s="1" t="inlineStr">
+        <is>
+          <t>Seksen Günde Dünya Turu – Mavi Kirpi Çocuk Klasikleri 2</t>
+        </is>
+      </c>
+      <c r="C201" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="202" spans="1:3">
+      <c r="A202" s="1" t="inlineStr">
+        <is>
+          <t>9786257574716</t>
+        </is>
+      </c>
+      <c r="B202" s="1" t="inlineStr">
+        <is>
+          <t>Huckleberry Finn – Mavi Kirpi Çocuk Klasikleri 1</t>
+        </is>
+      </c>
+      <c r="C202" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="203" spans="1:3">
+      <c r="A203" s="1" t="inlineStr">
+        <is>
+          <t>9786257574747</t>
+        </is>
+      </c>
+      <c r="B203" s="1" t="inlineStr">
+        <is>
+          <t>Gulliver Devler Ülkesinde – Mavi Kirpi Çocuk Klasikleri 1</t>
+        </is>
+      </c>
+      <c r="C203" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="204" spans="1:3">
+      <c r="A204" s="1" t="inlineStr">
+        <is>
+          <t>9786257574730</t>
+        </is>
+      </c>
+      <c r="B204" s="1" t="inlineStr">
+        <is>
+          <t>Dünya’nın Merkezine Yolculuk – Mavi Kirpi Çocuk Klasikleri 1</t>
+        </is>
+      </c>
+      <c r="C204" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="205" spans="1:3">
+      <c r="A205" s="1" t="inlineStr">
+        <is>
+          <t>9786257574785</t>
+        </is>
+      </c>
+      <c r="B205" s="1" t="inlineStr">
+        <is>
+          <t>Ay’a Yolculuk – Mavi Kirpi Çocuk Klasikleri 1</t>
+        </is>
+      </c>
+      <c r="C205" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="206" spans="1:3">
+      <c r="A206" s="1" t="inlineStr">
+        <is>
+          <t>1520508002454</t>
+        </is>
+      </c>
+      <c r="B206" s="1" t="inlineStr">
+        <is>
+          <t>Mavi Kirpi Çocuk Klasikleri 1 Set (10 Kitap)</t>
+        </is>
+      </c>
+      <c r="C206" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="207" spans="1:3">
+      <c r="A207" s="1" t="inlineStr">
+        <is>
+          <t>1520508002898</t>
+        </is>
+      </c>
+      <c r="B207" s="1" t="inlineStr">
+        <is>
+          <t>Cancan Kardeşler Değerler Hazinesi – 2. Sınıf Hikaye Seti (10 Kitap)</t>
+        </is>
+      </c>
+      <c r="C207" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="208" spans="1:3">
+      <c r="A208" s="1" t="inlineStr">
+        <is>
+          <t>1520508003512</t>
+        </is>
+      </c>
+      <c r="B208" s="1" t="inlineStr">
+        <is>
+          <t>Felsefe İstasyonu – 3. Sınıf Hikaye Seti (10 Kitap)</t>
+        </is>
+      </c>
+      <c r="C208" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="209" spans="1:3">
+      <c r="A209" s="1" t="inlineStr">
+        <is>
+          <t>1520508002782</t>
+        </is>
+      </c>
+      <c r="B209" s="1" t="inlineStr">
+        <is>
+          <t>Okumak Çok Kolay – 1. Sınıf Hikaye Seti (10 Kitap)</t>
+        </is>
+      </c>
+      <c r="C209" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="210" spans="1:3">
+      <c r="A210" s="1" t="inlineStr">
+        <is>
+          <t>1520508002676</t>
+        </is>
+      </c>
+      <c r="B210" s="1" t="inlineStr">
+        <is>
+          <t>Gökdeniz Türkiye Turunda 2 – 4. Sınıf Hikaye Seti (10 Kitap)</t>
+        </is>
+      </c>
+      <c r="C210" s="1">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="211" spans="1:3">
+      <c r="A211" s="1" t="inlineStr">
+        <is>
+          <t>9786257574372</t>
+        </is>
+      </c>
+      <c r="B211" s="1" t="inlineStr">
+        <is>
+          <t>Tünel Meğer Gizli Değilmiş! – Bu İşte Bir Oyun Var - 10</t>
+        </is>
+      </c>
+      <c r="C211" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="212" spans="1:3">
+      <c r="A212" s="1" t="inlineStr">
+        <is>
+          <t>9786257574389</t>
+        </is>
+      </c>
+      <c r="B212" s="1" t="inlineStr">
+        <is>
+          <t>Su Savaşı Başlasın – Bu İşte Bir Oyun Var - 9</t>
+        </is>
+      </c>
+      <c r="C212" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="213" spans="1:3">
+      <c r="A213" s="1" t="inlineStr">
+        <is>
+          <t>9786257574402</t>
+        </is>
+      </c>
+      <c r="B213" s="1" t="inlineStr">
+        <is>
+          <t>Her Şey Rüyaymış – Bu İşte Bir Oyun Var - 7</t>
+        </is>
+      </c>
+      <c r="C213" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="214" spans="1:3">
+      <c r="A214" s="1" t="inlineStr">
+        <is>
+          <t>9786257574433</t>
+        </is>
+      </c>
+      <c r="B214" s="1" t="inlineStr">
+        <is>
+          <t>Turgut, Orada Ne İşin Var? – Bu İşte Bir Oyun Var - 4</t>
+        </is>
+      </c>
+      <c r="C214" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="215" spans="1:3">
+      <c r="A215" s="1" t="inlineStr">
+        <is>
+          <t>9786257947909</t>
+        </is>
+      </c>
+      <c r="B215" s="1" t="inlineStr">
+        <is>
+          <t>Avucumdaki Ağaç - Mucit Mete Ve Tayfası - 3. Sınıf Hikaye Seti (9. Kitap)</t>
+        </is>
+      </c>
+      <c r="C215" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="216" spans="1:3">
+      <c r="A216" s="1" t="inlineStr">
+        <is>
+          <t>9786257947824</t>
+        </is>
+      </c>
+      <c r="B216" s="1" t="inlineStr">
+        <is>
+          <t>Kış Günlüğüm - Mucit Mete Ve Tayfası - 3. Sınıf Hikaye Seti (7. Kitap)</t>
+        </is>
+      </c>
+      <c r="C216" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="217" spans="1:3">
+      <c r="A217" s="1" t="inlineStr">
+        <is>
+          <t>1520508003628</t>
+        </is>
+      </c>
+      <c r="B217" s="1" t="inlineStr">
+        <is>
+          <t>Dahiler Sineması 3. Sınıf Hikaye Seti (10 Kitap)</t>
+        </is>
+      </c>
+      <c r="C217" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="218" spans="1:3">
+      <c r="A218" s="1" t="inlineStr">
+        <is>
+          <t>1520508003734</t>
+        </is>
+      </c>
+      <c r="B218" s="1" t="inlineStr">
+        <is>
+          <t>Atasözleri ve Deyimler Hikayeleri – 3. Sınıf Hikaye Seti (10 Kitap)</t>
+        </is>
+      </c>
+      <c r="C218" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="219" spans="1:3">
+      <c r="A219" s="1" t="inlineStr">
+        <is>
+          <t>9789752452862</t>
+        </is>
+      </c>
+      <c r="B219" s="1" t="inlineStr">
+        <is>
+          <t>Pelerinsiz Kahraman - Gerçek Süper Güç</t>
+        </is>
+      </c>
+      <c r="C219" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="220" spans="1:3">
+      <c r="A220" s="1" t="inlineStr">
+        <is>
           <t>3990000047442</t>
         </is>
       </c>
-      <c r="B127" s="1" t="inlineStr">
+      <c r="B220" s="1" t="inlineStr">
         <is>
           <t>Yılın Mucidi - Beşi Bir Yerde 8. Kitap</t>
         </is>
       </c>
-      <c r="C127" s="1">
+      <c r="C220" s="1">
         <v>16</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>