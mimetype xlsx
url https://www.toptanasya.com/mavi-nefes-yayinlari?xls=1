--- v0 (2026-02-26)
+++ v1 (2026-05-05)
@@ -85,3415 +85,3550 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786258054781</t>
+          <t>9786258504323</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>The Müslüman-ı Din</t>
+          <t>Bir Obsesifin Yaşam Mücadelesi - I</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>300</v>
+        <v>370</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786258504040</t>
+          <t>9786258504316</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Ağaç İncir Kuşu Camlı Teras 2</t>
+          <t>İçinden Geçtim</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>500</v>
+        <v>250</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786256260931</t>
+          <t>9786258504231</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Ruhun Algoritması</t>
+          <t>Kızıl Dosya- Sherlock Holmes</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786256260917</t>
+          <t>9786258504217</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Kalp Kırıkları Mikroskop Altında</t>
+          <t>Bohemya'da Skandal / Sherlock Holmes</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786256260801</t>
+          <t>9786258504163</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Sevimli Dinozor Ailesi</t>
+          <t>Futbolcu Çocuk</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>330</v>
+        <v>180</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786256260771</t>
+          <t>9786256260733</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Oyuncak Sandığındaki Bilezik</t>
+          <t>Berge ve Sihirli Kırmızı Top</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>250</v>
+        <v>180</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786256260764</t>
+          <t>9786258504279</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Gardırop</t>
+          <t>Bateri Basit ve Etkili Metod İle</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>250</v>
+        <v>180</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786256260795</t>
+          <t>9786258504255</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Neşeli Havuz</t>
+          <t>Kırk Gün Mektupları</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786256260788</t>
+          <t>9786258504194</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Gümüş Ayakkabılar</t>
+          <t>Genç Werter’in Acıları</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>250</v>
+        <v>100</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786256260757</t>
+          <t>9786258054781</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Altın Ağacı</t>
+          <t>The Müslüman-ı Din</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786256260559</t>
+          <t>9786258504040</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Sıfırdan Satranç</t>
+          <t>Ağaç İncir Kuşu Camlı Teras 2</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>210</v>
+        <v>500</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786256260580</t>
+          <t>9786256260931</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Limon Kız</t>
+          <t>Ruhun Algoritması</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>255</v>
+        <v>300</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786256490468</t>
+          <t>9786256260917</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Fethiyece</t>
+          <t>Kalp Kırıkları Mikroskop Altında</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>80</v>
+        <v>250</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786256260382</t>
+          <t>9786256260801</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Minicik Masallar</t>
+          <t>Sevimli Dinozor Ailesi</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>100</v>
+        <v>330</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786256260146</t>
+          <t>9786256260771</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Fetih’ten Günümüze İstanbul Doğumlu Bestekarlar</t>
+          <t>Oyuncak Sandığındaki Bilezik</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>600</v>
+        <v>250</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786256260245</t>
+          <t>9786256260764</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Camlı Teras</t>
+          <t>Sihirli Gardırop</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>500</v>
+        <v>250</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786256490673</t>
+          <t>9786256260795</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Akıllı Şiirler</t>
+          <t>Neşeli Havuz</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>125</v>
+        <v>250</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786256490253</t>
+          <t>9786256260788</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Türk’ün Kurucu Atası Metehan</t>
+          <t>Gümüş Ayakkabılar</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>160</v>
+        <v>250</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786256490116</t>
+          <t>9786256260757</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Şifalı Elma Suyu</t>
+          <t>Altın Ağacı</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>75</v>
+        <v>250</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786256490260</t>
+          <t>9786256260559</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Komik Şakir</t>
+          <t>Sıfırdan Satranç</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>50</v>
+        <v>210</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786256490185</t>
+          <t>9786256260580</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Gökbörü Bizi Çağırıyor</t>
+          <t>Limon Kız</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>130</v>
+        <v>255</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786256490154</t>
+          <t>9786256490468</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Fidanla Büyüyen Çocuk</t>
+          <t>Fethiyece</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>50</v>
+        <v>80</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786256490086</t>
+          <t>9786256260382</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Sen Küflü Bir Bıçaksın</t>
+          <t>Minicik Masallar</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>105</v>
+        <v>100</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9781565812314</t>
+          <t>9786256260146</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Ruhların Ölümsüz Aşkı</t>
+          <t>Fetih’ten Günümüze İstanbul Doğumlu Bestekarlar</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>65</v>
+        <v>600</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786256490024</t>
+          <t>9786256260245</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Resimlerin İçindeyim</t>
+          <t>Camlı Teras</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>100</v>
+        <v>500</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786258054774</t>
+          <t>9786256490673</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Mavi Kelebeğin Umudu</t>
+          <t>Akıllı Şiirler</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>42</v>
+        <v>125</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786258054798</t>
+          <t>9786256490253</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Mustafa Han Hayal Kuruyor</t>
+          <t>Türk’ün Kurucu Atası Metehan</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>90</v>
+        <v>160</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786258054644</t>
+          <t>9786256490116</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Kiremidin Yumuşağı</t>
+          <t>Şifalı Elma Suyu</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>120</v>
+        <v>75</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786258054545</t>
+          <t>9786256490260</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Anılarda Yaşıyorum</t>
+          <t>Komik Şakir</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>70</v>
+        <v>50</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786258054484</t>
+          <t>9786256490185</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Usta Bizim Hayalleri Siyah Poşete Koy</t>
+          <t>Gökbörü Bizi Çağırıyor</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>150</v>
+        <v>130</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786258054248</t>
+          <t>9786256490154</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Sandık - Kisetip'ten İstanbul'a</t>
+          <t>Fidanla Büyüyen Çocuk</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>110</v>
+        <v>50</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786258054057</t>
+          <t>9786256490086</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Efe ve Vız Vız Anzer'in Rüyası</t>
+          <t>Sen Küflü Bir Bıçaksın</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>50</v>
+        <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>4440000000893</t>
+          <t>9781565812314</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Gulliver’in Gezileri</t>
+          <t>Ruhların Ölümsüz Aşkı</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>85</v>
+        <v>65</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786057433282</t>
+          <t>9786256490024</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Evliya Çelebi - Seyahatnamesi'nden Seçmeler</t>
+          <t>Resimlerin İçindeyim</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786058284647</t>
+          <t>9786258054774</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Ben Haberdeyken</t>
+          <t>Mavi Kelebeğin Umudu</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>50</v>
+        <v>42</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786058284678</t>
+          <t>9786258054798</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Söz Olsun</t>
+          <t>Mustafa Han Hayal Kuruyor</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>13.89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786058284609</t>
+          <t>9786258054644</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Şehrin İzleri</t>
+          <t>Kiremidin Yumuşağı</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>65</v>
+        <v>120</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786058394711</t>
+          <t>9786258054545</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>İnsan Kusurum</t>
+          <t>Anılarda Yaşıyorum</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>45</v>
+        <v>70</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786057002389</t>
+          <t>9786258054484</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Küçük Prens</t>
+          <t>Usta Bizim Hayalleri Siyah Poşete Koy</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>50</v>
+        <v>150</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786057461063</t>
+          <t>9786258054248</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Bekilli’deki Değişim</t>
+          <t>Sandık - Kisetip'ten İstanbul'a</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>50</v>
+        <v>110</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786057461094</t>
+          <t>9786258054057</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Sus</t>
+          <t>Efe ve Vız Vız Anzer'in Rüyası</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>70</v>
+        <v>50</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786050670233</t>
+          <t>4440000000893</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Şarkılarımın Şiirleri</t>
+          <t>Gulliver’in Gezileri</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>70</v>
+        <v>85</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786050670288</t>
+          <t>9786057433282</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Öncülerin Yolu</t>
+          <t>Evliya Çelebi - Seyahatnamesi'nden Seçmeler</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>120</v>
+        <v>50</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786057002341</t>
+          <t>9786058284647</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Ula’dan Kleopatra’ya</t>
+          <t>Ben Haberdeyken</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>25</v>
+        <v>50</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786050670271</t>
+          <t>9786058284678</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Derinlikler</t>
+          <t>Söz Olsun</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>70</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786050670226</t>
+          <t>9786058284609</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Mutlu Öyküler</t>
+          <t>Şehrin İzleri</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>50</v>
+        <v>65</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786058173897</t>
+          <t>9786058394711</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Harflerin Mucizevi Şifresi</t>
+          <t>İnsan Kusurum</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>65</v>
+        <v>45</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786256260948</t>
+          <t>9786057002389</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Bir Siyah İnci</t>
+          <t>Küçük Prens</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>400</v>
+        <v>50</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786256260689</t>
+          <t>9786057461063</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Şimdiyi Özlemek</t>
+          <t>Bekilli’deki Değişim</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>240</v>
+        <v>50</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786256260412</t>
+          <t>9786057461094</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Vefasız Yıllar</t>
+          <t>Sus</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>285</v>
+        <v>70</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786256260368</t>
+          <t>9786050670233</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Çanakkale Ateşi</t>
+          <t>Şarkılarımın Şiirleri</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>360</v>
+        <v>70</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786256260450</t>
+          <t>9786050670288</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Şiir Perisi’nin Sırları</t>
+          <t>Öncülerin Yolu</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>150</v>
+        <v>120</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786256260481</t>
+          <t>9786057002341</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Mesela</t>
+          <t>Ula’dan Kleopatra’ya</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>170</v>
+        <v>25</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786256260399</t>
+          <t>9786050670271</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Su</t>
+          <t>Derinlikler</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>180</v>
+        <v>70</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786256260474</t>
+          <t>9786050670226</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Küçük Youtuber İle Instagram Fenomeni Ablasının Kapışması</t>
+          <t>Mutlu Öyküler</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>160</v>
+        <v>50</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786256260467</t>
+          <t>9786058173897</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Yatılı Okulda Mükemmel Bir Gün</t>
+          <t>Harflerin Mucizevi Şifresi</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>150</v>
+        <v>65</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786256260511</t>
+          <t>9786256260948</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Tüm Gökyüzü Bizi Konuşacak</t>
+          <t>Bir Siyah İnci</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>215</v>
+        <v>400</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786256260153</t>
+          <t>9786256260689</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Dağınık Şantiye</t>
+          <t>Şimdiyi Özlemek</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>220</v>
+        <v>240</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786256260023</t>
+          <t>9786256260412</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Yalnız Yolcu</t>
+          <t>Vefasız Yıllar</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>280</v>
+        <v>285</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786256260085</t>
+          <t>9786256260368</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Ben Öldüm Baba</t>
+          <t>Çanakkale Ateşi</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>250</v>
+        <v>360</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786256490956</t>
+          <t>9786256260450</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Senin Gölgen Serin</t>
+          <t>Şiir Perisi’nin Sırları</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>215</v>
+        <v>150</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786256260030</t>
+          <t>9786256260481</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Samachi</t>
+          <t>Mesela</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>240</v>
+        <v>170</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786256260078</t>
+          <t>9786256260399</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Tavus Kuşu Tüyleri</t>
+          <t>Su</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>165</v>
+        <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786256260115</t>
+          <t>9786256260474</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Mavi</t>
+          <t>Küçük Youtuber İle Instagram Fenomeni Ablasının Kapışması</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>165</v>
+        <v>160</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786256260054</t>
+          <t>9786256260467</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Nota ve Yorumlarıyla Soner Özer Albümleri</t>
+          <t>Yatılı Okulda Mükemmel Bir Gün</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786256260009</t>
+          <t>9786256260511</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Ayaza Düşmüş Bir Yaşam</t>
+          <t>Tüm Gökyüzü Bizi Konuşacak</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>220</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786256490864</t>
+          <t>9786256260153</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Unutulmayan Fırtına Recep Yazıcıoğlu</t>
+          <t>Dağınık Şantiye</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>265</v>
+        <v>220</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786256490741</t>
+          <t>9786256260023</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Timur’un Oyunu Satranç</t>
+          <t>Yalnız Yolcu</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>165</v>
+        <v>280</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786256490758</t>
+          <t>9786256260085</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Yakup ve Dilan Aşk Destanı</t>
+          <t>Ben Öldüm Baba</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>375</v>
+        <v>250</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786256490857</t>
+          <t>9786256490956</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Şampiyon Çocuk</t>
+          <t>Senin Gölgen Serin</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>180</v>
+        <v>215</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786256490765</t>
+          <t>9786256260030</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Zaman İnsanın İçinde Yaşar Gülümse, Hedefine Kilitlen ve Dünyaya Hükmet</t>
+          <t>Samachi</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>375</v>
+        <v>240</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786256490604</t>
+          <t>9786256260078</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Melaye Cıziri Saf Aşk Benim</t>
+          <t>Tavus Kuşu Tüyleri</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>300</v>
+        <v>165</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786256490437</t>
+          <t>9786256260115</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Cebimdeki Taşlar</t>
+          <t>Mavi</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>120</v>
+        <v>165</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786256490390</t>
+          <t>9786256260054</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Mustafa İle Kemal</t>
+          <t>Nota ve Yorumlarıyla Soner Özer Albümleri</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786256490406</t>
+          <t>9786256260009</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Gece ve Mavi</t>
+          <t>Ayaza Düşmüş Bir Yaşam</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>175</v>
+        <v>220</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786256490416</t>
+          <t>9786256490864</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Begonvil</t>
+          <t>Unutulmayan Fırtına Recep Yazıcıoğlu</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>130</v>
+        <v>265</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786256490383</t>
+          <t>9786256490741</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>İnsanlığımı Yitirirken</t>
+          <t>Timur’un Oyunu Satranç</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>120</v>
+        <v>165</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786256490291</t>
+          <t>9786256490758</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Koko Küçücük Şeylerle Mutlu Oluyor</t>
+          <t>Yakup ve Dilan Aşk Destanı</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>200</v>
+        <v>375</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786256490277</t>
+          <t>9786256490857</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Siyah Düşler Ceketi</t>
+          <t>Şampiyon Çocuk</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>105</v>
+        <v>180</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786256490239</t>
+          <t>9786256490765</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>İrade Eğitimi</t>
+          <t>Zaman İnsanın İçinde Yaşar Gülümse, Hedefine Kilitlen ve Dünyaya Hükmet</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>180</v>
+        <v>375</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786256490215</t>
+          <t>9786256490604</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Çilli Horoz</t>
+          <t>Melaye Cıziri Saf Aşk Benim</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>75</v>
+        <v>300</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786256490222</t>
+          <t>9786256490437</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Pat Güm Bam Kenti</t>
+          <t>Cebimdeki Taşlar</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>220</v>
+        <v>120</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786256490208</t>
+          <t>9786256490390</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Hasret</t>
+          <t>Mustafa İle Kemal</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786256490130</t>
+          <t>9786256490406</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Şiir Mevsimi</t>
+          <t>Gece ve Mavi</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>100</v>
+        <v>175</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786256490123</t>
+          <t>9786256490416</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Şiraz’da Sonbahar</t>
+          <t>Begonvil</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>180</v>
+        <v>130</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786256490109</t>
+          <t>9786256490383</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Yaren</t>
+          <t>İnsanlığımı Yitirirken</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786256490178</t>
+          <t>9786256490291</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Kurt Hüseyin</t>
+          <t>Koko Küçücük Şeylerle Mutlu Oluyor</t>
         </is>
       </c>
       <c r="C88" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786256490161</t>
+          <t>9786256490277</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Böyle Sevmek De Güzel</t>
+          <t>Siyah Düşler Ceketi</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>150</v>
+        <v>105</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786256490192</t>
+          <t>9786256490239</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Leydi’den Nasıl Özür Dilenir</t>
+          <t>İrade Eğitimi</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>80</v>
+        <v>180</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786256490017</t>
+          <t>9786256490215</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Kara Kargi</t>
+          <t>Çilli Horoz</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>100</v>
+        <v>75</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786258054972</t>
+          <t>9786256490222</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Tales Of Keloğlan</t>
+          <t>Sihirli Pat Güm Bam Kenti</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>100</v>
+        <v>220</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786258054590</t>
+          <t>9786256490208</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Balıkçı Güzeli</t>
+          <t>Hasret</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>200</v>
+        <v>170</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786258054989</t>
+          <t>9786256490130</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet Sevdası</t>
+          <t>Şiir Mevsimi</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>130</v>
+        <v>100</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786258054958</t>
+          <t>9786256490123</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Esir Edilemeyen Türk Kürşad</t>
+          <t>Şiraz’da Sonbahar</t>
         </is>
       </c>
       <c r="C95" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786258054910</t>
+          <t>9786256490109</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Cemile</t>
+          <t>Yaren</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>160</v>
+        <v>100</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786258054934</t>
+          <t>9786256490178</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Anne Çişim Var</t>
+          <t>Kurt Hüseyin</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>230</v>
+        <v>200</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786258054941</t>
+          <t>9786256490161</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Hayır! Amcamın Oğluyla Evlenmek İstemiyorum</t>
+          <t>Böyle Sevmek De Güzel</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>130</v>
+        <v>150</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786258054903</t>
+          <t>9786256490192</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Nasreddin Hodja Anecdotes</t>
+          <t>Leydi’den Nasıl Özür Dilenir</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>100</v>
+        <v>80</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786258054767</t>
+          <t>9786256490017</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Değirmen</t>
+          <t>Kara Kargi</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>115</v>
+        <v>100</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786258054491</t>
+          <t>9786258054972</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>İçimizdeki Şeytan</t>
+          <t>Tales Of Keloğlan</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>160</v>
+        <v>100</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786258054231</t>
+          <t>9786258054590</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>1984</t>
+          <t>Balıkçı Güzeli</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>170</v>
+        <v>200</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786258054880</t>
+          <t>9786258054989</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Dedemin Hüznü</t>
+          <t>Cumhuriyet Sevdası</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>160</v>
+        <v>130</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786258054866</t>
+          <t>9786258054958</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Küçük Prens</t>
+          <t>Esir Edilemeyen Türk Kürşad</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>100</v>
+        <v>180</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786258054873</t>
+          <t>9786258054910</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Eğlenceli Çocuklar Dünyası</t>
+          <t>Cemile</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>70</v>
+        <v>160</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786258054842</t>
+          <t>9786258054934</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Bir Şeftali Bin Şeftali</t>
+          <t>Anne Çişim Var</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>85</v>
+        <v>230</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786258054859</t>
+          <t>9786258054941</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Sevgi Masalı</t>
+          <t>Hayır! Amcamın Oğluyla Evlenmek İstemiyorum</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>85</v>
+        <v>130</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786258054804</t>
+          <t>9786258054903</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Ruhların Ölümsüz Aşkı</t>
+          <t>Nasreddin Hodja Anecdotes</t>
         </is>
       </c>
       <c r="C108" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786258054811</t>
+          <t>9786258054767</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Bir Mahkeme Öyküsü</t>
+          <t>Değirmen</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>110</v>
+        <v>115</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786258054750</t>
+          <t>9786258054491</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Zühd ve Aşk</t>
+          <t>İçimizdeki Şeytan</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>180</v>
+        <v>160</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786258054699</t>
+          <t>9786258054231</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Hüzün Rüzgarları</t>
+          <t>1984</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786258054682</t>
+          <t>9786258054880</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Bu Dondurma Erimiyor</t>
+          <t>Dedemin Hüznü</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>75</v>
+        <v>160</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786258054705</t>
+          <t>9786258054866</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Çığlık</t>
+          <t>Küçük Prens</t>
         </is>
       </c>
       <c r="C113" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786258054712</t>
+          <t>9786258054873</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Başarılı Çocuk Yetiştirmenin Sırları</t>
+          <t>Eğlenceli Çocuklar Dünyası</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>140</v>
+        <v>70</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786258054651</t>
+          <t>9786258054842</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Günün Doğrusunda</t>
+          <t>Bir Şeftali Bin Şeftali</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>170</v>
+        <v>85</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786258054668</t>
+          <t>9786258054859</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Haydi Birlikte Deneyelim</t>
+          <t>Sevgi Masalı</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>150</v>
+        <v>85</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786258054675</t>
+          <t>9786258054804</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Bir Kitap Alana Bir Venedik Bir Roma</t>
+          <t>Ruhların Ölümsüz Aşkı</t>
         </is>
       </c>
       <c r="C117" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786258054569</t>
+          <t>9786258054811</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Özbekler Tekkesi - Kurtuluşun Menzili</t>
+          <t>Bir Mahkeme Öyküsü</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>100</v>
+        <v>110</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786258054576</t>
+          <t>9786258054750</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Ben Nasıl Delirdim?</t>
+          <t>Zühd ve Aşk</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>100</v>
+        <v>180</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786258054613</t>
+          <t>9786258054699</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Bahar Sensin</t>
+          <t>Hüzün Rüzgarları</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786258054620</t>
+          <t>9786258054682</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Yurt Fedaileri</t>
+          <t>Bu Dondurma Erimiyor</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>85</v>
+        <v>75</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786258054606</t>
+          <t>9786258054705</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Luna</t>
+          <t>Çığlık</t>
         </is>
       </c>
       <c r="C122" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786258054583</t>
+          <t>9786258054712</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Lavanta Salıncağı</t>
+          <t>Başarılı Çocuk Yetiştirmenin Sırları</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>100</v>
+        <v>140</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786258054507</t>
+          <t>9786258054651</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Arşiv Belgelerinde Serinhisar</t>
+          <t>Günün Doğrusunda</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>180</v>
+        <v>170</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786258054538</t>
+          <t>9786258054668</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Neşe'nin Pırpır'lı Hayali</t>
+          <t>Haydi Birlikte Deneyelim</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786258054088</t>
+          <t>9786258054675</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>On Beş Yaşında Bir Kaptan</t>
+          <t>Bir Kitap Alana Bir Venedik Bir Roma</t>
         </is>
       </c>
       <c r="C126" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786258054095</t>
+          <t>9786258054569</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Kahraman Fenerciler</t>
+          <t>Özbekler Tekkesi - Kurtuluşun Menzili</t>
         </is>
       </c>
       <c r="C127" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786258054101</t>
+          <t>9786258054576</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>İki Yıl Okul Tatili</t>
+          <t>Ben Nasıl Delirdim?</t>
         </is>
       </c>
       <c r="C128" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786258054132</t>
+          <t>9786258054613</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın Merkezine Yolculuk</t>
+          <t>Bahar Sensin</t>
         </is>
       </c>
       <c r="C129" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786258054118</t>
+          <t>9786258054620</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Denizler Altında Yirmi Bin Fersah</t>
+          <t>Yurt Fedaileri</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>100</v>
+        <v>85</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786258054125</t>
+          <t>9786258054606</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Balonla Beş Hafta</t>
+          <t>Luna</t>
         </is>
       </c>
       <c r="C131" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786258054460</t>
+          <t>9786258054583</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Hu-Man: Sapiens Mi, Adem Mi?</t>
+          <t>Lavanta Salıncağı</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>210</v>
+        <v>100</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786258054446</t>
+          <t>9786258054507</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Satranç</t>
+          <t>Arşiv Belgelerinde Serinhisar</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>85</v>
+        <v>180</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786258054453</t>
+          <t>9786258054538</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Hitler'in Karısı Eva Braun</t>
+          <t>Neşe'nin Pırpır'lı Hayali</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>100</v>
+        <v>170</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786258054415</t>
+          <t>9786258054088</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Gönül Fatihleri Kadınanalar</t>
+          <t>On Beş Yaşında Bir Kaptan</t>
         </is>
       </c>
       <c r="C135" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786258054408</t>
+          <t>9786258054095</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Rüyadan İbaret</t>
+          <t>Kahraman Fenerciler</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786258054378</t>
+          <t>9786258054101</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Canım Babam</t>
+          <t>İki Yıl Okul Tatili</t>
         </is>
       </c>
       <c r="C137" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786258054293</t>
+          <t>9786258054132</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Mecbur</t>
+          <t>Dünyanın Merkezine Yolculuk</t>
         </is>
       </c>
       <c r="C138" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786258054224</t>
+          <t>9786258054118</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Küçük Prenses Kübra</t>
+          <t>Denizler Altında Yirmi Bin Fersah</t>
         </is>
       </c>
       <c r="C139" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786258054309</t>
+          <t>9786258054125</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Hayalci Kuş Taktak</t>
+          <t>Balonla Beş Hafta</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>85</v>
+        <v>100</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786258054316</t>
+          <t>9786258054460</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Ayın Eğrisinde</t>
+          <t>Hu-Man: Sapiens Mi, Adem Mi?</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>180</v>
+        <v>210</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786258054361</t>
+          <t>9786258054446</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Miyyaaavvv</t>
+          <t>Satranç</t>
         </is>
       </c>
       <c r="C142" s="1">
         <v>85</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786258054354</t>
+          <t>9786258054453</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Koko Lavanta Kokuyor</t>
+          <t>Hitler'in Karısı Eva Braun</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786258054347</t>
+          <t>9786258054415</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>İp ve Mendil Oyunları</t>
+          <t>Gönül Fatihleri Kadınanalar</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>110</v>
+        <v>100</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786258054262</t>
+          <t>9786258054408</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Gül Perisi</t>
+          <t>Rüyadan İbaret</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>100</v>
+        <v>80</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786258054279</t>
+          <t>9786258054378</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Güneşe Sevdalanan Ali</t>
+          <t>Canım Babam</t>
         </is>
       </c>
       <c r="C146" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786258054286</t>
+          <t>9786258054293</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Ladik Perisi</t>
+          <t>Mecbur</t>
         </is>
       </c>
       <c r="C147" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786258054217</t>
+          <t>9786258054224</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Hüsrev ile Şirin</t>
+          <t>Küçük Prenses Kübra</t>
         </is>
       </c>
       <c r="C148" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786258054255</t>
+          <t>9786258054309</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Benim Adım Öğretmen</t>
+          <t>Hayalci Kuş Taktak</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>105</v>
+        <v>85</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786258054200</t>
+          <t>9786258054316</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Palamutbükü’nde Aşk</t>
+          <t>Ayın Eğrisinde</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>100</v>
+        <v>180</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786258054194</t>
+          <t>9786258054361</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Kül İçinde Köz</t>
+          <t>Miyyaaavvv</t>
         </is>
       </c>
       <c r="C151" s="1">
         <v>85</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786258054163</t>
+          <t>9786258054354</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Öğrenciler İçin Nutuk</t>
+          <t>Koko Lavanta Kokuyor</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>115</v>
+        <v>200</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786258054187</t>
+          <t>9786258054347</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Hayvan Çiftliği</t>
+          <t>İp ve Mendil Oyunları</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>85</v>
+        <v>110</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786258054040</t>
+          <t>9786258054262</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Kerem ile Aslı</t>
+          <t>Gül Perisi</t>
         </is>
       </c>
       <c r="C154" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786258054071</t>
+          <t>9786258054279</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Leyla ile Mecnun</t>
+          <t>Güneşe Sevdalanan Ali</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>115</v>
+        <v>100</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786258054149</t>
+          <t>9786258054286</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Zambaklar Ülkesinde</t>
+          <t>Ladik Perisi</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>85</v>
+        <v>100</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786258054156</t>
+          <t>9786258054217</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Yani...</t>
+          <t>Hüsrev ile Şirin</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>90</v>
+        <v>100</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786258054170</t>
+          <t>9786258054255</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Ölene Kadar</t>
+          <t>Benim Adım Öğretmen</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>110</v>
+        <v>105</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9789758961030</t>
+          <t>9786258054200</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Korkuyorum Baba Korkuyorum</t>
+          <t>Palamutbükü’nde Aşk</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>110</v>
+        <v>100</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786258054064</t>
+          <t>9786258054194</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Ben Senden Hiç Vazgeçmedim</t>
+          <t>Kül İçinde Köz</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>100</v>
+        <v>85</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786057433268</t>
+          <t>9786258054163</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Kürk Mantolu Madonna</t>
+          <t>Öğrenciler İçin Nutuk</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>110</v>
+        <v>115</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786058284661</t>
+          <t>9786258054187</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Gönlümdeki Kırlangıçlar</t>
+          <t>Hayvan Çiftliği</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>15</v>
+        <v>85</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786258054026</t>
+          <t>9786258054040</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Yusuf ile Züleyha</t>
+          <t>Kerem ile Aslı</t>
         </is>
       </c>
       <c r="C163" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786057433237</t>
+          <t>9786258054071</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Vatan Yahut Silistre</t>
+          <t>Leyla ile Mecnun</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>80</v>
+        <v>115</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786058284685</t>
+          <t>9786258054149</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Unutma Güneş Yeniden Doğacak</t>
+          <t>Beyaz Zambaklar Ülkesinde</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>60</v>
+        <v>85</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786057085290</t>
+          <t>9786258054156</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Türk Manilerinden Seçmeler</t>
+          <t>Yani...</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>100</v>
+        <v>90</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786258054019</t>
+          <t>9786258054170</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Tekerlemeler</t>
+          <t>Ölene Kadar</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>100</v>
+        <v>110</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786058173828</t>
+          <t>9789758961030</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Şekerci</t>
+          <t>Korkuyorum Baba Korkuyorum</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>115</v>
+        <v>110</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786057085269</t>
+          <t>9786258054064</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Seni İlgilendirmez</t>
+          <t>Ben Senden Hiç Vazgeçmedim</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>110</v>
+        <v>100</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786057433244</t>
+          <t>9786057433268</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Sefiller</t>
+          <t>Kürk Mantolu Madonna</t>
         </is>
       </c>
       <c r="C170" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786057433299</t>
+          <t>9786058284661</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Pinokyo</t>
+          <t>Gönlümdeki Kırlangıçlar</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>110</v>
+        <v>15</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786057433213</t>
+          <t>9786258054026</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Peter Pan</t>
+          <t>Yusuf ile Züleyha</t>
         </is>
       </c>
       <c r="C172" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786057085221</t>
+          <t>9786057433237</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Peçeli Fatma</t>
+          <t>Vatan Yahut Silistre</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>140</v>
+        <v>80</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786057433251</t>
+          <t>9786058284685</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Mutlu Prens</t>
+          <t>Unutma Güneş Yeniden Doğacak</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>100</v>
+        <v>60</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786058173835</t>
+          <t>9786057085290</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Leylaklar Açarken</t>
+          <t>Türk Manilerinden Seçmeler</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>40</v>
+        <v>100</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786057085283</t>
+          <t>9786258054019</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Küçük Kara Balık</t>
+          <t>Tekerlemeler</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>85</v>
+        <v>100</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786057085214</t>
+          <t>9786058173828</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Kuyucaklı Yusuf</t>
+          <t>Şekerci</t>
         </is>
       </c>
       <c r="C177" s="1">
         <v>115</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786058173859</t>
+          <t>9786057085269</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Kış Güneşim</t>
+          <t>Seni İlgilendirmez</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>85</v>
+        <v>110</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786258054002</t>
+          <t>9786057433244</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Kelebek Avcısı</t>
+          <t>Sefiller</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>150</v>
+        <v>110</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786057433275</t>
+          <t>9786057433299</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>İnsan Ne İle Yaşar</t>
+          <t>Pinokyo</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>100</v>
+        <v>110</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786058173811</t>
+          <t>9786057433213</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Her Nefes Yeni Bir Başlangıç</t>
+          <t>Peter Pan</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786057085276</t>
+          <t>9786057085221</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Efe'nin Maceraları</t>
+          <t>Peçeli Fatma</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>110</v>
+        <v>140</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786258054033</t>
+          <t>9786057433251</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Aya Yolculuk</t>
+          <t>Mutlu Prens</t>
         </is>
       </c>
       <c r="C183" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786057433220</t>
+          <t>9786058173835</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Al Oku Doldur</t>
+          <t>Leylaklar Açarken</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>85</v>
+        <v>40</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786058284654</t>
+          <t>9786057085283</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Bir Orman Aşk</t>
+          <t>Küçük Kara Balık</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>50</v>
+        <v>85</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786058284630</t>
+          <t>9786057085214</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Bir Dolu Sevda</t>
+          <t>Kuyucaklı Yusuf</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>50</v>
+        <v>115</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786058284623</t>
+          <t>9786058173859</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Bölük Pörçük</t>
+          <t>Kış Güneşim</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>50</v>
+        <v>85</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786058284692</t>
+          <t>9786258054002</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Mavi Kalem</t>
+          <t>Kelebek Avcısı</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>500</v>
+        <v>150</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786058394728</t>
+          <t>9786057433275</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Mini Gülücüklü Öyküler</t>
+          <t>İnsan Ne İle Yaşar</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786058394742</t>
+          <t>9786058173811</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Yüreğimdeki Yarın</t>
+          <t>Her Nefes Yeni Bir Başlangıç</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786058394759</t>
+          <t>9786057085276</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Yazmadım Yaşadım</t>
+          <t>Efe'nin Maceraları</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>50</v>
+        <v>110</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786058394704</t>
+          <t>9786258054033</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Dullar Kıraathanesi</t>
+          <t>Aya Yolculuk</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>110</v>
+        <v>100</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786058394766</t>
+          <t>9786057433220</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Yüzbinlerin Yolculuğu- 1</t>
+          <t>Al Oku Doldur</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>75</v>
+        <v>85</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786058394780</t>
+          <t>9786058284654</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Yaşamın Kenarında Bir Kadın</t>
+          <t>Bir Orman Aşk</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>90</v>
+        <v>50</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786057461025</t>
+          <t>9786058284630</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Robin Hood</t>
+          <t>Bir Dolu Sevda</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>110</v>
+        <v>50</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786057461070</t>
+          <t>9786058284623</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Doğu İstanbul'un Batısı</t>
+          <t>Bölük Pörçük</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>170</v>
+        <v>50</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786057461056</t>
+          <t>9786058284692</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Ben Şiirden Hiç Anlamam</t>
+          <t>Mavi Kalem</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>50</v>
+        <v>500</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786057461001</t>
+          <t>9786058394728</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Kıyamet Kızılı</t>
+          <t>Mini Gülücüklü Öyküler</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786058394797</t>
+          <t>9786058394742</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>İsmine Göre Yaşa</t>
+          <t>Yüreğimdeki Yarın</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>90</v>
+        <v>100</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786057085238</t>
+          <t>9786058394759</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Sıra Sende</t>
+          <t>Yazmadım Yaşadım</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>85</v>
+        <v>50</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786057085252</t>
+          <t>9786058394704</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Okul Kapısının Ardında</t>
+          <t>Dullar Kıraathanesi</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>120</v>
+        <v>110</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786057085245</t>
+          <t>9786058394766</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Mutluyum Çünkü</t>
+          <t>Yüzbinlerin Yolculuğu- 1</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>100</v>
+        <v>75</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786057085207</t>
+          <t>9786058394780</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Yangın Vaaar!</t>
+          <t>Yaşamın Kenarında Bir Kadın</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>100</v>
+        <v>90</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786057461018</t>
+          <t>9786057461025</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Benim Sözlerim Kendime</t>
+          <t>Robin Hood</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>85</v>
+        <v>110</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786057461087</t>
+          <t>9786057461070</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Dede Korkut Hikayeleri</t>
+          <t>Doğu İstanbul'un Batısı</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>100</v>
+        <v>170</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786050670295</t>
+          <t>9786057461056</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Safahat</t>
+          <t>Ben Şiirden Hiç Anlamam</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>195</v>
+        <v>50</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786057002310</t>
+          <t>9786057461001</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Keloğlan Masalları</t>
+          <t>Kıyamet Kızılı</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>85</v>
+        <v>100</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786050670240</t>
+          <t>9786058394797</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Öykü Tadında Yaşantılar</t>
+          <t>İsmine Göre Yaşa</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>75</v>
+        <v>90</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786057002303</t>
+          <t>9786057085238</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>La Fontaine Masalları</t>
+          <t>Sıra Sende</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>100</v>
+        <v>85</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786050670257</t>
+          <t>9786057085252</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Nasreddin Hoca Fıkraları</t>
+          <t>Okul Kapısının Ardında</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786050670264</t>
+          <t>9786057085245</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Ha Sen Ha Hasret</t>
+          <t>Mutluyum Çünkü</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>70</v>
+        <v>100</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786057002365</t>
+          <t>9786057085207</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Çeyrek Efe</t>
+          <t>Yangın Vaaar!</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786057002327</t>
+          <t>9786057461018</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Tolstoy'dan Hikayeler</t>
+          <t>Benim Sözlerim Kendime</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>110</v>
+        <v>85</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786050670219</t>
+          <t>9786057461087</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Nutuk</t>
+          <t>Dede Korkut Hikayeleri</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>250</v>
+        <v>100</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786058173880</t>
+          <t>9786050670295</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Kaplumbağa Salyangoz ve Tavşan</t>
+          <t>Safahat</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>100</v>
+        <v>195</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786058173804</t>
+          <t>9786057002310</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Astroloji ve Burçlar</t>
+          <t>Keloğlan Masalları</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>110</v>
+        <v>85</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786055638870</t>
+          <t>9786050670240</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Bir Gramlık Öyküler</t>
+          <t>Öykü Tadında Yaşantılar</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>100</v>
+        <v>75</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786057002396</t>
+          <t>9786057002303</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Uçuk Sarı Çılgın Mor</t>
+          <t>La Fontaine Masalları</t>
         </is>
       </c>
       <c r="C218" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786057002334</t>
+          <t>9786050670257</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Andersen'den Masallar</t>
+          <t>Nasreddin Hoca Fıkraları</t>
         </is>
       </c>
       <c r="C219" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786057002358</t>
+          <t>9786050670264</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Falaka</t>
+          <t>Ha Sen Ha Hasret</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>100</v>
+        <v>70</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786057002372</t>
+          <t>9786057002365</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Heidi</t>
+          <t>Çeyrek Efe</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>85</v>
+        <v>150</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786058173873</t>
+          <t>9786057002327</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>H.i.ç</t>
+          <t>Tolstoy'dan Hikayeler</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>90</v>
+        <v>110</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786058173866</t>
+          <t>9786050670219</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Pencereden Gizemli Bakış</t>
+          <t>Nutuk</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>80</v>
+        <v>250</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786057461049</t>
+          <t>9786058173880</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>80 Günde Devrialem</t>
+          <t>Kaplumbağa Salyangoz ve Tavşan</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>85</v>
+        <v>100</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786057461032</t>
+          <t>9786058173804</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Alis Harikalar Diyarında</t>
+          <t>Astroloji ve Burçlar</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>85</v>
+        <v>110</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
+          <t>9786055638870</t>
+        </is>
+      </c>
+      <c r="B226" s="1" t="inlineStr">
+        <is>
+          <t>Bir Gramlık Öyküler</t>
+        </is>
+      </c>
+      <c r="C226" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="227" spans="1:3">
+      <c r="A227" s="1" t="inlineStr">
+        <is>
+          <t>9786057002396</t>
+        </is>
+      </c>
+      <c r="B227" s="1" t="inlineStr">
+        <is>
+          <t>Uçuk Sarı Çılgın Mor</t>
+        </is>
+      </c>
+      <c r="C227" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="228" spans="1:3">
+      <c r="A228" s="1" t="inlineStr">
+        <is>
+          <t>9786057002334</t>
+        </is>
+      </c>
+      <c r="B228" s="1" t="inlineStr">
+        <is>
+          <t>Andersen'den Masallar</t>
+        </is>
+      </c>
+      <c r="C228" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="229" spans="1:3">
+      <c r="A229" s="1" t="inlineStr">
+        <is>
+          <t>9786057002358</t>
+        </is>
+      </c>
+      <c r="B229" s="1" t="inlineStr">
+        <is>
+          <t>Falaka</t>
+        </is>
+      </c>
+      <c r="C229" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="230" spans="1:3">
+      <c r="A230" s="1" t="inlineStr">
+        <is>
+          <t>9786057002372</t>
+        </is>
+      </c>
+      <c r="B230" s="1" t="inlineStr">
+        <is>
+          <t>Heidi</t>
+        </is>
+      </c>
+      <c r="C230" s="1">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="231" spans="1:3">
+      <c r="A231" s="1" t="inlineStr">
+        <is>
+          <t>9786058173873</t>
+        </is>
+      </c>
+      <c r="B231" s="1" t="inlineStr">
+        <is>
+          <t>H.i.ç</t>
+        </is>
+      </c>
+      <c r="C231" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="232" spans="1:3">
+      <c r="A232" s="1" t="inlineStr">
+        <is>
+          <t>9786058173866</t>
+        </is>
+      </c>
+      <c r="B232" s="1" t="inlineStr">
+        <is>
+          <t>Pencereden Gizemli Bakış</t>
+        </is>
+      </c>
+      <c r="C232" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="233" spans="1:3">
+      <c r="A233" s="1" t="inlineStr">
+        <is>
+          <t>9786057461049</t>
+        </is>
+      </c>
+      <c r="B233" s="1" t="inlineStr">
+        <is>
+          <t>80 Günde Devrialem</t>
+        </is>
+      </c>
+      <c r="C233" s="1">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="234" spans="1:3">
+      <c r="A234" s="1" t="inlineStr">
+        <is>
+          <t>9786057461032</t>
+        </is>
+      </c>
+      <c r="B234" s="1" t="inlineStr">
+        <is>
+          <t>Alis Harikalar Diyarında</t>
+        </is>
+      </c>
+      <c r="C234" s="1">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="235" spans="1:3">
+      <c r="A235" s="1" t="inlineStr">
+        <is>
           <t>9786050670202</t>
         </is>
       </c>
-      <c r="B226" s="1" t="inlineStr">
+      <c r="B235" s="1" t="inlineStr">
         <is>
           <t>Deldelice</t>
         </is>
       </c>
-      <c r="C226" s="1">
+      <c r="C235" s="1">
         <v>130</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>