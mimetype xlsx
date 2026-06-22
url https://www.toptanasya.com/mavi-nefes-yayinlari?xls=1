--- v1 (2026-05-05)
+++ v2 (2026-06-22)
@@ -85,3550 +85,3565 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786258504323</t>
+          <t>9786258504354</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Bir Obsesifin Yaşam Mücadelesi - I</t>
+          <t>Akıl Kalp Uyumu</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>370</v>
+        <v>280</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786258504316</t>
+          <t>9786258504323</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>İçinden Geçtim</t>
+          <t>Bir Obsesifin Yaşam Mücadelesi - I</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>250</v>
+        <v>370</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786258504231</t>
+          <t>9786258504316</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Kızıl Dosya- Sherlock Holmes</t>
+          <t>İçinden Geçtim</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786258504217</t>
+          <t>9786258504231</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Bohemya'da Skandal / Sherlock Holmes</t>
+          <t>Kızıl Dosya- Sherlock Holmes</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786258504163</t>
+          <t>9786258504217</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Futbolcu Çocuk</t>
+          <t>Bohemya'da Skandal / Sherlock Holmes</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786256260733</t>
+          <t>9786258504163</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Berge ve Sihirli Kırmızı Top</t>
+          <t>Futbolcu Çocuk</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786258504279</t>
+          <t>9786256260733</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Bateri Basit ve Etkili Metod İle</t>
+          <t>Berge ve Sihirli Kırmızı Top</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786258504255</t>
+          <t>9786258504279</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Kırk Gün Mektupları</t>
+          <t>Bateri Basit ve Etkili Metod İle</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>300</v>
+        <v>180</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786258504194</t>
+          <t>9786258504255</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Genç Werter’in Acıları</t>
+          <t>Kırk Gün Mektupları</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>100</v>
+        <v>300</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786258054781</t>
+          <t>9786258504194</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>The Müslüman-ı Din</t>
+          <t>Genç Werter’in Acıları</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>300</v>
+        <v>100</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786258504040</t>
+          <t>9786258054781</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Ağaç İncir Kuşu Camlı Teras 2</t>
+          <t>The Müslüman-ı Din</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>500</v>
+        <v>300</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786256260931</t>
+          <t>9786258504040</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Ruhun Algoritması</t>
+          <t>Ağaç İncir Kuşu Camlı Teras 2</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786256260917</t>
+          <t>9786256260931</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Kalp Kırıkları Mikroskop Altında</t>
+          <t>Ruhun Algoritması</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786256260801</t>
+          <t>9786256260917</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Sevimli Dinozor Ailesi</t>
+          <t>Kalp Kırıkları Mikroskop Altında</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>330</v>
+        <v>250</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786256260771</t>
+          <t>9786256260801</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Oyuncak Sandığındaki Bilezik</t>
+          <t>Sevimli Dinozor Ailesi</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>250</v>
+        <v>330</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786256260764</t>
+          <t>9786256260771</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Gardırop</t>
+          <t>Oyuncak Sandığındaki Bilezik</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786256260795</t>
+          <t>9786256260764</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Neşeli Havuz</t>
+          <t>Sihirli Gardırop</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786256260788</t>
+          <t>9786256260795</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Gümüş Ayakkabılar</t>
+          <t>Neşeli Havuz</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786256260757</t>
+          <t>9786256260788</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Altın Ağacı</t>
+          <t>Gümüş Ayakkabılar</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786256260559</t>
+          <t>9786256260757</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Sıfırdan Satranç</t>
+          <t>Altın Ağacı</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>210</v>
+        <v>250</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786256260580</t>
+          <t>9786256260559</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Limon Kız</t>
+          <t>Sıfırdan Satranç</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>255</v>
+        <v>210</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786256490468</t>
+          <t>9786256260580</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Fethiyece</t>
+          <t>Limon Kız</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>80</v>
+        <v>255</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786256260382</t>
+          <t>9786256490468</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Minicik Masallar</t>
+          <t>Fethiyece</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>100</v>
+        <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786256260146</t>
+          <t>9786256260382</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Fetih’ten Günümüze İstanbul Doğumlu Bestekarlar</t>
+          <t>Minicik Masallar</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>600</v>
+        <v>100</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786256260245</t>
+          <t>9786256260146</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Camlı Teras</t>
+          <t>Fetih’ten Günümüze İstanbul Doğumlu Bestekarlar</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786256490673</t>
+          <t>9786256260245</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Akıllı Şiirler</t>
+          <t>Camlı Teras</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>125</v>
+        <v>500</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786256490253</t>
+          <t>9786256490673</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Türk’ün Kurucu Atası Metehan</t>
+          <t>Akıllı Şiirler</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>160</v>
+        <v>125</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786256490116</t>
+          <t>9786256490253</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Şifalı Elma Suyu</t>
+          <t>Türk’ün Kurucu Atası Metehan</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>75</v>
+        <v>160</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786256490260</t>
+          <t>9786256490116</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Komik Şakir</t>
+          <t>Şifalı Elma Suyu</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>50</v>
+        <v>75</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786256490185</t>
+          <t>9786256490260</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Gökbörü Bizi Çağırıyor</t>
+          <t>Komik Şakir</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>130</v>
+        <v>50</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786256490154</t>
+          <t>9786256490185</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Fidanla Büyüyen Çocuk</t>
+          <t>Gökbörü Bizi Çağırıyor</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>50</v>
+        <v>130</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786256490086</t>
+          <t>9786256490154</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Sen Küflü Bir Bıçaksın</t>
+          <t>Fidanla Büyüyen Çocuk</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>105</v>
+        <v>50</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9781565812314</t>
+          <t>9786256490086</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Ruhların Ölümsüz Aşkı</t>
+          <t>Sen Küflü Bir Bıçaksın</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>65</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786256490024</t>
+          <t>9781565812314</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Resimlerin İçindeyim</t>
+          <t>Ruhların Ölümsüz Aşkı</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>100</v>
+        <v>65</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786258054774</t>
+          <t>9786256490024</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Mavi Kelebeğin Umudu</t>
+          <t>Resimlerin İçindeyim</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>42</v>
+        <v>100</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786258054798</t>
+          <t>9786258054774</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Mustafa Han Hayal Kuruyor</t>
+          <t>Mavi Kelebeğin Umudu</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>90</v>
+        <v>42</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786258054644</t>
+          <t>9786258054798</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Kiremidin Yumuşağı</t>
+          <t>Mustafa Han Hayal Kuruyor</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>120</v>
+        <v>90</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786258054545</t>
+          <t>9786258054644</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Anılarda Yaşıyorum</t>
+          <t>Kiremidin Yumuşağı</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>70</v>
+        <v>120</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786258054484</t>
+          <t>9786258054545</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Usta Bizim Hayalleri Siyah Poşete Koy</t>
+          <t>Anılarda Yaşıyorum</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>150</v>
+        <v>70</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786258054248</t>
+          <t>9786258054484</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Sandık - Kisetip'ten İstanbul'a</t>
+          <t>Usta Bizim Hayalleri Siyah Poşete Koy</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>110</v>
+        <v>150</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786258054057</t>
+          <t>9786258054248</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Efe ve Vız Vız Anzer'in Rüyası</t>
+          <t>Sandık - Kisetip'ten İstanbul'a</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>50</v>
+        <v>110</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>4440000000893</t>
+          <t>9786258054057</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Gulliver’in Gezileri</t>
+          <t>Efe ve Vız Vız Anzer'in Rüyası</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>85</v>
+        <v>50</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786057433282</t>
+          <t>4440000000893</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Evliya Çelebi - Seyahatnamesi'nden Seçmeler</t>
+          <t>Gulliver’in Gezileri</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>50</v>
+        <v>85</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786058284647</t>
+          <t>9786057433282</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Ben Haberdeyken</t>
+          <t>Evliya Çelebi - Seyahatnamesi'nden Seçmeler</t>
         </is>
       </c>
       <c r="C45" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786058284678</t>
+          <t>9786058284647</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Söz Olsun</t>
+          <t>Ben Haberdeyken</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>13.89</v>
+        <v>50</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786058284609</t>
+          <t>9786058284678</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Şehrin İzleri</t>
+          <t>Söz Olsun</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>65</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786058394711</t>
+          <t>9786058284609</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>İnsan Kusurum</t>
+          <t>Şehrin İzleri</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>45</v>
+        <v>65</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786057002389</t>
+          <t>9786058394711</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Küçük Prens</t>
+          <t>İnsan Kusurum</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>50</v>
+        <v>45</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786057461063</t>
+          <t>9786057002389</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Bekilli’deki Değişim</t>
+          <t>Küçük Prens</t>
         </is>
       </c>
       <c r="C50" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786057461094</t>
+          <t>9786057461063</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Sus</t>
+          <t>Bekilli’deki Değişim</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>70</v>
+        <v>50</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786050670233</t>
+          <t>9786057461094</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Şarkılarımın Şiirleri</t>
+          <t>Sus</t>
         </is>
       </c>
       <c r="C52" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786050670288</t>
+          <t>9786050670233</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Öncülerin Yolu</t>
+          <t>Şarkılarımın Şiirleri</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>120</v>
+        <v>70</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786057002341</t>
+          <t>9786050670288</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Ula’dan Kleopatra’ya</t>
+          <t>Öncülerin Yolu</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>25</v>
+        <v>120</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786050670271</t>
+          <t>9786057002341</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Derinlikler</t>
+          <t>Ula’dan Kleopatra’ya</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>70</v>
+        <v>25</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786050670226</t>
+          <t>9786050670271</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Mutlu Öyküler</t>
+          <t>Derinlikler</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>50</v>
+        <v>70</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786058173897</t>
+          <t>9786050670226</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Harflerin Mucizevi Şifresi</t>
+          <t>Mutlu Öyküler</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>65</v>
+        <v>50</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786256260948</t>
+          <t>9786058173897</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Bir Siyah İnci</t>
+          <t>Harflerin Mucizevi Şifresi</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>400</v>
+        <v>65</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786256260689</t>
+          <t>9786256260948</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Şimdiyi Özlemek</t>
+          <t>Bir Siyah İnci</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>240</v>
+        <v>400</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786256260412</t>
+          <t>9786256260689</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Vefasız Yıllar</t>
+          <t>Şimdiyi Özlemek</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>285</v>
+        <v>240</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786256260368</t>
+          <t>9786256260412</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Çanakkale Ateşi</t>
+          <t>Vefasız Yıllar</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>360</v>
+        <v>285</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786256260450</t>
+          <t>9786256260368</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Şiir Perisi’nin Sırları</t>
+          <t>Çanakkale Ateşi</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>150</v>
+        <v>360</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786256260481</t>
+          <t>9786256260450</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Mesela</t>
+          <t>Şiir Perisi’nin Sırları</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786256260399</t>
+          <t>9786256260481</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Su</t>
+          <t>Mesela</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>180</v>
+        <v>170</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786256260474</t>
+          <t>9786256260399</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Küçük Youtuber İle Instagram Fenomeni Ablasının Kapışması</t>
+          <t>Su</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>160</v>
+        <v>180</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786256260467</t>
+          <t>9786256260474</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Yatılı Okulda Mükemmel Bir Gün</t>
+          <t>Küçük Youtuber İle Instagram Fenomeni Ablasının Kapışması</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>150</v>
+        <v>160</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786256260511</t>
+          <t>9786256260467</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Tüm Gökyüzü Bizi Konuşacak</t>
+          <t>Yatılı Okulda Mükemmel Bir Gün</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>215</v>
+        <v>150</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786256260153</t>
+          <t>9786256260511</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Dağınık Şantiye</t>
+          <t>Tüm Gökyüzü Bizi Konuşacak</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>220</v>
+        <v>215</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786256260023</t>
+          <t>9786256260153</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Yalnız Yolcu</t>
+          <t>Dağınık Şantiye</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>280</v>
+        <v>220</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786256260085</t>
+          <t>9786256260023</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Ben Öldüm Baba</t>
+          <t>Yalnız Yolcu</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>250</v>
+        <v>280</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786256490956</t>
+          <t>9786256260085</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Senin Gölgen Serin</t>
+          <t>Ben Öldüm Baba</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>215</v>
+        <v>250</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786256260030</t>
+          <t>9786256490956</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Samachi</t>
+          <t>Senin Gölgen Serin</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>240</v>
+        <v>215</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786256260078</t>
+          <t>9786256260030</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Tavus Kuşu Tüyleri</t>
+          <t>Samachi</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>165</v>
+        <v>240</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786256260115</t>
+          <t>9786256260078</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Mavi</t>
+          <t>Tavus Kuşu Tüyleri</t>
         </is>
       </c>
       <c r="C74" s="1">
         <v>165</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786256260054</t>
+          <t>9786256260115</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Nota ve Yorumlarıyla Soner Özer Albümleri</t>
+          <t>Mavi</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>250</v>
+        <v>165</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786256260009</t>
+          <t>9786256260054</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Ayaza Düşmüş Bir Yaşam</t>
+          <t>Nota ve Yorumlarıyla Soner Özer Albümleri</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>220</v>
+        <v>250</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786256490864</t>
+          <t>9786256260009</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Unutulmayan Fırtına Recep Yazıcıoğlu</t>
+          <t>Ayaza Düşmüş Bir Yaşam</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>265</v>
+        <v>220</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786256490741</t>
+          <t>9786256490864</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Timur’un Oyunu Satranç</t>
+          <t>Unutulmayan Fırtına Recep Yazıcıoğlu</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>165</v>
+        <v>265</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786256490758</t>
+          <t>9786256490741</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Yakup ve Dilan Aşk Destanı</t>
+          <t>Timur’un Oyunu Satranç</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>375</v>
+        <v>165</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786256490857</t>
+          <t>9786256490758</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Şampiyon Çocuk</t>
+          <t>Yakup ve Dilan Aşk Destanı</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>180</v>
+        <v>375</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786256490765</t>
+          <t>9786256490857</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Zaman İnsanın İçinde Yaşar Gülümse, Hedefine Kilitlen ve Dünyaya Hükmet</t>
+          <t>Şampiyon Çocuk</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>375</v>
+        <v>180</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786256490604</t>
+          <t>9786256490765</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Melaye Cıziri Saf Aşk Benim</t>
+          <t>Zaman İnsanın İçinde Yaşar Gülümse, Hedefine Kilitlen ve Dünyaya Hükmet</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>300</v>
+        <v>375</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786256490437</t>
+          <t>9786256490604</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Cebimdeki Taşlar</t>
+          <t>Melaye Cıziri Saf Aşk Benim</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>120</v>
+        <v>300</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786256490390</t>
+          <t>9786256490437</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Mustafa İle Kemal</t>
+          <t>Cebimdeki Taşlar</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>150</v>
+        <v>120</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786256490406</t>
+          <t>9786256490390</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Gece ve Mavi</t>
+          <t>Mustafa İle Kemal</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>175</v>
+        <v>150</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786256490416</t>
+          <t>9786256490406</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Begonvil</t>
+          <t>Gece ve Mavi</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>130</v>
+        <v>175</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786256490383</t>
+          <t>9786256490416</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>İnsanlığımı Yitirirken</t>
+          <t>Begonvil</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>120</v>
+        <v>130</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786256490291</t>
+          <t>9786256490383</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Koko Küçücük Şeylerle Mutlu Oluyor</t>
+          <t>İnsanlığımı Yitirirken</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786256490277</t>
+          <t>9786256490291</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Siyah Düşler Ceketi</t>
+          <t>Koko Küçücük Şeylerle Mutlu Oluyor</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>105</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786256490239</t>
+          <t>9786256490277</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>İrade Eğitimi</t>
+          <t>Siyah Düşler Ceketi</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>180</v>
+        <v>105</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786256490215</t>
+          <t>9786256490239</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Çilli Horoz</t>
+          <t>İrade Eğitimi</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>75</v>
+        <v>180</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786256490222</t>
+          <t>9786256490215</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Pat Güm Bam Kenti</t>
+          <t>Çilli Horoz</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>220</v>
+        <v>75</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786256490208</t>
+          <t>9786256490222</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Hasret</t>
+          <t>Sihirli Pat Güm Bam Kenti</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>170</v>
+        <v>220</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786256490130</t>
+          <t>9786256490208</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Şiir Mevsimi</t>
+          <t>Hasret</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>100</v>
+        <v>170</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786256490123</t>
+          <t>9786256490130</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Şiraz’da Sonbahar</t>
+          <t>Şiir Mevsimi</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>180</v>
+        <v>100</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786256490109</t>
+          <t>9786256490123</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Yaren</t>
+          <t>Şiraz’da Sonbahar</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>100</v>
+        <v>180</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786256490178</t>
+          <t>9786256490109</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Kurt Hüseyin</t>
+          <t>Yaren</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786256490161</t>
+          <t>9786256490178</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Böyle Sevmek De Güzel</t>
+          <t>Kurt Hüseyin</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786256490192</t>
+          <t>9786256490161</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Leydi’den Nasıl Özür Dilenir</t>
+          <t>Böyle Sevmek De Güzel</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>80</v>
+        <v>150</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786256490017</t>
+          <t>9786256490192</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Kara Kargi</t>
+          <t>Leydi’den Nasıl Özür Dilenir</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>100</v>
+        <v>80</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786258054972</t>
+          <t>9786256490017</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Tales Of Keloğlan</t>
+          <t>Kara Kargi</t>
         </is>
       </c>
       <c r="C101" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786258054590</t>
+          <t>9786258054972</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Balıkçı Güzeli</t>
+          <t>Tales Of Keloğlan</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786258054989</t>
+          <t>9786258054590</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet Sevdası</t>
+          <t>Balıkçı Güzeli</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>130</v>
+        <v>200</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786258054958</t>
+          <t>9786258054989</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Esir Edilemeyen Türk Kürşad</t>
+          <t>Cumhuriyet Sevdası</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>180</v>
+        <v>130</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786258054910</t>
+          <t>9786258054958</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Cemile</t>
+          <t>Esir Edilemeyen Türk Kürşad</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>160</v>
+        <v>180</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786258054934</t>
+          <t>9786258054910</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Anne Çişim Var</t>
+          <t>Cemile</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>230</v>
+        <v>160</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786258054941</t>
+          <t>9786258054934</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Hayır! Amcamın Oğluyla Evlenmek İstemiyorum</t>
+          <t>Anne Çişim Var</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>130</v>
+        <v>230</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786258054903</t>
+          <t>9786258054941</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Nasreddin Hodja Anecdotes</t>
+          <t>Hayır! Amcamın Oğluyla Evlenmek İstemiyorum</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>100</v>
+        <v>130</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786258054767</t>
+          <t>9786258054903</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Değirmen</t>
+          <t>Nasreddin Hodja Anecdotes</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>115</v>
+        <v>100</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786258054491</t>
+          <t>9786258054767</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>İçimizdeki Şeytan</t>
+          <t>Değirmen</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>160</v>
+        <v>115</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786258054231</t>
+          <t>9786258054491</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>1984</t>
+          <t>İçimizdeki Şeytan</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>170</v>
+        <v>160</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786258054880</t>
+          <t>9786258054231</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Dedemin Hüznü</t>
+          <t>1984</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>160</v>
+        <v>170</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786258054866</t>
+          <t>9786258054880</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Küçük Prens</t>
+          <t>Dedemin Hüznü</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>100</v>
+        <v>160</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786258054873</t>
+          <t>9786258054866</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Eğlenceli Çocuklar Dünyası</t>
+          <t>Küçük Prens</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>70</v>
+        <v>100</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786258054842</t>
+          <t>9786258054873</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Bir Şeftali Bin Şeftali</t>
+          <t>Eğlenceli Çocuklar Dünyası</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>85</v>
+        <v>70</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786258054859</t>
+          <t>9786258054842</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Sevgi Masalı</t>
+          <t>Bir Şeftali Bin Şeftali</t>
         </is>
       </c>
       <c r="C116" s="1">
         <v>85</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786258054804</t>
+          <t>9786258054859</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Ruhların Ölümsüz Aşkı</t>
+          <t>Sevgi Masalı</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>100</v>
+        <v>85</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786258054811</t>
+          <t>9786258054804</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Bir Mahkeme Öyküsü</t>
+          <t>Ruhların Ölümsüz Aşkı</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>110</v>
+        <v>100</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786258054750</t>
+          <t>9786258054811</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Zühd ve Aşk</t>
+          <t>Bir Mahkeme Öyküsü</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>180</v>
+        <v>110</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786258054699</t>
+          <t>9786258054750</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Hüzün Rüzgarları</t>
+          <t>Zühd ve Aşk</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>150</v>
+        <v>180</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786258054682</t>
+          <t>9786258054699</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Bu Dondurma Erimiyor</t>
+          <t>Hüzün Rüzgarları</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>75</v>
+        <v>150</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786258054705</t>
+          <t>9786258054682</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Çığlık</t>
+          <t>Bu Dondurma Erimiyor</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>100</v>
+        <v>75</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786258054712</t>
+          <t>9786258054705</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Başarılı Çocuk Yetiştirmenin Sırları</t>
+          <t>Çığlık</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>140</v>
+        <v>100</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786258054651</t>
+          <t>9786258054712</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Günün Doğrusunda</t>
+          <t>Başarılı Çocuk Yetiştirmenin Sırları</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>170</v>
+        <v>140</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786258054668</t>
+          <t>9786258054651</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Haydi Birlikte Deneyelim</t>
+          <t>Günün Doğrusunda</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786258054675</t>
+          <t>9786258054668</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Bir Kitap Alana Bir Venedik Bir Roma</t>
+          <t>Haydi Birlikte Deneyelim</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786258054569</t>
+          <t>9786258054675</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Özbekler Tekkesi - Kurtuluşun Menzili</t>
+          <t>Bir Kitap Alana Bir Venedik Bir Roma</t>
         </is>
       </c>
       <c r="C127" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786258054576</t>
+          <t>9786258054569</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Ben Nasıl Delirdim?</t>
+          <t>Özbekler Tekkesi - Kurtuluşun Menzili</t>
         </is>
       </c>
       <c r="C128" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786258054613</t>
+          <t>9786258054576</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Bahar Sensin</t>
+          <t>Ben Nasıl Delirdim?</t>
         </is>
       </c>
       <c r="C129" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786258054620</t>
+          <t>9786258054613</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Yurt Fedaileri</t>
+          <t>Bahar Sensin</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>85</v>
+        <v>100</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786258054606</t>
+          <t>9786258054620</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Luna</t>
+          <t>Yurt Fedaileri</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>100</v>
+        <v>85</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786258054583</t>
+          <t>9786258054606</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Lavanta Salıncağı</t>
+          <t>Luna</t>
         </is>
       </c>
       <c r="C132" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786258054507</t>
+          <t>9786258054583</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Arşiv Belgelerinde Serinhisar</t>
+          <t>Lavanta Salıncağı</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>180</v>
+        <v>100</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786258054538</t>
+          <t>9786258054507</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Neşe'nin Pırpır'lı Hayali</t>
+          <t>Arşiv Belgelerinde Serinhisar</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>170</v>
+        <v>180</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786258054088</t>
+          <t>9786258054538</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>On Beş Yaşında Bir Kaptan</t>
+          <t>Neşe'nin Pırpır'lı Hayali</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>100</v>
+        <v>170</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786258054095</t>
+          <t>9786258054088</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Kahraman Fenerciler</t>
+          <t>On Beş Yaşında Bir Kaptan</t>
         </is>
       </c>
       <c r="C136" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786258054101</t>
+          <t>9786258054095</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>İki Yıl Okul Tatili</t>
+          <t>Kahraman Fenerciler</t>
         </is>
       </c>
       <c r="C137" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786258054132</t>
+          <t>9786258054101</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın Merkezine Yolculuk</t>
+          <t>İki Yıl Okul Tatili</t>
         </is>
       </c>
       <c r="C138" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786258054118</t>
+          <t>9786258054132</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Denizler Altında Yirmi Bin Fersah</t>
+          <t>Dünyanın Merkezine Yolculuk</t>
         </is>
       </c>
       <c r="C139" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786258054125</t>
+          <t>9786258054118</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Balonla Beş Hafta</t>
+          <t>Denizler Altında Yirmi Bin Fersah</t>
         </is>
       </c>
       <c r="C140" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786258054460</t>
+          <t>9786258054125</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Hu-Man: Sapiens Mi, Adem Mi?</t>
+          <t>Balonla Beş Hafta</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>210</v>
+        <v>100</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786258054446</t>
+          <t>9786258054460</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Satranç</t>
+          <t>Hu-Man: Sapiens Mi, Adem Mi?</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>85</v>
+        <v>210</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786258054453</t>
+          <t>9786258054446</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Hitler'in Karısı Eva Braun</t>
+          <t>Satranç</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>100</v>
+        <v>85</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786258054415</t>
+          <t>9786258054453</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Gönül Fatihleri Kadınanalar</t>
+          <t>Hitler'in Karısı Eva Braun</t>
         </is>
       </c>
       <c r="C144" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786258054408</t>
+          <t>9786258054415</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Rüyadan İbaret</t>
+          <t>Gönül Fatihleri Kadınanalar</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786258054378</t>
+          <t>9786258054408</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Canım Babam</t>
+          <t>Rüyadan İbaret</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>100</v>
+        <v>80</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786258054293</t>
+          <t>9786258054378</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Mecbur</t>
+          <t>Canım Babam</t>
         </is>
       </c>
       <c r="C147" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786258054224</t>
+          <t>9786258054293</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Küçük Prenses Kübra</t>
+          <t>Mecbur</t>
         </is>
       </c>
       <c r="C148" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786258054309</t>
+          <t>9786258054224</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Hayalci Kuş Taktak</t>
+          <t>Küçük Prenses Kübra</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>85</v>
+        <v>100</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786258054316</t>
+          <t>9786258054309</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Ayın Eğrisinde</t>
+          <t>Hayalci Kuş Taktak</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>180</v>
+        <v>85</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786258054361</t>
+          <t>9786258054316</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Miyyaaavvv</t>
+          <t>Ayın Eğrisinde</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>85</v>
+        <v>180</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786258054354</t>
+          <t>9786258054361</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Koko Lavanta Kokuyor</t>
+          <t>Miyyaaavvv</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>200</v>
+        <v>85</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786258054347</t>
+          <t>9786258054354</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>İp ve Mendil Oyunları</t>
+          <t>Koko Lavanta Kokuyor</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>110</v>
+        <v>200</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786258054262</t>
+          <t>9786258054347</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Gül Perisi</t>
+          <t>İp ve Mendil Oyunları</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>100</v>
+        <v>110</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786258054279</t>
+          <t>9786258054262</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Güneşe Sevdalanan Ali</t>
+          <t>Gül Perisi</t>
         </is>
       </c>
       <c r="C155" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786258054286</t>
+          <t>9786258054279</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Ladik Perisi</t>
+          <t>Güneşe Sevdalanan Ali</t>
         </is>
       </c>
       <c r="C156" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786258054217</t>
+          <t>9786258054286</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Hüsrev ile Şirin</t>
+          <t>Ladik Perisi</t>
         </is>
       </c>
       <c r="C157" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786258054255</t>
+          <t>9786258054217</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Benim Adım Öğretmen</t>
+          <t>Hüsrev ile Şirin</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>105</v>
+        <v>100</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786258054200</t>
+          <t>9786258054255</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Palamutbükü’nde Aşk</t>
+          <t>Benim Adım Öğretmen</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>100</v>
+        <v>105</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786258054194</t>
+          <t>9786258054200</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Kül İçinde Köz</t>
+          <t>Palamutbükü’nde Aşk</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>85</v>
+        <v>100</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786258054163</t>
+          <t>9786258054194</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Öğrenciler İçin Nutuk</t>
+          <t>Kül İçinde Köz</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>115</v>
+        <v>85</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786258054187</t>
+          <t>9786258054163</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Hayvan Çiftliği</t>
+          <t>Öğrenciler İçin Nutuk</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>85</v>
+        <v>115</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786258054040</t>
+          <t>9786258054187</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Kerem ile Aslı</t>
+          <t>Hayvan Çiftliği</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>100</v>
+        <v>85</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786258054071</t>
+          <t>9786258054040</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Leyla ile Mecnun</t>
+          <t>Kerem ile Aslı</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>115</v>
+        <v>100</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786258054149</t>
+          <t>9786258054071</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Zambaklar Ülkesinde</t>
+          <t>Leyla ile Mecnun</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>85</v>
+        <v>115</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786258054156</t>
+          <t>9786258054149</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Yani...</t>
+          <t>Beyaz Zambaklar Ülkesinde</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>90</v>
+        <v>85</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786258054170</t>
+          <t>9786258054156</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Ölene Kadar</t>
+          <t>Yani...</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>110</v>
+        <v>90</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9789758961030</t>
+          <t>9786258054170</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Korkuyorum Baba Korkuyorum</t>
+          <t>Ölene Kadar</t>
         </is>
       </c>
       <c r="C168" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786258054064</t>
+          <t>9789758961030</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Ben Senden Hiç Vazgeçmedim</t>
+          <t>Korkuyorum Baba Korkuyorum</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>100</v>
+        <v>110</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786057433268</t>
+          <t>9786258054064</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Kürk Mantolu Madonna</t>
+          <t>Ben Senden Hiç Vazgeçmedim</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>110</v>
+        <v>100</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786058284661</t>
+          <t>9786057433268</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Gönlümdeki Kırlangıçlar</t>
+          <t>Kürk Mantolu Madonna</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>15</v>
+        <v>110</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786258054026</t>
+          <t>9786058284661</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Yusuf ile Züleyha</t>
+          <t>Gönlümdeki Kırlangıçlar</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>100</v>
+        <v>15</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786057433237</t>
+          <t>9786258054026</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Vatan Yahut Silistre</t>
+          <t>Yusuf ile Züleyha</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786058284685</t>
+          <t>9786057433237</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Unutma Güneş Yeniden Doğacak</t>
+          <t>Vatan Yahut Silistre</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>60</v>
+        <v>80</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786057085290</t>
+          <t>9786058284685</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Türk Manilerinden Seçmeler</t>
+          <t>Unutma Güneş Yeniden Doğacak</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>100</v>
+        <v>60</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786258054019</t>
+          <t>9786057085290</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Tekerlemeler</t>
+          <t>Türk Manilerinden Seçmeler</t>
         </is>
       </c>
       <c r="C176" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786058173828</t>
+          <t>9786258054019</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Şekerci</t>
+          <t>Tekerlemeler</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>115</v>
+        <v>100</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786057085269</t>
+          <t>9786058173828</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Seni İlgilendirmez</t>
+          <t>Şekerci</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>110</v>
+        <v>115</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786057433244</t>
+          <t>9786057085269</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Sefiller</t>
+          <t>Seni İlgilendirmez</t>
         </is>
       </c>
       <c r="C179" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786057433299</t>
+          <t>9786057433244</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Pinokyo</t>
+          <t>Sefiller</t>
         </is>
       </c>
       <c r="C180" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786057433213</t>
+          <t>9786057433299</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Peter Pan</t>
+          <t>Pinokyo</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>100</v>
+        <v>110</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786057085221</t>
+          <t>9786057433213</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Peçeli Fatma</t>
+          <t>Peter Pan</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>140</v>
+        <v>100</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786057433251</t>
+          <t>9786057085221</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Mutlu Prens</t>
+          <t>Peçeli Fatma</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>100</v>
+        <v>140</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786058173835</t>
+          <t>9786057433251</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Leylaklar Açarken</t>
+          <t>Mutlu Prens</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>40</v>
+        <v>100</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786057085283</t>
+          <t>9786058173835</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Küçük Kara Balık</t>
+          <t>Leylaklar Açarken</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>85</v>
+        <v>40</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786057085214</t>
+          <t>9786057085283</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Kuyucaklı Yusuf</t>
+          <t>Küçük Kara Balık</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>115</v>
+        <v>85</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786058173859</t>
+          <t>9786057085214</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Kış Güneşim</t>
+          <t>Kuyucaklı Yusuf</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>85</v>
+        <v>115</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786258054002</t>
+          <t>9786058173859</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Kelebek Avcısı</t>
+          <t>Kış Güneşim</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>150</v>
+        <v>85</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786057433275</t>
+          <t>9786258054002</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>İnsan Ne İle Yaşar</t>
+          <t>Kelebek Avcısı</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786058173811</t>
+          <t>9786057433275</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Her Nefes Yeni Bir Başlangıç</t>
+          <t>İnsan Ne İle Yaşar</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786057085276</t>
+          <t>9786058173811</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Efe'nin Maceraları</t>
+          <t>Her Nefes Yeni Bir Başlangıç</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>110</v>
+        <v>50</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786258054033</t>
+          <t>9786057085276</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Aya Yolculuk</t>
+          <t>Efe'nin Maceraları</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>100</v>
+        <v>110</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786057433220</t>
+          <t>9786258054033</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Al Oku Doldur</t>
+          <t>Aya Yolculuk</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>85</v>
+        <v>100</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786058284654</t>
+          <t>9786057433220</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Bir Orman Aşk</t>
+          <t>Al Oku Doldur</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>50</v>
+        <v>85</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786058284630</t>
+          <t>9786058284654</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Bir Dolu Sevda</t>
+          <t>Bir Orman Aşk</t>
         </is>
       </c>
       <c r="C195" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786058284623</t>
+          <t>9786058284630</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Bölük Pörçük</t>
+          <t>Bir Dolu Sevda</t>
         </is>
       </c>
       <c r="C196" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786058284692</t>
+          <t>9786058284623</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Mavi Kalem</t>
+          <t>Bölük Pörçük</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>500</v>
+        <v>50</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786058394728</t>
+          <t>9786058284692</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Mini Gülücüklü Öyküler</t>
+          <t>Mavi Kalem</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>50</v>
+        <v>500</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786058394742</t>
+          <t>9786058394728</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Yüreğimdeki Yarın</t>
+          <t>Mini Gülücüklü Öyküler</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786058394759</t>
+          <t>9786058394742</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Yazmadım Yaşadım</t>
+          <t>Yüreğimdeki Yarın</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786058394704</t>
+          <t>9786058394759</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Dullar Kıraathanesi</t>
+          <t>Yazmadım Yaşadım</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>110</v>
+        <v>50</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786058394766</t>
+          <t>9786058394704</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Yüzbinlerin Yolculuğu- 1</t>
+          <t>Dullar Kıraathanesi</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>75</v>
+        <v>110</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786058394780</t>
+          <t>9786058394766</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Yaşamın Kenarında Bir Kadın</t>
+          <t>Yüzbinlerin Yolculuğu- 1</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>90</v>
+        <v>75</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786057461025</t>
+          <t>9786058394780</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Robin Hood</t>
+          <t>Yaşamın Kenarında Bir Kadın</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>110</v>
+        <v>90</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786057461070</t>
+          <t>9786057461025</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Doğu İstanbul'un Batısı</t>
+          <t>Robin Hood</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>170</v>
+        <v>110</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786057461056</t>
+          <t>9786057461070</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Ben Şiirden Hiç Anlamam</t>
+          <t>Doğu İstanbul'un Batısı</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>50</v>
+        <v>170</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786057461001</t>
+          <t>9786057461056</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Kıyamet Kızılı</t>
+          <t>Ben Şiirden Hiç Anlamam</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786058394797</t>
+          <t>9786057461001</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>İsmine Göre Yaşa</t>
+          <t>Kıyamet Kızılı</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>90</v>
+        <v>100</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786057085238</t>
+          <t>9786058394797</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Sıra Sende</t>
+          <t>İsmine Göre Yaşa</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>85</v>
+        <v>90</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786057085252</t>
+          <t>9786057085238</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Okul Kapısının Ardında</t>
+          <t>Sıra Sende</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>120</v>
+        <v>85</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786057085245</t>
+          <t>9786057085252</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Mutluyum Çünkü</t>
+          <t>Okul Kapısının Ardında</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786057085207</t>
+          <t>9786057085245</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Yangın Vaaar!</t>
+          <t>Mutluyum Çünkü</t>
         </is>
       </c>
       <c r="C212" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786057461018</t>
+          <t>9786057085207</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Benim Sözlerim Kendime</t>
+          <t>Yangın Vaaar!</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>85</v>
+        <v>100</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786057461087</t>
+          <t>9786057461018</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Dede Korkut Hikayeleri</t>
+          <t>Benim Sözlerim Kendime</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>100</v>
+        <v>85</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786050670295</t>
+          <t>9786057461087</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Safahat</t>
+          <t>Dede Korkut Hikayeleri</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>195</v>
+        <v>100</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786057002310</t>
+          <t>9786050670295</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Keloğlan Masalları</t>
+          <t>Safahat</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>85</v>
+        <v>195</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786050670240</t>
+          <t>9786057002310</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Öykü Tadında Yaşantılar</t>
+          <t>Keloğlan Masalları</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>75</v>
+        <v>85</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786057002303</t>
+          <t>9786050670240</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>La Fontaine Masalları</t>
+          <t>Öykü Tadında Yaşantılar</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>100</v>
+        <v>75</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786050670257</t>
+          <t>9786057002303</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Nasreddin Hoca Fıkraları</t>
+          <t>La Fontaine Masalları</t>
         </is>
       </c>
       <c r="C219" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786050670264</t>
+          <t>9786050670257</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Ha Sen Ha Hasret</t>
+          <t>Nasreddin Hoca Fıkraları</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>70</v>
+        <v>100</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786057002365</t>
+          <t>9786050670264</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Çeyrek Efe</t>
+          <t>Ha Sen Ha Hasret</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>150</v>
+        <v>70</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786057002327</t>
+          <t>9786057002365</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Tolstoy'dan Hikayeler</t>
+          <t>Çeyrek Efe</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>110</v>
+        <v>150</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786050670219</t>
+          <t>9786057002327</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Nutuk</t>
+          <t>Tolstoy'dan Hikayeler</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>250</v>
+        <v>110</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786058173880</t>
+          <t>9786050670219</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Kaplumbağa Salyangoz ve Tavşan</t>
+          <t>Nutuk</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786058173804</t>
+          <t>9786058173880</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Astroloji ve Burçlar</t>
+          <t>Kaplumbağa Salyangoz ve Tavşan</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>110</v>
+        <v>100</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786055638870</t>
+          <t>9786058173804</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Bir Gramlık Öyküler</t>
+          <t>Astroloji ve Burçlar</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>100</v>
+        <v>110</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786057002396</t>
+          <t>9786055638870</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Uçuk Sarı Çılgın Mor</t>
+          <t>Bir Gramlık Öyküler</t>
         </is>
       </c>
       <c r="C227" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786057002334</t>
+          <t>9786057002396</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Andersen'den Masallar</t>
+          <t>Uçuk Sarı Çılgın Mor</t>
         </is>
       </c>
       <c r="C228" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786057002358</t>
+          <t>9786057002334</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Falaka</t>
+          <t>Andersen'den Masallar</t>
         </is>
       </c>
       <c r="C229" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786057002372</t>
+          <t>9786057002358</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Heidi</t>
+          <t>Falaka</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>85</v>
+        <v>100</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786058173873</t>
+          <t>9786057002372</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>H.i.ç</t>
+          <t>Heidi</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>90</v>
+        <v>85</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786058173866</t>
+          <t>9786058173873</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Pencereden Gizemli Bakış</t>
+          <t>H.i.ç</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>80</v>
+        <v>90</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786057461049</t>
+          <t>9786058173866</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>80 Günde Devrialem</t>
+          <t>Pencereden Gizemli Bakış</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>85</v>
+        <v>80</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786057461032</t>
+          <t>9786057461049</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Alis Harikalar Diyarında</t>
+          <t>80 Günde Devrialem</t>
         </is>
       </c>
       <c r="C234" s="1">
         <v>85</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
+          <t>9786057461032</t>
+        </is>
+      </c>
+      <c r="B235" s="1" t="inlineStr">
+        <is>
+          <t>Alis Harikalar Diyarında</t>
+        </is>
+      </c>
+      <c r="C235" s="1">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="236" spans="1:3">
+      <c r="A236" s="1" t="inlineStr">
+        <is>
           <t>9786050670202</t>
         </is>
       </c>
-      <c r="B235" s="1" t="inlineStr">
+      <c r="B236" s="1" t="inlineStr">
         <is>
           <t>Deldelice</t>
         </is>
       </c>
-      <c r="C235" s="1">
+      <c r="C236" s="1">
         <v>130</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>