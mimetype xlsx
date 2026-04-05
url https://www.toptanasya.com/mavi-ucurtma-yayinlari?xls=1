--- v1 (2026-02-14)
+++ v2 (2026-04-05)
@@ -94,216 +94,216 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9786057826602</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Evliya Çelebi Hac Yolunda Mekke</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>140</v>
+        <v>220</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786057826626</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Şen Şakrakgiller Mahallesi 1 Sümbül Sokak</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>80</v>
+        <v>128</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786057826619</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Minik Tırtıl Uçmak İstiyor</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>90</v>
+        <v>128</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786057826541</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Gül Mektebi 4 - Sağlığın Anahtarı Mutfak</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>75</v>
+        <v>115</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786057826534</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Gül Mektebi 3 - Gül Mektebinde Güller Açıyor</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>75</v>
+        <v>115</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786057826527</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Gül Mektebi 2 - Teknedeki Motif Ebru</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>75</v>
+        <v>115</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786057826510</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Gül Mektebi 1 - Desen Desen Kilimler</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>75</v>
+        <v>115</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786057826596</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Çarşı Mektebi 4 - Peygamber Mesleği Marangozluk</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>75</v>
+        <v>115</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786057826589</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Çarşı Mektebi 3 - Konuşan Saatler</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>75</v>
+        <v>115</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786057826572</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Çarşı Mektebi 2 - Işıl Işıl Sedefler</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>75</v>
+        <v>115</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786057826565</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Çarşı Mektebi 1 - Kalaylansın Bakırlar</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>75</v>
+        <v>115</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786057826411</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Yıldırım Bayezid</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>100</v>
+        <v>138</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786057826404</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Eren ile Külbıyık Serisi (10 Kitap)</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>1000</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786057826398</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
@@ -1534,76 +1534,76 @@
         <is>
           <t>9786057826176</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
           <t>Seyyah - Viking Diyarına Yolculuk</t>
         </is>
       </c>
       <c r="C97" s="1">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>9786057826633</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>Çelebi Mehmed</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>110</v>
+        <v>148</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>9786057826473</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>Köyde Son Akşam</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>65</v>
+        <v>115</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>9786057826480</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>Herkes Dersinin Başına</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>65</v>
+        <v>115</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>