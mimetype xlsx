--- v2 (2026-04-05)
+++ v3 (2026-05-27)
@@ -454,96 +454,96 @@
         <is>
           <t>9786057826183</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Mini Kitaplar Serisi Seti</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>805</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>9786055207861</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Sabrican İle Öğreniyorum</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>40</v>
+        <v>50</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>9786057826336</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Osman Bey</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>138</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>9786057826329</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>İyilik Ekibi Su Kuyusu Açıyor</t>
         </is>
       </c>
       <c r="C28" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>9786054565511</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Çocuklar için Resimli Elifba Kartları</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>50</v>
+        <v>200</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>9786055078034</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Sabrican Eğitim Seti (8 Kitap Takım)</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>9786055455309</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
@@ -574,66 +574,66 @@
         <is>
           <t>9786055207922</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Hayvanlar Dünyasından Öyküler</t>
         </is>
       </c>
       <c r="C33" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>9786057826114</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Robot Lagari ve Değerli Arkadaşları - Okul Öncesi Eğitim Seti 48 Ay ve Üstü</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>600</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>9786057826107</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Robot Lagari ile Adım Adım Öğreniyorum - Okul Öncesi Eğitim Seti 60 Ay ve Üstü</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>600</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>9786051592961</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Çiftlik Hikayeleri (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>9789944700559</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
@@ -1204,51 +1204,51 @@
         <is>
           <t>9786057826046</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>Neşeli Petek Değerler Eğitimi Seti</t>
         </is>
       </c>
       <c r="C75" s="1">
         <v>1000</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>9786057826299</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>Pardi Ne Dedi?</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>30</v>
+        <v>60</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>9786051593524</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>Yarım Harita - Kaşif Çelebi</t>
         </is>
       </c>
       <c r="C77" s="1">
         <v>233</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>9786057826282</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
@@ -1309,51 +1309,51 @@
         <is>
           <t>9786057826244</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>Evde Okulda Sokakta 40 Eğlenceli Oyun</t>
         </is>
       </c>
       <c r="C82" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>9786057826190</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>Çocuk Dilinden Dualar</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>60</v>
+        <v>100</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
           <t>9786057826237</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
           <t>Atasözü Hikayeleri</t>
         </is>
       </c>
       <c r="C84" s="1">
         <v>128</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>9786057826220</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
@@ -1459,81 +1459,81 @@
         <is>
           <t>9786055207823</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>Oruç - Sabrican ile Öğreniyor 3</t>
         </is>
       </c>
       <c r="C92" s="1">
         <v>8.75</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>9786054491629</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>Boncuk Serisi 10 Kitap Bir Arada</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>35</v>
+        <v>350</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
           <t>3990000030777</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>1453 İstanbul Fatihleri</t>
         </is>
       </c>
       <c r="C94" s="1">
         <v>25</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>9786051593968</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>Ninni Pınarı</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>95</v>
+        <v>355</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>9786057826008</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>Kudüs - Evliya Çelebi</t>
         </is>
       </c>
       <c r="C96" s="1">
         <v>168</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>9786057826176</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>