--- v0 (2026-02-26)
+++ v1 (2026-05-05)
@@ -229,51 +229,51 @@
         <is>
           <t>9789756684153</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Savaş ve Barış</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9789756684023</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Samimi Saadet</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>110</v>
+        <v>140</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9789756684375</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Robinson Crusoe</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>3.94</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9789756684450</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
@@ -364,51 +364,51 @@
         <is>
           <t>9789756684481</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Korkusuz Kaptanlar</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>3.94</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9789756684139</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>İki Şehrin Hikayesi</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9789756684115</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>İki Gelinin Hatıraları</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9789756684504</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
@@ -439,51 +439,51 @@
         <is>
           <t>9789756684054</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Genç Werther’in Acıları</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>7.41</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9799756684183</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Don Kişot</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>160</v>
+        <v>220</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>9789756684382</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Don Kişot</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>3.94</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>9799756684046</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
@@ -589,51 +589,51 @@
         <is>
           <t>9789756684276</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Karadeniz Fıkraları</t>
         </is>
       </c>
       <c r="C34" s="1">
         <v>1.39</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>9789756684344</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Kaptan Grant’ın Çocukları</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>100</v>
+        <v>140</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>9789756684474</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Kaçırılan Çocuk</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>3.94</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>