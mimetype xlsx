--- v2 (2026-02-14)
+++ v3 (2026-04-09)
@@ -85,1945 +85,3280 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9789753103282</t>
+          <t>9789753102742</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Çadırımda Kurt Adam Var</t>
+          <t>Eric Carle ile Öğreniyorum - Renkler</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>340</v>
+        <v>52</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9789753102056</t>
+          <t>9789753102759</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Hamburgere Dönüşen Anne</t>
+          <t>Eric Carle ile Öğreniyorum - Şekiller</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>210</v>
+        <v>52</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9789753100762</t>
+          <t>9789753101974</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Küpe</t>
+          <t>Vulgar Viking: Büyük Gark Savaşı</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>240</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9789753100182</t>
+          <t>9789753101981</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Kaykay</t>
+          <t>Vulgar Viking: Bir Yaz Gecesi Çığlığı</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>225</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9789753102391</t>
+          <t>9789753101905</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Gizli Kapı 3 - Kehribar Saray</t>
+          <t>Bat Pat: Lağım Canavarı</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>35</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9789753101783</t>
+          <t>9789753102407</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Hugo'nun Muhteşem Planı</t>
+          <t>Eric Carle ile Öğreniyorum - Sözcükler (Ciltli)</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>29</v>
+        <v>52</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9789753101936</t>
+          <t>9789753102414</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Alfa Kuzey Bölge: Metal Böcek</t>
+          <t>Eric Carle ile Öğreniyorum - Sayılar (Ciltli)</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>29</v>
+        <v>52</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9789753103022</t>
+          <t>9789753102834</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Canım Babam (Ciltli)</t>
+          <t>Sırası mı Şimdi!</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>54</v>
+        <v>29.63</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9789753103015</t>
+          <t>9789753102827</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Canım Annem (Ciltli)</t>
+          <t>Pes Etmek Yok! (Ciltli)</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>54</v>
+        <v>38.89</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9789753103008</t>
+          <t>9789753102278</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Sadece Bir Kitap mı?..</t>
+          <t>Bat Pat : Dansçı Vampir</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>140</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9789753102377</t>
+          <t>9789753101417</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Ella - Kahkaha Fırtınası</t>
+          <t>Makineler Nasıl Çalışır?</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>59</v>
+        <v>62.96</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9789753102476</t>
+          <t>9789753101882</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Sil Baştan</t>
+          <t>Pırtlayan Balık</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>29</v>
+        <v>22</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9789753102032</t>
+          <t>9789753102537</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Kurt, Ördek ve Fare (Ciltli)</t>
+          <t>Memo'nun Hayatı ve Eserleri - 1 : Böyle de Ödev mi Olur? (Ciltli)</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>99</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9789753102728</t>
+          <t>9789753101394</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Çok Alemsiniz - Piranhalar</t>
+          <t>Küçük Prens’in Güzel Hikayesi (Ciltli)</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>65</v>
+        <v>81.48</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9789753102704</t>
+          <t>9789753101752</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Çok Alemsiniz - Kokarcalar</t>
+          <t>Vulgar Viking - Büyük Yarış</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>119</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9789753102841</t>
+          <t>9789753101745</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Ben Tembel Değilim!</t>
+          <t>Memo'nun Hayatı ve Eserleri - 1 : Böyle de Ödev mi Olur?</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>84</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9789753102513</t>
+          <t>9789753101776</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Çok Alemsiniz! - Yılanlar</t>
+          <t>Vulgar Viking - Müthiş Ejderha Avcısı</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>49</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9789753102520</t>
+          <t>9789753101769</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Çok Alemsiniz! - Köpekbalıkları</t>
+          <t>Vulgar Viking - Korkunç Okul Gezisi</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>49</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9789753102506</t>
+          <t>9789753101967</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Çok Alemsiniz! - Kaplanlar</t>
+          <t>Memo'nun Hayatı ve Eserleri - 2 : Böyle de Kitap mı Olur (Ciltli)</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>49</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9789753102490</t>
+          <t>9789753102063</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Çok Alemsiniz! - Dinozorlar</t>
+          <t>Uzaya Yolculuk (Ciltli)</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>49</v>
+        <v>135</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9789753102865</t>
+          <t>9789753101899</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Gönül Kuşu (Ciltli)</t>
+          <t>İnsan Vücudu Nasıl Çalışır? (Ciltli)</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>53</v>
+        <v>81.48</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9789753102339</t>
+          <t>9789753101943</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Küçük Prens - Filmin Öyküsü</t>
+          <t>Hayır Hayır Bana Ne? (Ciltli)</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>35</v>
+        <v>44</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9789753102322</t>
+          <t>9789753101424</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Küçük Prens -  Filmin Romanı</t>
+          <t>Vulgar Viking - Kurabiye Yağmacıları</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>29</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9789753102315</t>
+          <t>9789753101400</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Küçük Prens (Büyük Boy)</t>
+          <t>Süper Kahraman Aranıyor!</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>54</v>
+        <v>22</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9789753102735</t>
+          <t>9879753100755</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Çok Alemsiniz! - Timsahlar</t>
+          <t>Tom Trueheart Karanlık Masallar Diyarında (Ciltli)</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>65</v>
+        <v>21.3</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9789753102711</t>
+          <t>9789753100809</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Çok Alemsiniz! - Bozayılar</t>
+          <t>Tom Sawyer</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>49</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9789753102780</t>
+          <t>9789753100816</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Esneme Kitabı</t>
+          <t>The Lost World (Ciltli)</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>49</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9789753102544</t>
+          <t>9789753100298</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Aç Tırtıl - Boyama Kitabı</t>
+          <t>Sihirli Gözlük Üçüncü Kitap</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>120</v>
+        <v>10.19</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9789753102766</t>
+          <t>9789753100731</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Ella - Çılgın Kar Tatili</t>
+          <t>Sihirli Gözlük İkinci Kitap</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>44</v>
+        <v>10.19</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9789753102247</t>
+          <t>9789753100717</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Tom Trueheart : Karanlıklar Diyarında</t>
+          <t>Sihirli Gözlük Birinci Kitap</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>38</v>
+        <v>10.19</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9789753102230</t>
+          <t>9789753100946</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Tom Trueheart : Cesur Maceracı</t>
+          <t>Sarah Jane’in Ay Macerası</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>38</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9789753101875</t>
+          <t>9789753101240</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Konuşan Köpek</t>
+          <t>Renkleri İcat Eden Profesör</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>99</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9789753101851</t>
+          <t>9789753100410</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Garklayan Gamze</t>
+          <t>Parkta Bir Gün... Çoklu Zeka Geliştirme Etkinlikleri</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>29</v>
+        <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9789753102360</t>
+          <t>9789753100489</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Ella ve Arkadaşları</t>
+          <t>Öykülerle Çoklu Zeka Geliştirme Etkinlikleri Kılavuzu</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>44</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9789753102568</t>
+          <t>9789753100441</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Hayvanlar Konseri</t>
+          <t>Ozan’ın Çiftlik Gezisi Çoklu Zeka Geliştirme Etkinlikleri</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>54</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9789753101387</t>
+          <t>9789753100885</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Gizli Kapı - Keramet Lambası</t>
+          <t>Neden (Ciltli)</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>35</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>8681395450308</t>
+          <t>9789753101349</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Küçük Prens - Defter (Ciltli)</t>
+          <t>Çocuklar için Çizim Teknikleri - Meslekler</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>45</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9789753102025</t>
+          <t>9789753101301</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Korsan Okulu - 6 : Sürpriz Saldırı</t>
+          <t>La Fontaine Fabllar (Ciltli)</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>29</v>
+        <v>40.74</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9789753102018</t>
+          <t>9789753100960</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Korsan Okulu - 5 : Hücum!</t>
+          <t>Küçük Prens (Üç Boyutlu Kitap) (Ciltli)</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>29</v>
+        <v>101.85</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9789753102421</t>
+          <t>9789753101196</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Küçük Prens (Ciltli)</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>64</v>
+        <v>38.89</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9789753101998</t>
+          <t>9789753101073</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Aç Tırtıl (Mukavva Ciltli)</t>
+          <t>Korsan Okulu - 2 : Herkes Gemiye</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>299</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9789753102261</t>
+          <t>9789753101066</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Hügo Havalanıyor</t>
+          <t>Korsan Okulu - 1 : Denizanası Adası</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>29</v>
+        <v>22</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9789753102285</t>
+          <t>9789753101356</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Çizim Teknikleri: Havalı Arabalar</t>
+          <t>Kızların Kitabı (Ciltli)</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>34</v>
+        <v>48.15</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9789753102292</t>
+          <t>9789753100458</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Çizim Teknikleri: Korkunç Dinozorlar</t>
+          <t>Kavgayla Beslenen Kız Çoklu Zeka Geliştirme Etkinlikleri</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>34</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9789753101950</t>
+          <t>9789753101295</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Anahtar (Ciltli)</t>
+          <t>Hügo’nun Muhteşem Dünyası (Ciltli)</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>59</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9789753101097</t>
+          <t>9789753100748</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Korsan Okulu - 4 : Define Avı</t>
+          <t>Hep Yeşil (Ciltli)</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>29</v>
+        <v>15.28</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9789753102889</t>
+          <t>9789753100434</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Tavuk Prenses</t>
+          <t>Hayvanlar Konseri Çoklu Zeka Geliştirme Etkinlikleri</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>29</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9789753100496</t>
+          <t>9789753100908</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Öykülerle Çoklu Zeka Geliştirme Etkinlikleri Seti (9 Kitap Takım)</t>
+          <t>Hayalet Avcıları - Yakıcı Dehşet</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>119</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9789753101110</t>
+          <t>9789753100915</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Memo ve Ay (Ciltli)</t>
+          <t>Hayalet Avcıları - Şatodaki Çığlık</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>59</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9789753101080</t>
+          <t>9789753100922</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Korsan Okulu - 3 : Korkunç Korsan Kızıl Sakal</t>
+          <t>Hayalet Avcıları - Büyük Tehlike</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>29</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9789753102810</t>
+          <t>9789753100892</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Kemancı Ayı Masalı (Ciltli)</t>
+          <t>Hayalet Avcıları - Kilerde Kim Var ?</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>69</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9789753101257</t>
+          <t>9789753100939</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Gizli Kapı - Karabasan Ormanı</t>
+          <t>Sarah Jane’in Afrika Macerası</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>35</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9789753101219</t>
+          <t>9789753100700</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar için Çizim Teknikleri - Periler Ülkesinde</t>
+          <t>Gönül Kuşu</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>54</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9789753100984</t>
+          <t>9789753101363</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Can ve Çamur’un Orman Macerası</t>
+          <t>Erkeklerin Kitabı (Ciltli)</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>29</v>
+        <v>48.15</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9789753101042</t>
+          <t>9789753100403</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Bat Pat 2 - Gece Yarısı Cadıları</t>
+          <t>Eren’in Güçlü Arkadaşı Çoklu Zeka Geliştirme Etkinlikleri</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>29</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9789753103084</t>
+          <t>9789753101288</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Hayalimdeki Okul</t>
+          <t>Şövalye Öyküleri</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>225</v>
+        <v>22</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9789753103268</t>
+          <t>9789753101271</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Hayallerimin Rengi</t>
+          <t>Canavar Öyküleri</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>170</v>
+        <v>22</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9789753103275</t>
+          <t>9789753101202</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>O Kat Senin Bu Kat Benim</t>
+          <t>Çok Tuhaf Hayvan Öyküleri</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>190</v>
+        <v>36.11</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9789753103251</t>
+          <t>9789753100977</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>İlk Okuma Seti (İkinci 10 Kitap)</t>
+          <t>Çocuklar İçin Çizim Teknikleri 2</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>1125</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9789753103244</t>
+          <t>9789753100823</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Anne Ben Kimim?</t>
+          <t>Çocuklar İçin Çizim Teknikleri</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>240</v>
+        <v>45</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9789753101318</t>
+          <t>9789753101264</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Gözlük</t>
+          <t>Çikolataya Bayılırım! (Ciltli)</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>330</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9789753102698</t>
+          <t>9789753100472</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Yoksa Okul Müdürü Bir Vampir mi?</t>
+          <t>Çiğdem Büyüyünce Ne Olacak? Çoklu Zeka Geliştirme Etkinlikleri</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>320</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9789753101929</t>
+          <t>9789753101172</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Artık Kendim Okuyabilirim (20 Kitap Set)</t>
+          <t>Oyun Hamuru Teknikleri</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>1990</v>
+        <v>45</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9789753102483</t>
+          <t>9879753100724</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Yoksa Sınıf Arkadaşım Bir Casus mu?</t>
+          <t>Cesur Maceracı Tom Trueheart Masallar Diyarı’nda (Ciltli)</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>320</v>
+        <v>21.3</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9789753102353</t>
+          <t>9789753100427</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Yoksa Öğretmenim Bir Uzaylı mı?</t>
+          <t>Ceren’in Konukları Çoklu Zeka Geliştirme Etkinlikleri</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>300</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9789753103091</t>
+          <t>9789753101325</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>İlk Okuma Seti (Birinci 10 Kitap)</t>
+          <t>Boom!</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>1125</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9789753102551</t>
+          <t>9789753101226</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Ayşegül’e Ne Oldu?</t>
+          <t>Bir Tanecik Oğlum</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>290</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9789753100342</t>
+          <t>9789753100465</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Şemsiye</t>
+          <t>Beyaz Kızın Kolyesi Çoklu Zeka Geliştirme Etkinlikleri</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>225</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9789753103237</t>
+          <t>9789753100663</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Kanguruların da Annesi Var mı?</t>
+          <t>Beni Kucakla</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>340</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9789753102599</t>
+          <t>9789753101189</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Telefona Dönüşen Kız</t>
+          <t>Bebeğimin Hatıra Defteri (Ciltli)</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>210</v>
+        <v>26.85</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9789757549215</t>
+          <t>9789753101059</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Aç Tırtıl</t>
+          <t>Bat Pat 4 - Korsan Altındiş</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>490</v>
+        <v>22</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9789753103220</t>
+          <t>9789753101035</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Harita</t>
+          <t>Bat Pat 3 - Tutankamon’un Babaannesi</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>240</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9789753103046</t>
+          <t>9789753101028</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Hayvanlar Konseri</t>
+          <t>Bat Pat 1 - Mezarlıktaki Define</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>220</v>
+        <v>20</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9789753103145</t>
+          <t>9789753100304</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Kemancı Ayı Masalı</t>
+          <t>Aşkım Çoban Yıldızı</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>245</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9789753103213</t>
+          <t>9789753101134</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Küçüklere ve Büyüklere Çizim Teknikleri</t>
+          <t>Artık Kendim Yetiştirebilirim</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>375</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9789753103206</t>
+          <t>9789753101158</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Benekli Baykuş Ormanı</t>
+          <t>Artık Kendim Temizleyebilirim</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>140</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9789753103190</t>
+          <t>9789753101165</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Kütüphanedeki Ejderha</t>
+          <t>Artık Kendim Tamir Edebilirim</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>300</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9789753103183</t>
+          <t>9789757549406</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Evde Yangın (Önlenebilir Felaketlerin Öyküleri: 1)</t>
+          <t>Artık Kendim Sayabilirim</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>110</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9789753103176</t>
+          <t>9789753101141</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Apti'nin Zor Ödevi</t>
+          <t>Artık Kendim Pişirebilirim</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>225</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9789753103121</t>
+          <t>9789757549390</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Süpermöö Dünyayı Nasıl Kurtardı?</t>
+          <t>Artık Kendim Kesebilirim</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>220</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9789753103107</t>
+          <t>9789757549383</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Rengarenk Sözlük</t>
+          <t>Artık Kendim Çizebilirim</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>370</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9789753103169</t>
+          <t>9789757549369</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Gönül Kuşu</t>
+          <t>Artık Kendim Boyayabilirim</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>220</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9789753103053</t>
+          <t>9789753100991</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Kapuska Operasyonu</t>
+          <t>Anne Ben Kimim? (Ciltli)</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>340</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9789753103114</t>
+          <t>9789753101127</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Niye Korkayım ki Uçaktan (Ciltli)</t>
+          <t>Aç Tırtıl  (Üç Boyutlu Hareketli Kitap ) (Ciltli)</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>240</v>
+        <v>69.44</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9789753102995</t>
+          <t>9789753100793</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Ella - Rock Yıldızı Pate</t>
+          <t>Oliver Twist</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>200</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9789753102872</t>
+          <t>9789757549192</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Parkta Bir Gün</t>
+          <t>Cincin Hanım</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>220</v>
+        <v>15</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9789753102681</t>
+          <t>9789757549789</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Tuhaf Bir Sabah (Ciltli)</t>
+          <t>Çirkin Çirkef Cinleri Ve Gül Sokağı Sakinlerinin Savaşı</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>340</v>
+        <v>14</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9789753102773</t>
+          <t>9789753103299</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Dünyayı Gezmek İsteyen Horoz</t>
+          <t>Göldeki Canavar</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>370</v>
+        <v>300</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9789753103152</t>
+          <t>9789753103305</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Keçi ve Ben</t>
+          <t>Tepedeki Kavak</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>245</v>
+        <v>180</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9789757549031</t>
+          <t>9789753103282</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Sınıfta Kaldım Haberim Yok</t>
+          <t>Çadırımda Kurt Adam Var</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>125</v>
+        <v>340</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9789753100618</t>
+          <t>9789753102056</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Sevgili Arkadaşım</t>
+          <t>Hamburgere Dönüşen Anne</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>125</v>
+        <v>210</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9789753100953</t>
+          <t>9789753100762</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Küçük Prens</t>
+          <t>Sihirli Küpe</t>
         </is>
       </c>
       <c r="C93" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9789757549024</t>
+          <t>9789753100182</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Kuşumu Kim Kışkışladı?</t>
+          <t>Sihirli Kaykay</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>125</v>
+        <v>225</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9789753102384</t>
+          <t>9789753102391</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Kutu</t>
+          <t>Gizli Kapı 3 - Kehribar Saray</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>260</v>
+        <v>35</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9789753102346</t>
+          <t>9789753101783</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Kanepeye Dönüşen Baba</t>
+          <t>Hugo'nun Muhteşem Planı</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>210</v>
+        <v>29</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9789753102254</t>
+          <t>9789753101936</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Annem Bıyık Bıraktı</t>
+          <t>Alfa Kuzey Bölge: Metal Böcek</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>210</v>
+        <v>29</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9789753102049</t>
+          <t>9789753103022</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Gözü Çok Ama Çok Ağrıyan Adam</t>
+          <t>Canım Babam (Ciltli)</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>220</v>
+        <v>54</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9789753101868</t>
+          <t>9789753103015</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Sandalda Bir Çocuk ve Bir Ayı</t>
+          <t>Canım Annem (Ciltli)</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>320</v>
+        <v>54</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9789753102438</t>
+          <t>9789753103008</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Korsan Kitap Çetesi</t>
+          <t>Sadece Bir Kitap mı?..</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>290</v>
+        <v>140</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9789757549680</t>
+          <t>9789753102377</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Korkunç Korkuluğun Korkusu</t>
+          <t>Ella - Kahkaha Fırtınası</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>125</v>
+        <v>59</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9789753101431</t>
+          <t>9789753102476</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Araba</t>
+          <t>Sil Baştan</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>240</v>
+        <v>29</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9789757549079</t>
+          <t>9789753102032</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Okula Geç Kaldım</t>
+          <t>Kurt, Ördek ve Fare (Ciltli)</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>125</v>
+        <v>99</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9789753100540</t>
+          <t>9789753102728</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Top Ding Dız Dam Çong Cıs Tak</t>
+          <t>Çok Alemsiniz - Piranhalar</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>125</v>
+        <v>65</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9789753100601</t>
+          <t>9789753102704</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Tavan Arasındaki Eski Lamba</t>
+          <t>Çok Alemsiniz - Kokarcalar</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>125</v>
+        <v>119</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9789753100779</t>
+          <t>9789753102841</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Top</t>
+          <t>Ben Tembel Değilim!</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>240</v>
+        <v>84</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9789753100199</t>
+          <t>9789753102513</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Şapka</t>
+          <t>Çok Alemsiniz! - Yılanlar</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>225</v>
+        <v>49</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9789753100519</t>
+          <t>9789753102520</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Küre</t>
+          <t>Çok Alemsiniz! - Köpekbalıkları</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>240</v>
+        <v>49</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9789753100328</t>
+          <t>9789753102506</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Kitap</t>
+          <t>Çok Alemsiniz! - Kaplanlar</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>240</v>
+        <v>49</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9789753100847</t>
+          <t>9789753102490</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Kalem</t>
+          <t>Çok Alemsiniz! - Dinozorlar</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>260</v>
+        <v>49</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9789753100595</t>
+          <t>9789753102865</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Seni Seviyorum</t>
+          <t>Gönül Kuşu (Ciltli)</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>125</v>
+        <v>53</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9789753103077</t>
+          <t>9789753102339</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Prensi Olmayan Masal Kitabı</t>
+          <t>Küçük Prens - Filmin Öyküsü</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>230</v>
+        <v>35</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9789757549086</t>
+          <t>9789753102322</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Pabucumun Bağı Çözüldü</t>
+          <t>Küçük Prens -  Filmin Romanı</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>125</v>
+        <v>29</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9789753102858</t>
+          <t>9789753102315</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Onu Seviyorum</t>
+          <t>Küçük Prens (Büyük Boy)</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>200</v>
+        <v>54</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9789753100571</t>
+          <t>9789753102735</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Kanatlı Sözler Bahçesi</t>
+          <t>Çok Alemsiniz! - Timsahlar</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>240</v>
+        <v>65</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9789753101233</t>
+          <t>9789753102711</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Kakalar Günü</t>
+          <t>Çok Alemsiniz! - Bozayılar</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>185</v>
+        <v>49</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9789753100557</t>
+          <t>9789753102780</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Güzel Bir Sabahtı…</t>
+          <t>Esneme Kitabı</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>125</v>
+        <v>49</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9789753100212</t>
+          <t>9789753102544</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Gırrr!</t>
+          <t>Aç Tırtıl - Boyama Kitabı</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>125</v>
+        <v>120</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9789757549055</t>
+          <t>9789753102766</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Geçiyordum Uğradım</t>
+          <t>Ella - Çılgın Kar Tatili</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>125</v>
+        <v>44</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9789753100564</t>
+          <t>9789753102247</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Gece Gelen Konuklar</t>
+          <t>Tom Trueheart : Karanlıklar Diyarında</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>125</v>
+        <v>38</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9789757549109</t>
+          <t>9789753102230</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Fili Yuttu Bir Yılan!</t>
+          <t>Tom Trueheart : Cesur Maceracı</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>125</v>
+        <v>38</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9789753101332</t>
+          <t>9789753101875</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Fa Usta’nın Kemanları</t>
+          <t>Konuşan Köpek</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>225</v>
+        <v>99</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9789753100014</t>
+          <t>9789753101851</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Dedem Neden Güldü?</t>
+          <t>Garklayan Gamze</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>125</v>
+        <v>29</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9789757549062</t>
+          <t>9789753102360</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Dedem Bana Düdük Yaptı</t>
+          <t>Ella ve Arkadaşları</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>125</v>
+        <v>44</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9789757549017</t>
+          <t>9789753102568</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Beş Beyaz Benekli Baykuşun Dönüşü</t>
+          <t>Hayvanlar Konseri</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>125</v>
+        <v>54</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9789757549093</t>
+          <t>9789753101387</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Beş Beyaz Benekli Baykuş Bana Bakıyor...</t>
+          <t>Gizli Kapı - Keramet Lambası</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>125</v>
+        <v>35</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9789753100588</t>
+          <t>8681395450308</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Annem Neden Şişmanladı?</t>
+          <t>Küçük Prens - Defter (Ciltli)</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>125</v>
+        <v>45</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
+          <t>9789753102025</t>
+        </is>
+      </c>
+      <c r="B128" s="1" t="inlineStr">
+        <is>
+          <t>Korsan Okulu - 6 : Sürpriz Saldırı</t>
+        </is>
+      </c>
+      <c r="C128" s="1">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="129" spans="1:3">
+      <c r="A129" s="1" t="inlineStr">
+        <is>
+          <t>9789753102018</t>
+        </is>
+      </c>
+      <c r="B129" s="1" t="inlineStr">
+        <is>
+          <t>Korsan Okulu - 5 : Hücum!</t>
+        </is>
+      </c>
+      <c r="C129" s="1">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="130" spans="1:3">
+      <c r="A130" s="1" t="inlineStr">
+        <is>
+          <t>9789753102421</t>
+        </is>
+      </c>
+      <c r="B130" s="1" t="inlineStr">
+        <is>
+          <t>Küçük Prens (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C130" s="1">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="131" spans="1:3">
+      <c r="A131" s="1" t="inlineStr">
+        <is>
+          <t>9789753101998</t>
+        </is>
+      </c>
+      <c r="B131" s="1" t="inlineStr">
+        <is>
+          <t>Aç Tırtıl (Mukavva Ciltli)</t>
+        </is>
+      </c>
+      <c r="C131" s="1">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="132" spans="1:3">
+      <c r="A132" s="1" t="inlineStr">
+        <is>
+          <t>9789753102261</t>
+        </is>
+      </c>
+      <c r="B132" s="1" t="inlineStr">
+        <is>
+          <t>Hügo Havalanıyor</t>
+        </is>
+      </c>
+      <c r="C132" s="1">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="133" spans="1:3">
+      <c r="A133" s="1" t="inlineStr">
+        <is>
+          <t>9789753102285</t>
+        </is>
+      </c>
+      <c r="B133" s="1" t="inlineStr">
+        <is>
+          <t>Çizim Teknikleri: Havalı Arabalar</t>
+        </is>
+      </c>
+      <c r="C133" s="1">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="134" spans="1:3">
+      <c r="A134" s="1" t="inlineStr">
+        <is>
+          <t>9789753102292</t>
+        </is>
+      </c>
+      <c r="B134" s="1" t="inlineStr">
+        <is>
+          <t>Çizim Teknikleri: Korkunç Dinozorlar</t>
+        </is>
+      </c>
+      <c r="C134" s="1">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="135" spans="1:3">
+      <c r="A135" s="1" t="inlineStr">
+        <is>
+          <t>9789753101950</t>
+        </is>
+      </c>
+      <c r="B135" s="1" t="inlineStr">
+        <is>
+          <t>Anahtar (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C135" s="1">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="136" spans="1:3">
+      <c r="A136" s="1" t="inlineStr">
+        <is>
+          <t>9789753101097</t>
+        </is>
+      </c>
+      <c r="B136" s="1" t="inlineStr">
+        <is>
+          <t>Korsan Okulu - 4 : Define Avı</t>
+        </is>
+      </c>
+      <c r="C136" s="1">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="137" spans="1:3">
+      <c r="A137" s="1" t="inlineStr">
+        <is>
+          <t>9789753102889</t>
+        </is>
+      </c>
+      <c r="B137" s="1" t="inlineStr">
+        <is>
+          <t>Tavuk Prenses</t>
+        </is>
+      </c>
+      <c r="C137" s="1">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="138" spans="1:3">
+      <c r="A138" s="1" t="inlineStr">
+        <is>
+          <t>9789753100496</t>
+        </is>
+      </c>
+      <c r="B138" s="1" t="inlineStr">
+        <is>
+          <t>Öykülerle Çoklu Zeka Geliştirme Etkinlikleri Seti (9 Kitap Takım)</t>
+        </is>
+      </c>
+      <c r="C138" s="1">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="139" spans="1:3">
+      <c r="A139" s="1" t="inlineStr">
+        <is>
+          <t>9789753101110</t>
+        </is>
+      </c>
+      <c r="B139" s="1" t="inlineStr">
+        <is>
+          <t>Memo ve Ay (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C139" s="1">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="140" spans="1:3">
+      <c r="A140" s="1" t="inlineStr">
+        <is>
+          <t>9789753101080</t>
+        </is>
+      </c>
+      <c r="B140" s="1" t="inlineStr">
+        <is>
+          <t>Korsan Okulu - 3 : Korkunç Korsan Kızıl Sakal</t>
+        </is>
+      </c>
+      <c r="C140" s="1">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="141" spans="1:3">
+      <c r="A141" s="1" t="inlineStr">
+        <is>
+          <t>9789753102810</t>
+        </is>
+      </c>
+      <c r="B141" s="1" t="inlineStr">
+        <is>
+          <t>Kemancı Ayı Masalı (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C141" s="1">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="142" spans="1:3">
+      <c r="A142" s="1" t="inlineStr">
+        <is>
+          <t>9789753101257</t>
+        </is>
+      </c>
+      <c r="B142" s="1" t="inlineStr">
+        <is>
+          <t>Gizli Kapı - Karabasan Ormanı</t>
+        </is>
+      </c>
+      <c r="C142" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="143" spans="1:3">
+      <c r="A143" s="1" t="inlineStr">
+        <is>
+          <t>9789753101219</t>
+        </is>
+      </c>
+      <c r="B143" s="1" t="inlineStr">
+        <is>
+          <t>Çocuklar için Çizim Teknikleri - Periler Ülkesinde</t>
+        </is>
+      </c>
+      <c r="C143" s="1">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="144" spans="1:3">
+      <c r="A144" s="1" t="inlineStr">
+        <is>
+          <t>9789753100984</t>
+        </is>
+      </c>
+      <c r="B144" s="1" t="inlineStr">
+        <is>
+          <t>Can ve Çamur’un Orman Macerası</t>
+        </is>
+      </c>
+      <c r="C144" s="1">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="145" spans="1:3">
+      <c r="A145" s="1" t="inlineStr">
+        <is>
+          <t>9789753101042</t>
+        </is>
+      </c>
+      <c r="B145" s="1" t="inlineStr">
+        <is>
+          <t>Bat Pat 2 - Gece Yarısı Cadıları</t>
+        </is>
+      </c>
+      <c r="C145" s="1">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="146" spans="1:3">
+      <c r="A146" s="1" t="inlineStr">
+        <is>
+          <t>9789753103084</t>
+        </is>
+      </c>
+      <c r="B146" s="1" t="inlineStr">
+        <is>
+          <t>Hayalimdeki Okul</t>
+        </is>
+      </c>
+      <c r="C146" s="1">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="147" spans="1:3">
+      <c r="A147" s="1" t="inlineStr">
+        <is>
+          <t>9789753103268</t>
+        </is>
+      </c>
+      <c r="B147" s="1" t="inlineStr">
+        <is>
+          <t>Hayallerimin Rengi</t>
+        </is>
+      </c>
+      <c r="C147" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="148" spans="1:3">
+      <c r="A148" s="1" t="inlineStr">
+        <is>
+          <t>9789753103275</t>
+        </is>
+      </c>
+      <c r="B148" s="1" t="inlineStr">
+        <is>
+          <t>O Kat Senin Bu Kat Benim</t>
+        </is>
+      </c>
+      <c r="C148" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="149" spans="1:3">
+      <c r="A149" s="1" t="inlineStr">
+        <is>
+          <t>9789753103251</t>
+        </is>
+      </c>
+      <c r="B149" s="1" t="inlineStr">
+        <is>
+          <t>İlk Okuma Seti (İkinci 10 Kitap)</t>
+        </is>
+      </c>
+      <c r="C149" s="1">
+        <v>1125</v>
+      </c>
+    </row>
+    <row r="150" spans="1:3">
+      <c r="A150" s="1" t="inlineStr">
+        <is>
+          <t>9789753103244</t>
+        </is>
+      </c>
+      <c r="B150" s="1" t="inlineStr">
+        <is>
+          <t>Anne Ben Kimim?</t>
+        </is>
+      </c>
+      <c r="C150" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="151" spans="1:3">
+      <c r="A151" s="1" t="inlineStr">
+        <is>
+          <t>9789753101318</t>
+        </is>
+      </c>
+      <c r="B151" s="1" t="inlineStr">
+        <is>
+          <t>Sihirli Gözlük</t>
+        </is>
+      </c>
+      <c r="C151" s="1">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="152" spans="1:3">
+      <c r="A152" s="1" t="inlineStr">
+        <is>
+          <t>9789753102698</t>
+        </is>
+      </c>
+      <c r="B152" s="1" t="inlineStr">
+        <is>
+          <t>Yoksa Okul Müdürü Bir Vampir mi?</t>
+        </is>
+      </c>
+      <c r="C152" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="153" spans="1:3">
+      <c r="A153" s="1" t="inlineStr">
+        <is>
+          <t>9789753101929</t>
+        </is>
+      </c>
+      <c r="B153" s="1" t="inlineStr">
+        <is>
+          <t>Artık Kendim Okuyabilirim (20 Kitap Set)</t>
+        </is>
+      </c>
+      <c r="C153" s="1">
+        <v>1990</v>
+      </c>
+    </row>
+    <row r="154" spans="1:3">
+      <c r="A154" s="1" t="inlineStr">
+        <is>
+          <t>9789753102483</t>
+        </is>
+      </c>
+      <c r="B154" s="1" t="inlineStr">
+        <is>
+          <t>Yoksa Sınıf Arkadaşım Bir Casus mu?</t>
+        </is>
+      </c>
+      <c r="C154" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="155" spans="1:3">
+      <c r="A155" s="1" t="inlineStr">
+        <is>
+          <t>9789753102353</t>
+        </is>
+      </c>
+      <c r="B155" s="1" t="inlineStr">
+        <is>
+          <t>Yoksa Öğretmenim Bir Uzaylı mı?</t>
+        </is>
+      </c>
+      <c r="C155" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="156" spans="1:3">
+      <c r="A156" s="1" t="inlineStr">
+        <is>
+          <t>9789753103091</t>
+        </is>
+      </c>
+      <c r="B156" s="1" t="inlineStr">
+        <is>
+          <t>İlk Okuma Seti (Birinci 10 Kitap)</t>
+        </is>
+      </c>
+      <c r="C156" s="1">
+        <v>1125</v>
+      </c>
+    </row>
+    <row r="157" spans="1:3">
+      <c r="A157" s="1" t="inlineStr">
+        <is>
+          <t>9789753102551</t>
+        </is>
+      </c>
+      <c r="B157" s="1" t="inlineStr">
+        <is>
+          <t>Ayşegül’e Ne Oldu?</t>
+        </is>
+      </c>
+      <c r="C157" s="1">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="158" spans="1:3">
+      <c r="A158" s="1" t="inlineStr">
+        <is>
+          <t>9789753100342</t>
+        </is>
+      </c>
+      <c r="B158" s="1" t="inlineStr">
+        <is>
+          <t>Sihirli Şemsiye</t>
+        </is>
+      </c>
+      <c r="C158" s="1">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="159" spans="1:3">
+      <c r="A159" s="1" t="inlineStr">
+        <is>
+          <t>9789753103237</t>
+        </is>
+      </c>
+      <c r="B159" s="1" t="inlineStr">
+        <is>
+          <t>Kanguruların da Annesi Var mı?</t>
+        </is>
+      </c>
+      <c r="C159" s="1">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="160" spans="1:3">
+      <c r="A160" s="1" t="inlineStr">
+        <is>
+          <t>9789753102599</t>
+        </is>
+      </c>
+      <c r="B160" s="1" t="inlineStr">
+        <is>
+          <t>Telefona Dönüşen Kız</t>
+        </is>
+      </c>
+      <c r="C160" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="161" spans="1:3">
+      <c r="A161" s="1" t="inlineStr">
+        <is>
+          <t>9789757549215</t>
+        </is>
+      </c>
+      <c r="B161" s="1" t="inlineStr">
+        <is>
+          <t>Aç Tırtıl</t>
+        </is>
+      </c>
+      <c r="C161" s="1">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="162" spans="1:3">
+      <c r="A162" s="1" t="inlineStr">
+        <is>
+          <t>9789753103220</t>
+        </is>
+      </c>
+      <c r="B162" s="1" t="inlineStr">
+        <is>
+          <t>Sihirli Harita</t>
+        </is>
+      </c>
+      <c r="C162" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="163" spans="1:3">
+      <c r="A163" s="1" t="inlineStr">
+        <is>
+          <t>9789753103046</t>
+        </is>
+      </c>
+      <c r="B163" s="1" t="inlineStr">
+        <is>
+          <t>Hayvanlar Konseri</t>
+        </is>
+      </c>
+      <c r="C163" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="164" spans="1:3">
+      <c r="A164" s="1" t="inlineStr">
+        <is>
+          <t>9789753103145</t>
+        </is>
+      </c>
+      <c r="B164" s="1" t="inlineStr">
+        <is>
+          <t>Kemancı Ayı Masalı</t>
+        </is>
+      </c>
+      <c r="C164" s="1">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="165" spans="1:3">
+      <c r="A165" s="1" t="inlineStr">
+        <is>
+          <t>9789753103213</t>
+        </is>
+      </c>
+      <c r="B165" s="1" t="inlineStr">
+        <is>
+          <t>Küçüklere ve Büyüklere Çizim Teknikleri</t>
+        </is>
+      </c>
+      <c r="C165" s="1">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="166" spans="1:3">
+      <c r="A166" s="1" t="inlineStr">
+        <is>
+          <t>9789753103206</t>
+        </is>
+      </c>
+      <c r="B166" s="1" t="inlineStr">
+        <is>
+          <t>Benekli Baykuş Ormanı</t>
+        </is>
+      </c>
+      <c r="C166" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="167" spans="1:3">
+      <c r="A167" s="1" t="inlineStr">
+        <is>
+          <t>9789753103190</t>
+        </is>
+      </c>
+      <c r="B167" s="1" t="inlineStr">
+        <is>
+          <t>Kütüphanedeki Ejderha</t>
+        </is>
+      </c>
+      <c r="C167" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="168" spans="1:3">
+      <c r="A168" s="1" t="inlineStr">
+        <is>
+          <t>9789753103183</t>
+        </is>
+      </c>
+      <c r="B168" s="1" t="inlineStr">
+        <is>
+          <t>Evde Yangın (Önlenebilir Felaketlerin Öyküleri: 1)</t>
+        </is>
+      </c>
+      <c r="C168" s="1">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="169" spans="1:3">
+      <c r="A169" s="1" t="inlineStr">
+        <is>
+          <t>9789753103176</t>
+        </is>
+      </c>
+      <c r="B169" s="1" t="inlineStr">
+        <is>
+          <t>Apti'nin Zor Ödevi</t>
+        </is>
+      </c>
+      <c r="C169" s="1">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="170" spans="1:3">
+      <c r="A170" s="1" t="inlineStr">
+        <is>
+          <t>9789753103121</t>
+        </is>
+      </c>
+      <c r="B170" s="1" t="inlineStr">
+        <is>
+          <t>Süpermöö Dünyayı Nasıl Kurtardı?</t>
+        </is>
+      </c>
+      <c r="C170" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="171" spans="1:3">
+      <c r="A171" s="1" t="inlineStr">
+        <is>
+          <t>9789753103107</t>
+        </is>
+      </c>
+      <c r="B171" s="1" t="inlineStr">
+        <is>
+          <t>Rengarenk Sözlük</t>
+        </is>
+      </c>
+      <c r="C171" s="1">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="172" spans="1:3">
+      <c r="A172" s="1" t="inlineStr">
+        <is>
+          <t>9789753103169</t>
+        </is>
+      </c>
+      <c r="B172" s="1" t="inlineStr">
+        <is>
+          <t>Gönül Kuşu</t>
+        </is>
+      </c>
+      <c r="C172" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="173" spans="1:3">
+      <c r="A173" s="1" t="inlineStr">
+        <is>
+          <t>9789753103053</t>
+        </is>
+      </c>
+      <c r="B173" s="1" t="inlineStr">
+        <is>
+          <t>Kapuska Operasyonu</t>
+        </is>
+      </c>
+      <c r="C173" s="1">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="174" spans="1:3">
+      <c r="A174" s="1" t="inlineStr">
+        <is>
+          <t>9789753103114</t>
+        </is>
+      </c>
+      <c r="B174" s="1" t="inlineStr">
+        <is>
+          <t>Niye Korkayım ki Uçaktan (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C174" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="175" spans="1:3">
+      <c r="A175" s="1" t="inlineStr">
+        <is>
+          <t>9789753102995</t>
+        </is>
+      </c>
+      <c r="B175" s="1" t="inlineStr">
+        <is>
+          <t>Ella - Rock Yıldızı Pate</t>
+        </is>
+      </c>
+      <c r="C175" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="176" spans="1:3">
+      <c r="A176" s="1" t="inlineStr">
+        <is>
+          <t>9789753102872</t>
+        </is>
+      </c>
+      <c r="B176" s="1" t="inlineStr">
+        <is>
+          <t>Parkta Bir Gün</t>
+        </is>
+      </c>
+      <c r="C176" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="177" spans="1:3">
+      <c r="A177" s="1" t="inlineStr">
+        <is>
+          <t>9789753102681</t>
+        </is>
+      </c>
+      <c r="B177" s="1" t="inlineStr">
+        <is>
+          <t>Tuhaf Bir Sabah (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C177" s="1">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="178" spans="1:3">
+      <c r="A178" s="1" t="inlineStr">
+        <is>
+          <t>9789753102773</t>
+        </is>
+      </c>
+      <c r="B178" s="1" t="inlineStr">
+        <is>
+          <t>Dünyayı Gezmek İsteyen Horoz</t>
+        </is>
+      </c>
+      <c r="C178" s="1">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="179" spans="1:3">
+      <c r="A179" s="1" t="inlineStr">
+        <is>
+          <t>9789753103152</t>
+        </is>
+      </c>
+      <c r="B179" s="1" t="inlineStr">
+        <is>
+          <t>Keçi ve Ben</t>
+        </is>
+      </c>
+      <c r="C179" s="1">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="180" spans="1:3">
+      <c r="A180" s="1" t="inlineStr">
+        <is>
+          <t>9789757549031</t>
+        </is>
+      </c>
+      <c r="B180" s="1" t="inlineStr">
+        <is>
+          <t>Sınıfta Kaldım Haberim Yok</t>
+        </is>
+      </c>
+      <c r="C180" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="181" spans="1:3">
+      <c r="A181" s="1" t="inlineStr">
+        <is>
+          <t>9789753100618</t>
+        </is>
+      </c>
+      <c r="B181" s="1" t="inlineStr">
+        <is>
+          <t>Sevgili Arkadaşım</t>
+        </is>
+      </c>
+      <c r="C181" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="182" spans="1:3">
+      <c r="A182" s="1" t="inlineStr">
+        <is>
+          <t>9789753100953</t>
+        </is>
+      </c>
+      <c r="B182" s="1" t="inlineStr">
+        <is>
+          <t>Küçük Prens</t>
+        </is>
+      </c>
+      <c r="C182" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="183" spans="1:3">
+      <c r="A183" s="1" t="inlineStr">
+        <is>
+          <t>9789757549024</t>
+        </is>
+      </c>
+      <c r="B183" s="1" t="inlineStr">
+        <is>
+          <t>Kuşumu Kim Kışkışladı?</t>
+        </is>
+      </c>
+      <c r="C183" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="184" spans="1:3">
+      <c r="A184" s="1" t="inlineStr">
+        <is>
+          <t>9789753102384</t>
+        </is>
+      </c>
+      <c r="B184" s="1" t="inlineStr">
+        <is>
+          <t>Sihirli Kutu</t>
+        </is>
+      </c>
+      <c r="C184" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="185" spans="1:3">
+      <c r="A185" s="1" t="inlineStr">
+        <is>
+          <t>9789753102346</t>
+        </is>
+      </c>
+      <c r="B185" s="1" t="inlineStr">
+        <is>
+          <t>Kanepeye Dönüşen Baba</t>
+        </is>
+      </c>
+      <c r="C185" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="186" spans="1:3">
+      <c r="A186" s="1" t="inlineStr">
+        <is>
+          <t>9789753102254</t>
+        </is>
+      </c>
+      <c r="B186" s="1" t="inlineStr">
+        <is>
+          <t>Annem Bıyık Bıraktı</t>
+        </is>
+      </c>
+      <c r="C186" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="187" spans="1:3">
+      <c r="A187" s="1" t="inlineStr">
+        <is>
+          <t>9789753102049</t>
+        </is>
+      </c>
+      <c r="B187" s="1" t="inlineStr">
+        <is>
+          <t>Gözü Çok Ama Çok Ağrıyan Adam</t>
+        </is>
+      </c>
+      <c r="C187" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="188" spans="1:3">
+      <c r="A188" s="1" t="inlineStr">
+        <is>
+          <t>9789753101868</t>
+        </is>
+      </c>
+      <c r="B188" s="1" t="inlineStr">
+        <is>
+          <t>Sandalda Bir Çocuk ve Bir Ayı</t>
+        </is>
+      </c>
+      <c r="C188" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="189" spans="1:3">
+      <c r="A189" s="1" t="inlineStr">
+        <is>
+          <t>9789753102438</t>
+        </is>
+      </c>
+      <c r="B189" s="1" t="inlineStr">
+        <is>
+          <t>Korsan Kitap Çetesi</t>
+        </is>
+      </c>
+      <c r="C189" s="1">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="190" spans="1:3">
+      <c r="A190" s="1" t="inlineStr">
+        <is>
+          <t>9789757549680</t>
+        </is>
+      </c>
+      <c r="B190" s="1" t="inlineStr">
+        <is>
+          <t>Korkunç Korkuluğun Korkusu</t>
+        </is>
+      </c>
+      <c r="C190" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="191" spans="1:3">
+      <c r="A191" s="1" t="inlineStr">
+        <is>
+          <t>9789753101431</t>
+        </is>
+      </c>
+      <c r="B191" s="1" t="inlineStr">
+        <is>
+          <t>Sihirli Araba</t>
+        </is>
+      </c>
+      <c r="C191" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="192" spans="1:3">
+      <c r="A192" s="1" t="inlineStr">
+        <is>
+          <t>9789757549079</t>
+        </is>
+      </c>
+      <c r="B192" s="1" t="inlineStr">
+        <is>
+          <t>Okula Geç Kaldım</t>
+        </is>
+      </c>
+      <c r="C192" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="193" spans="1:3">
+      <c r="A193" s="1" t="inlineStr">
+        <is>
+          <t>9789753100540</t>
+        </is>
+      </c>
+      <c r="B193" s="1" t="inlineStr">
+        <is>
+          <t>Top Ding Dız Dam Çong Cıs Tak</t>
+        </is>
+      </c>
+      <c r="C193" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="194" spans="1:3">
+      <c r="A194" s="1" t="inlineStr">
+        <is>
+          <t>9789753100601</t>
+        </is>
+      </c>
+      <c r="B194" s="1" t="inlineStr">
+        <is>
+          <t>Tavan Arasındaki Eski Lamba</t>
+        </is>
+      </c>
+      <c r="C194" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="195" spans="1:3">
+      <c r="A195" s="1" t="inlineStr">
+        <is>
+          <t>9789753100779</t>
+        </is>
+      </c>
+      <c r="B195" s="1" t="inlineStr">
+        <is>
+          <t>Sihirli Top</t>
+        </is>
+      </c>
+      <c r="C195" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="196" spans="1:3">
+      <c r="A196" s="1" t="inlineStr">
+        <is>
+          <t>9789753100199</t>
+        </is>
+      </c>
+      <c r="B196" s="1" t="inlineStr">
+        <is>
+          <t>Sihirli Şapka</t>
+        </is>
+      </c>
+      <c r="C196" s="1">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="197" spans="1:3">
+      <c r="A197" s="1" t="inlineStr">
+        <is>
+          <t>9789753100519</t>
+        </is>
+      </c>
+      <c r="B197" s="1" t="inlineStr">
+        <is>
+          <t>Sihirli Küre</t>
+        </is>
+      </c>
+      <c r="C197" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="198" spans="1:3">
+      <c r="A198" s="1" t="inlineStr">
+        <is>
+          <t>9789753100328</t>
+        </is>
+      </c>
+      <c r="B198" s="1" t="inlineStr">
+        <is>
+          <t>Sihirli Kitap</t>
+        </is>
+      </c>
+      <c r="C198" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="199" spans="1:3">
+      <c r="A199" s="1" t="inlineStr">
+        <is>
+          <t>9789753100847</t>
+        </is>
+      </c>
+      <c r="B199" s="1" t="inlineStr">
+        <is>
+          <t>Sihirli Kalem</t>
+        </is>
+      </c>
+      <c r="C199" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="200" spans="1:3">
+      <c r="A200" s="1" t="inlineStr">
+        <is>
+          <t>9789753100595</t>
+        </is>
+      </c>
+      <c r="B200" s="1" t="inlineStr">
+        <is>
+          <t>Seni Seviyorum</t>
+        </is>
+      </c>
+      <c r="C200" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="201" spans="1:3">
+      <c r="A201" s="1" t="inlineStr">
+        <is>
+          <t>9789753103077</t>
+        </is>
+      </c>
+      <c r="B201" s="1" t="inlineStr">
+        <is>
+          <t>Prensi Olmayan Masal Kitabı</t>
+        </is>
+      </c>
+      <c r="C201" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="202" spans="1:3">
+      <c r="A202" s="1" t="inlineStr">
+        <is>
+          <t>9789757549086</t>
+        </is>
+      </c>
+      <c r="B202" s="1" t="inlineStr">
+        <is>
+          <t>Pabucumun Bağı Çözüldü</t>
+        </is>
+      </c>
+      <c r="C202" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="203" spans="1:3">
+      <c r="A203" s="1" t="inlineStr">
+        <is>
+          <t>9789753102858</t>
+        </is>
+      </c>
+      <c r="B203" s="1" t="inlineStr">
+        <is>
+          <t>Onu Seviyorum</t>
+        </is>
+      </c>
+      <c r="C203" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="204" spans="1:3">
+      <c r="A204" s="1" t="inlineStr">
+        <is>
+          <t>9789753100571</t>
+        </is>
+      </c>
+      <c r="B204" s="1" t="inlineStr">
+        <is>
+          <t>Kanatlı Sözler Bahçesi</t>
+        </is>
+      </c>
+      <c r="C204" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="205" spans="1:3">
+      <c r="A205" s="1" t="inlineStr">
+        <is>
+          <t>9789753101233</t>
+        </is>
+      </c>
+      <c r="B205" s="1" t="inlineStr">
+        <is>
+          <t>Kakalar Günü</t>
+        </is>
+      </c>
+      <c r="C205" s="1">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="206" spans="1:3">
+      <c r="A206" s="1" t="inlineStr">
+        <is>
+          <t>9789753100557</t>
+        </is>
+      </c>
+      <c r="B206" s="1" t="inlineStr">
+        <is>
+          <t>Güzel Bir Sabahtı…</t>
+        </is>
+      </c>
+      <c r="C206" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="207" spans="1:3">
+      <c r="A207" s="1" t="inlineStr">
+        <is>
+          <t>9789753100212</t>
+        </is>
+      </c>
+      <c r="B207" s="1" t="inlineStr">
+        <is>
+          <t>Gırrr!</t>
+        </is>
+      </c>
+      <c r="C207" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="208" spans="1:3">
+      <c r="A208" s="1" t="inlineStr">
+        <is>
+          <t>9789757549055</t>
+        </is>
+      </c>
+      <c r="B208" s="1" t="inlineStr">
+        <is>
+          <t>Geçiyordum Uğradım</t>
+        </is>
+      </c>
+      <c r="C208" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="209" spans="1:3">
+      <c r="A209" s="1" t="inlineStr">
+        <is>
+          <t>9789753100564</t>
+        </is>
+      </c>
+      <c r="B209" s="1" t="inlineStr">
+        <is>
+          <t>Gece Gelen Konuklar</t>
+        </is>
+      </c>
+      <c r="C209" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="210" spans="1:3">
+      <c r="A210" s="1" t="inlineStr">
+        <is>
+          <t>9789757549109</t>
+        </is>
+      </c>
+      <c r="B210" s="1" t="inlineStr">
+        <is>
+          <t>Fili Yuttu Bir Yılan!</t>
+        </is>
+      </c>
+      <c r="C210" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="211" spans="1:3">
+      <c r="A211" s="1" t="inlineStr">
+        <is>
+          <t>9789753101332</t>
+        </is>
+      </c>
+      <c r="B211" s="1" t="inlineStr">
+        <is>
+          <t>Fa Usta’nın Kemanları</t>
+        </is>
+      </c>
+      <c r="C211" s="1">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="212" spans="1:3">
+      <c r="A212" s="1" t="inlineStr">
+        <is>
+          <t>9789753100014</t>
+        </is>
+      </c>
+      <c r="B212" s="1" t="inlineStr">
+        <is>
+          <t>Dedem Neden Güldü?</t>
+        </is>
+      </c>
+      <c r="C212" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="213" spans="1:3">
+      <c r="A213" s="1" t="inlineStr">
+        <is>
+          <t>9789757549062</t>
+        </is>
+      </c>
+      <c r="B213" s="1" t="inlineStr">
+        <is>
+          <t>Dedem Bana Düdük Yaptı</t>
+        </is>
+      </c>
+      <c r="C213" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="214" spans="1:3">
+      <c r="A214" s="1" t="inlineStr">
+        <is>
+          <t>9789757549017</t>
+        </is>
+      </c>
+      <c r="B214" s="1" t="inlineStr">
+        <is>
+          <t>Beş Beyaz Benekli Baykuşun Dönüşü</t>
+        </is>
+      </c>
+      <c r="C214" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="215" spans="1:3">
+      <c r="A215" s="1" t="inlineStr">
+        <is>
+          <t>9789757549093</t>
+        </is>
+      </c>
+      <c r="B215" s="1" t="inlineStr">
+        <is>
+          <t>Beş Beyaz Benekli Baykuş Bana Bakıyor...</t>
+        </is>
+      </c>
+      <c r="C215" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="216" spans="1:3">
+      <c r="A216" s="1" t="inlineStr">
+        <is>
+          <t>9789753100588</t>
+        </is>
+      </c>
+      <c r="B216" s="1" t="inlineStr">
+        <is>
+          <t>Annem Neden Şişmanladı?</t>
+        </is>
+      </c>
+      <c r="C216" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="217" spans="1:3">
+      <c r="A217" s="1" t="inlineStr">
+        <is>
           <t>9789757549048</t>
         </is>
       </c>
-      <c r="B128" s="1" t="inlineStr">
+      <c r="B217" s="1" t="inlineStr">
         <is>
           <t>Ablam Bana Dil Çıkardı!</t>
         </is>
       </c>
-      <c r="C128" s="1">
+      <c r="C217" s="1">
         <v>125</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>