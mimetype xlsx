--- v3 (2026-04-09)
+++ v4 (2026-09-12)
@@ -85,3280 +85,3295 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9789753102742</t>
+          <t>9789753103039</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Eric Carle ile Öğreniyorum - Renkler</t>
+          <t>Bücür Barış Orkestrası</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>52</v>
+        <v>190</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9789753102759</t>
+          <t>9789753102742</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Eric Carle ile Öğreniyorum - Şekiller</t>
+          <t>Eric Carle ile Öğreniyorum - Renkler</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>52</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9789753101974</t>
+          <t>9789753102759</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Vulgar Viking: Büyük Gark Savaşı</t>
+          <t>Eric Carle ile Öğreniyorum - Şekiller</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>13.89</v>
+        <v>52</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9789753101981</t>
+          <t>9789753101974</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Vulgar Viking: Bir Yaz Gecesi Çığlığı</t>
+          <t>Vulgar Viking: Büyük Gark Savaşı</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9789753101905</t>
+          <t>9789753101981</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Bat Pat: Lağım Canavarı</t>
+          <t>Vulgar Viking: Bir Yaz Gecesi Çığlığı</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9789753102407</t>
+          <t>9789753101905</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Eric Carle ile Öğreniyorum - Sözcükler (Ciltli)</t>
+          <t>Bat Pat: Lağım Canavarı</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>52</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9789753102414</t>
+          <t>9789753102407</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Eric Carle ile Öğreniyorum - Sayılar (Ciltli)</t>
+          <t>Eric Carle ile Öğreniyorum - Sözcükler (Ciltli)</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>52</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9789753102834</t>
+          <t>9789753102414</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Sırası mı Şimdi!</t>
+          <t>Eric Carle ile Öğreniyorum - Sayılar (Ciltli)</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>29.63</v>
+        <v>52</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9789753102827</t>
+          <t>9789753102834</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Pes Etmek Yok! (Ciltli)</t>
+          <t>Sırası mı Şimdi!</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>38.89</v>
+        <v>29.63</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9789753102278</t>
+          <t>9789753102827</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Bat Pat : Dansçı Vampir</t>
+          <t>Pes Etmek Yok! (Ciltli)</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>15.74</v>
+        <v>38.89</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9789753101417</t>
+          <t>9789753102278</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Makineler Nasıl Çalışır?</t>
+          <t>Bat Pat : Dansçı Vampir</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>62.96</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9789753101882</t>
+          <t>9789753101417</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Pırtlayan Balık</t>
+          <t>Makineler Nasıl Çalışır?</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>22</v>
+        <v>62.96</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9789753102537</t>
+          <t>9789753101882</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Memo'nun Hayatı ve Eserleri - 1 : Böyle de Ödev mi Olur? (Ciltli)</t>
+          <t>Pırtlayan Balık</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>23.15</v>
+        <v>22</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9789753101394</t>
+          <t>9789753102537</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Küçük Prens’in Güzel Hikayesi (Ciltli)</t>
+          <t>Memo'nun Hayatı ve Eserleri - 1 : Böyle de Ödev mi Olur? (Ciltli)</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>81.48</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9789753101752</t>
+          <t>9789753101394</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Vulgar Viking - Büyük Yarış</t>
+          <t>Küçük Prens’in Güzel Hikayesi (Ciltli)</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>13.89</v>
+        <v>81.48</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9789753101745</t>
+          <t>9789753101752</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Memo'nun Hayatı ve Eserleri - 1 : Böyle de Ödev mi Olur?</t>
+          <t>Vulgar Viking - Büyük Yarış</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9789753101776</t>
+          <t>9789753101745</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Vulgar Viking - Müthiş Ejderha Avcısı</t>
+          <t>Memo'nun Hayatı ve Eserleri - 1 : Böyle de Ödev mi Olur?</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9789753101769</t>
+          <t>9789753101776</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Vulgar Viking - Korkunç Okul Gezisi</t>
+          <t>Vulgar Viking - Müthiş Ejderha Avcısı</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9789753101967</t>
+          <t>9789753101769</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Memo'nun Hayatı ve Eserleri - 2 : Böyle de Kitap mı Olur (Ciltli)</t>
+          <t>Vulgar Viking - Korkunç Okul Gezisi</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>23.15</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9789753102063</t>
+          <t>9789753101967</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Uzaya Yolculuk (Ciltli)</t>
+          <t>Memo'nun Hayatı ve Eserleri - 2 : Böyle de Kitap mı Olur (Ciltli)</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>135</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9789753101899</t>
+          <t>9789753102063</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>İnsan Vücudu Nasıl Çalışır? (Ciltli)</t>
+          <t>Uzaya Yolculuk (Ciltli)</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>81.48</v>
+        <v>135</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9789753101943</t>
+          <t>9789753101899</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Hayır Hayır Bana Ne? (Ciltli)</t>
+          <t>İnsan Vücudu Nasıl Çalışır? (Ciltli)</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>44</v>
+        <v>81.48</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9789753101424</t>
+          <t>9789753101943</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Vulgar Viking - Kurabiye Yağmacıları</t>
+          <t>Hayır Hayır Bana Ne? (Ciltli)</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>13.89</v>
+        <v>44</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9789753101400</t>
+          <t>9789753101424</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Süper Kahraman Aranıyor!</t>
+          <t>Vulgar Viking - Kurabiye Yağmacıları</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>22</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9879753100755</t>
+          <t>9789753101400</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Tom Trueheart Karanlık Masallar Diyarında (Ciltli)</t>
+          <t>Süper Kahraman Aranıyor!</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>21.3</v>
+        <v>22</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9789753100809</t>
+          <t>9879753100755</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Tom Sawyer</t>
+          <t>Tom Trueheart Karanlık Masallar Diyarında (Ciltli)</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>12.04</v>
+        <v>21.3</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9789753100816</t>
+          <t>9789753100809</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>The Lost World (Ciltli)</t>
+          <t>Tom Sawyer</t>
         </is>
       </c>
       <c r="C28" s="1">
         <v>12.04</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9789753100298</t>
+          <t>9789753100816</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Gözlük Üçüncü Kitap</t>
+          <t>The Lost World (Ciltli)</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>10.19</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9789753100731</t>
+          <t>9789753100298</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Gözlük İkinci Kitap</t>
+          <t>Sihirli Gözlük Üçüncü Kitap</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>10.19</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9789753100717</t>
+          <t>9789753100731</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Gözlük Birinci Kitap</t>
+          <t>Sihirli Gözlük İkinci Kitap</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>10.19</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9789753100946</t>
+          <t>9789753100717</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Sarah Jane’in Ay Macerası</t>
+          <t>Sihirli Gözlük Birinci Kitap</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>11.11</v>
+        <v>10.19</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9789753101240</t>
+          <t>9789753100946</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Renkleri İcat Eden Profesör</t>
+          <t>Sarah Jane’in Ay Macerası</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>13.89</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9789753100410</t>
+          <t>9789753101240</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Parkta Bir Gün... Çoklu Zeka Geliştirme Etkinlikleri</t>
+          <t>Renkleri İcat Eden Profesör</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>110</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9789753100489</t>
+          <t>9789753100410</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Öykülerle Çoklu Zeka Geliştirme Etkinlikleri Kılavuzu</t>
+          <t>Parkta Bir Gün... Çoklu Zeka Geliştirme Etkinlikleri</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>8.33</v>
+        <v>110</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9789753100441</t>
+          <t>9789753100489</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Ozan’ın Çiftlik Gezisi Çoklu Zeka Geliştirme Etkinlikleri</t>
+          <t>Öykülerle Çoklu Zeka Geliştirme Etkinlikleri Kılavuzu</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>7.5</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9789753100885</t>
+          <t>9789753100441</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Neden (Ciltli)</t>
+          <t>Ozan’ın Çiftlik Gezisi Çoklu Zeka Geliştirme Etkinlikleri</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>15.74</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9789753101349</t>
+          <t>9789753100885</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar için Çizim Teknikleri - Meslekler</t>
+          <t>Neden (Ciltli)</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>45</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9789753101301</t>
+          <t>9789753101349</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>La Fontaine Fabllar (Ciltli)</t>
+          <t>Çocuklar için Çizim Teknikleri - Meslekler</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>40.74</v>
+        <v>45</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9789753100960</t>
+          <t>9789753101301</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Küçük Prens (Üç Boyutlu Kitap) (Ciltli)</t>
+          <t>La Fontaine Fabllar (Ciltli)</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>101.85</v>
+        <v>40.74</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9789753101196</t>
+          <t>9789753100960</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Küçük Prens (Ciltli)</t>
+          <t>Küçük Prens (Üç Boyutlu Kitap) (Ciltli)</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>38.89</v>
+        <v>101.85</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9789753101073</t>
+          <t>9789753101196</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Korsan Okulu - 2 : Herkes Gemiye</t>
+          <t>Küçük Prens (Ciltli)</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>12.04</v>
+        <v>38.89</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9789753101066</t>
+          <t>9789753101073</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Korsan Okulu - 1 : Denizanası Adası</t>
+          <t>Korsan Okulu - 2 : Herkes Gemiye</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>22</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9789753101356</t>
+          <t>9789753101066</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Kızların Kitabı (Ciltli)</t>
+          <t>Korsan Okulu - 1 : Denizanası Adası</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>48.15</v>
+        <v>22</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9789753100458</t>
+          <t>9789753101356</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Kavgayla Beslenen Kız Çoklu Zeka Geliştirme Etkinlikleri</t>
+          <t>Kızların Kitabı (Ciltli)</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>6.48</v>
+        <v>48.15</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9789753101295</t>
+          <t>9789753100458</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Hügo’nun Muhteşem Dünyası (Ciltli)</t>
+          <t>Kavgayla Beslenen Kız Çoklu Zeka Geliştirme Etkinlikleri</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>17.59</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9789753100748</t>
+          <t>9789753101295</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Hep Yeşil (Ciltli)</t>
+          <t>Hügo’nun Muhteşem Dünyası (Ciltli)</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>15.28</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9789753100434</t>
+          <t>9789753100748</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Hayvanlar Konseri Çoklu Zeka Geliştirme Etkinlikleri</t>
+          <t>Hep Yeşil (Ciltli)</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>6.48</v>
+        <v>15.28</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9789753100908</t>
+          <t>9789753100434</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Hayalet Avcıları - Yakıcı Dehşet</t>
+          <t>Hayvanlar Konseri Çoklu Zeka Geliştirme Etkinlikleri</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>13.89</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9789753100915</t>
+          <t>9789753100908</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Hayalet Avcıları - Şatodaki Çığlık</t>
+          <t>Hayalet Avcıları - Yakıcı Dehşet</t>
         </is>
       </c>
       <c r="C50" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9789753100922</t>
+          <t>9789753100915</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Hayalet Avcıları - Büyük Tehlike</t>
+          <t>Hayalet Avcıları - Şatodaki Çığlık</t>
         </is>
       </c>
       <c r="C51" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9789753100892</t>
+          <t>9789753100922</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Hayalet Avcıları - Kilerde Kim Var ?</t>
+          <t>Hayalet Avcıları - Büyük Tehlike</t>
         </is>
       </c>
       <c r="C52" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9789753100939</t>
+          <t>9789753100892</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Sarah Jane’in Afrika Macerası</t>
+          <t>Hayalet Avcıları - Kilerde Kim Var ?</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>11.11</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9789753100700</t>
+          <t>9789753100939</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Gönül Kuşu</t>
+          <t>Sarah Jane’in Afrika Macerası</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>5.56</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9789753101363</t>
+          <t>9789753100700</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Erkeklerin Kitabı (Ciltli)</t>
+          <t>Gönül Kuşu</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>48.15</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9789753100403</t>
+          <t>9789753101363</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Eren’in Güçlü Arkadaşı Çoklu Zeka Geliştirme Etkinlikleri</t>
+          <t>Erkeklerin Kitabı (Ciltli)</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>6.48</v>
+        <v>48.15</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9789753101288</t>
+          <t>9789753100403</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Şövalye Öyküleri</t>
+          <t>Eren’in Güçlü Arkadaşı Çoklu Zeka Geliştirme Etkinlikleri</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>22</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9789753101271</t>
+          <t>9789753101288</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Canavar Öyküleri</t>
+          <t>Şövalye Öyküleri</t>
         </is>
       </c>
       <c r="C58" s="1">
         <v>22</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9789753101202</t>
+          <t>9789753101271</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Çok Tuhaf Hayvan Öyküleri</t>
+          <t>Canavar Öyküleri</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>36.11</v>
+        <v>22</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9789753100977</t>
+          <t>9789753101202</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Çizim Teknikleri 2</t>
+          <t>Çok Tuhaf Hayvan Öyküleri</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>32.41</v>
+        <v>36.11</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9789753100823</t>
+          <t>9789753100977</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Çizim Teknikleri</t>
+          <t>Çocuklar İçin Çizim Teknikleri 2</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>45</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9789753101264</t>
+          <t>9789753100823</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Çikolataya Bayılırım! (Ciltli)</t>
+          <t>Çocuklar İçin Çizim Teknikleri</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>16.67</v>
+        <v>45</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9789753100472</t>
+          <t>9789753101264</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Çiğdem Büyüyünce Ne Olacak? Çoklu Zeka Geliştirme Etkinlikleri</t>
+          <t>Çikolataya Bayılırım! (Ciltli)</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>6.48</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9789753101172</t>
+          <t>9789753100472</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Oyun Hamuru Teknikleri</t>
+          <t>Çiğdem Büyüyünce Ne Olacak? Çoklu Zeka Geliştirme Etkinlikleri</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>45</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9879753100724</t>
+          <t>9789753101172</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Cesur Maceracı Tom Trueheart Masallar Diyarı’nda (Ciltli)</t>
+          <t>Oyun Hamuru Teknikleri</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>21.3</v>
+        <v>45</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9789753100427</t>
+          <t>9879753100724</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Ceren’in Konukları Çoklu Zeka Geliştirme Etkinlikleri</t>
+          <t>Cesur Maceracı Tom Trueheart Masallar Diyarı’nda (Ciltli)</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>6.48</v>
+        <v>21.3</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9789753101325</t>
+          <t>9789753100427</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Boom!</t>
+          <t>Ceren’in Konukları Çoklu Zeka Geliştirme Etkinlikleri</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>13.89</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9789753101226</t>
+          <t>9789753101325</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Bir Tanecik Oğlum</t>
+          <t>Boom!</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>15.74</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9789753100465</t>
+          <t>9789753101226</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Kızın Kolyesi Çoklu Zeka Geliştirme Etkinlikleri</t>
+          <t>Bir Tanecik Oğlum</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>6.48</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9789753100663</t>
+          <t>9789753100465</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Beni Kucakla</t>
+          <t>Beyaz Kızın Kolyesi Çoklu Zeka Geliştirme Etkinlikleri</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>5.56</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9789753101189</t>
+          <t>9789753100663</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Bebeğimin Hatıra Defteri (Ciltli)</t>
+          <t>Beni Kucakla</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>26.85</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9789753101059</t>
+          <t>9789753101189</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Bat Pat 4 - Korsan Altındiş</t>
+          <t>Bebeğimin Hatıra Defteri (Ciltli)</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>22</v>
+        <v>26.85</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9789753101035</t>
+          <t>9789753101059</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Bat Pat 3 - Tutankamon’un Babaannesi</t>
+          <t>Bat Pat 4 - Korsan Altındiş</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>13.89</v>
+        <v>22</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9789753101028</t>
+          <t>9789753101035</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Bat Pat 1 - Mezarlıktaki Define</t>
+          <t>Bat Pat 3 - Tutankamon’un Babaannesi</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>20</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9789753100304</t>
+          <t>9789753101028</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Aşkım Çoban Yıldızı</t>
+          <t>Bat Pat 1 - Mezarlıktaki Define</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>13.89</v>
+        <v>20</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9789753101134</t>
+          <t>9789753100304</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Artık Kendim Yetiştirebilirim</t>
+          <t>Aşkım Çoban Yıldızı</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>12.96</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9789753101158</t>
+          <t>9789753101134</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Artık Kendim Temizleyebilirim</t>
+          <t>Artık Kendim Yetiştirebilirim</t>
         </is>
       </c>
       <c r="C77" s="1">
         <v>12.96</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9789753101165</t>
+          <t>9789753101158</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Artık Kendim Tamir Edebilirim</t>
+          <t>Artık Kendim Temizleyebilirim</t>
         </is>
       </c>
       <c r="C78" s="1">
         <v>12.96</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9789757549406</t>
+          <t>9789753101165</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Artık Kendim Sayabilirim</t>
+          <t>Artık Kendim Tamir Edebilirim</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>4.63</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9789753101141</t>
+          <t>9789757549406</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Artık Kendim Pişirebilirim</t>
+          <t>Artık Kendim Sayabilirim</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>12.96</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9789757549390</t>
+          <t>9789753101141</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Artık Kendim Kesebilirim</t>
+          <t>Artık Kendim Pişirebilirim</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>4.63</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9789757549383</t>
+          <t>9789757549390</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Artık Kendim Çizebilirim</t>
+          <t>Artık Kendim Kesebilirim</t>
         </is>
       </c>
       <c r="C82" s="1">
         <v>4.63</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9789757549369</t>
+          <t>9789757549383</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Artık Kendim Boyayabilirim</t>
+          <t>Artık Kendim Çizebilirim</t>
         </is>
       </c>
       <c r="C83" s="1">
         <v>4.63</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9789753100991</t>
+          <t>9789757549369</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Anne Ben Kimim? (Ciltli)</t>
+          <t>Artık Kendim Boyayabilirim</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>15.74</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9789753101127</t>
+          <t>9789753100991</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Aç Tırtıl  (Üç Boyutlu Hareketli Kitap ) (Ciltli)</t>
+          <t>Anne Ben Kimim? (Ciltli)</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>69.44</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9789753100793</t>
+          <t>9789753101127</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Oliver Twist</t>
+          <t>Aç Tırtıl  (Üç Boyutlu Hareketli Kitap ) (Ciltli)</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>12.04</v>
+        <v>69.44</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9789757549192</t>
+          <t>9789753100793</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Cincin Hanım</t>
+          <t>Oliver Twist</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>15</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9789757549789</t>
+          <t>9789757549192</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Çirkin Çirkef Cinleri Ve Gül Sokağı Sakinlerinin Savaşı</t>
+          <t>Cincin Hanım</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9789753103299</t>
+          <t>9789757549789</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Göldeki Canavar</t>
+          <t>Çirkin Çirkef Cinleri Ve Gül Sokağı Sakinlerinin Savaşı</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>300</v>
+        <v>14</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9789753103305</t>
+          <t>9789753103299</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Tepedeki Kavak</t>
+          <t>Göldeki Canavar</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>180</v>
+        <v>300</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9789753103282</t>
+          <t>9789753103305</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Çadırımda Kurt Adam Var</t>
+          <t>Tepedeki Kavak</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>340</v>
+        <v>180</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9789753102056</t>
+          <t>9789753103282</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Hamburgere Dönüşen Anne</t>
+          <t>Çadırımda Kurt Adam Var</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>210</v>
+        <v>340</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9789753100762</t>
+          <t>9789753102056</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Küpe</t>
+          <t>Hamburgere Dönüşen Anne</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>240</v>
+        <v>210</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9789753100182</t>
+          <t>9789753100762</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Kaykay</t>
+          <t>Sihirli Küpe</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>225</v>
+        <v>240</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9789753102391</t>
+          <t>9789753100182</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Gizli Kapı 3 - Kehribar Saray</t>
+          <t>Sihirli Kaykay</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>35</v>
+        <v>225</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9789753101783</t>
+          <t>9789753102391</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Hugo'nun Muhteşem Planı</t>
+          <t>Gizli Kapı 3 - Kehribar Saray</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>29</v>
+        <v>35</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9789753101936</t>
+          <t>9789753101783</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Alfa Kuzey Bölge: Metal Böcek</t>
+          <t>Hugo'nun Muhteşem Planı</t>
         </is>
       </c>
       <c r="C97" s="1">
         <v>29</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9789753103022</t>
+          <t>9789753101936</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Canım Babam (Ciltli)</t>
+          <t>Alfa Kuzey Bölge: Metal Böcek</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>54</v>
+        <v>29</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9789753103015</t>
+          <t>9789753103022</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Canım Annem (Ciltli)</t>
+          <t>Canım Babam (Ciltli)</t>
         </is>
       </c>
       <c r="C99" s="1">
         <v>54</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9789753103008</t>
+          <t>9789753103015</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Sadece Bir Kitap mı?..</t>
+          <t>Canım Annem (Ciltli)</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>140</v>
+        <v>54</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9789753102377</t>
+          <t>9789753103008</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Ella - Kahkaha Fırtınası</t>
+          <t>Sadece Bir Kitap mı?..</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>59</v>
+        <v>140</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9789753102476</t>
+          <t>9789753102377</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Sil Baştan</t>
+          <t>Ella - Kahkaha Fırtınası</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>29</v>
+        <v>59</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9789753102032</t>
+          <t>9789753102476</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Kurt, Ördek ve Fare (Ciltli)</t>
+          <t>Sil Baştan</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>99</v>
+        <v>29</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9789753102728</t>
+          <t>9789753102032</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Çok Alemsiniz - Piranhalar</t>
+          <t>Kurt, Ördek ve Fare (Ciltli)</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>65</v>
+        <v>99</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9789753102704</t>
+          <t>9789753102728</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Çok Alemsiniz - Kokarcalar</t>
+          <t>Çok Alemsiniz - Piranhalar</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>119</v>
+        <v>65</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9789753102841</t>
+          <t>9789753102704</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Ben Tembel Değilim!</t>
+          <t>Çok Alemsiniz - Kokarcalar</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>84</v>
+        <v>119</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9789753102513</t>
+          <t>9789753102841</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Çok Alemsiniz! - Yılanlar</t>
+          <t>Ben Tembel Değilim!</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>49</v>
+        <v>84</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9789753102520</t>
+          <t>9789753102513</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Çok Alemsiniz! - Köpekbalıkları</t>
+          <t>Çok Alemsiniz! - Yılanlar</t>
         </is>
       </c>
       <c r="C108" s="1">
         <v>49</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9789753102506</t>
+          <t>9789753102520</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Çok Alemsiniz! - Kaplanlar</t>
+          <t>Çok Alemsiniz! - Köpekbalıkları</t>
         </is>
       </c>
       <c r="C109" s="1">
         <v>49</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9789753102490</t>
+          <t>9789753102506</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Çok Alemsiniz! - Dinozorlar</t>
+          <t>Çok Alemsiniz! - Kaplanlar</t>
         </is>
       </c>
       <c r="C110" s="1">
         <v>49</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9789753102865</t>
+          <t>9789753102490</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Gönül Kuşu (Ciltli)</t>
+          <t>Çok Alemsiniz! - Dinozorlar</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>53</v>
+        <v>49</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9789753102339</t>
+          <t>9789753102865</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Küçük Prens - Filmin Öyküsü</t>
+          <t>Gönül Kuşu (Ciltli)</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>35</v>
+        <v>53</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9789753102322</t>
+          <t>9789753102339</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Küçük Prens -  Filmin Romanı</t>
+          <t>Küçük Prens - Filmin Öyküsü</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>29</v>
+        <v>35</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9789753102315</t>
+          <t>9789753102322</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Küçük Prens (Büyük Boy)</t>
+          <t>Küçük Prens -  Filmin Romanı</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>54</v>
+        <v>29</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9789753102735</t>
+          <t>9789753102315</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Çok Alemsiniz! - Timsahlar</t>
+          <t>Küçük Prens (Büyük Boy)</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>65</v>
+        <v>54</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9789753102711</t>
+          <t>9789753102735</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Çok Alemsiniz! - Bozayılar</t>
+          <t>Çok Alemsiniz! - Timsahlar</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>49</v>
+        <v>65</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9789753102780</t>
+          <t>9789753102711</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Esneme Kitabı</t>
+          <t>Çok Alemsiniz! - Bozayılar</t>
         </is>
       </c>
       <c r="C117" s="1">
         <v>49</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9789753102544</t>
+          <t>9789753102780</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Aç Tırtıl - Boyama Kitabı</t>
+          <t>Esneme Kitabı</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>120</v>
+        <v>49</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9789753102766</t>
+          <t>9789753102544</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Ella - Çılgın Kar Tatili</t>
+          <t>Aç Tırtıl - Boyama Kitabı</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>44</v>
+        <v>120</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9789753102247</t>
+          <t>9789753102766</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Tom Trueheart : Karanlıklar Diyarında</t>
+          <t>Ella - Çılgın Kar Tatili</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>38</v>
+        <v>44</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9789753102230</t>
+          <t>9789753102247</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Tom Trueheart : Cesur Maceracı</t>
+          <t>Tom Trueheart : Karanlıklar Diyarında</t>
         </is>
       </c>
       <c r="C121" s="1">
         <v>38</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9789753101875</t>
+          <t>9789753102230</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Konuşan Köpek</t>
+          <t>Tom Trueheart : Cesur Maceracı</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>99</v>
+        <v>38</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9789753101851</t>
+          <t>9789753101875</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Garklayan Gamze</t>
+          <t>Konuşan Köpek</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>29</v>
+        <v>99</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9789753102360</t>
+          <t>9789753101851</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Ella ve Arkadaşları</t>
+          <t>Garklayan Gamze</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>44</v>
+        <v>29</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9789753102568</t>
+          <t>9789753102360</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Hayvanlar Konseri</t>
+          <t>Ella ve Arkadaşları</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>54</v>
+        <v>44</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9789753101387</t>
+          <t>9789753102568</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Gizli Kapı - Keramet Lambası</t>
+          <t>Hayvanlar Konseri</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>35</v>
+        <v>54</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>8681395450308</t>
+          <t>9789753101387</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Küçük Prens - Defter (Ciltli)</t>
+          <t>Gizli Kapı - Keramet Lambası</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>45</v>
+        <v>35</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9789753102025</t>
+          <t>8681395450308</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Korsan Okulu - 6 : Sürpriz Saldırı</t>
+          <t>Küçük Prens - Defter (Ciltli)</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>29</v>
+        <v>45</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9789753102018</t>
+          <t>9789753102025</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Korsan Okulu - 5 : Hücum!</t>
+          <t>Korsan Okulu - 6 : Sürpriz Saldırı</t>
         </is>
       </c>
       <c r="C129" s="1">
         <v>29</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9789753102421</t>
+          <t>9789753102018</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Küçük Prens (Ciltli)</t>
+          <t>Korsan Okulu - 5 : Hücum!</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>64</v>
+        <v>29</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9789753101998</t>
+          <t>9789753102421</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Aç Tırtıl (Mukavva Ciltli)</t>
+          <t>Küçük Prens (Ciltli)</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>299</v>
+        <v>64</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9789753102261</t>
+          <t>9789753101998</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Hügo Havalanıyor</t>
+          <t>Aç Tırtıl (Mukavva Ciltli)</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>29</v>
+        <v>299</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9789753102285</t>
+          <t>9789753102261</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Çizim Teknikleri: Havalı Arabalar</t>
+          <t>Hügo Havalanıyor</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>34</v>
+        <v>29</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9789753102292</t>
+          <t>9789753102285</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Çizim Teknikleri: Korkunç Dinozorlar</t>
+          <t>Çizim Teknikleri: Havalı Arabalar</t>
         </is>
       </c>
       <c r="C134" s="1">
         <v>34</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9789753101950</t>
+          <t>9789753102292</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Anahtar (Ciltli)</t>
+          <t>Çizim Teknikleri: Korkunç Dinozorlar</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>59</v>
+        <v>34</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9789753101097</t>
+          <t>9789753101950</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Korsan Okulu - 4 : Define Avı</t>
+          <t>Anahtar (Ciltli)</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>29</v>
+        <v>59</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9789753102889</t>
+          <t>9789753101097</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Tavuk Prenses</t>
+          <t>Korsan Okulu - 4 : Define Avı</t>
         </is>
       </c>
       <c r="C137" s="1">
         <v>29</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9789753100496</t>
+          <t>9789753102889</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Öykülerle Çoklu Zeka Geliştirme Etkinlikleri Seti (9 Kitap Takım)</t>
+          <t>Tavuk Prenses</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>119</v>
+        <v>29</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9789753101110</t>
+          <t>9789753100496</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Memo ve Ay (Ciltli)</t>
+          <t>Öykülerle Çoklu Zeka Geliştirme Etkinlikleri Seti (9 Kitap Takım)</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>59</v>
+        <v>119</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9789753101080</t>
+          <t>9789753101110</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Korsan Okulu - 3 : Korkunç Korsan Kızıl Sakal</t>
+          <t>Memo ve Ay (Ciltli)</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>29</v>
+        <v>59</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9789753102810</t>
+          <t>9789753101080</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Kemancı Ayı Masalı (Ciltli)</t>
+          <t>Korsan Okulu - 3 : Korkunç Korsan Kızıl Sakal</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>69</v>
+        <v>29</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9789753101257</t>
+          <t>9789753102810</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Gizli Kapı - Karabasan Ormanı</t>
+          <t>Kemancı Ayı Masalı (Ciltli)</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>35</v>
+        <v>69</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9789753101219</t>
+          <t>9789753101257</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar için Çizim Teknikleri - Periler Ülkesinde</t>
+          <t>Gizli Kapı - Karabasan Ormanı</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>54</v>
+        <v>35</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9789753100984</t>
+          <t>9789753101219</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Can ve Çamur’un Orman Macerası</t>
+          <t>Çocuklar için Çizim Teknikleri - Periler Ülkesinde</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>29</v>
+        <v>54</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9789753101042</t>
+          <t>9789753100984</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Bat Pat 2 - Gece Yarısı Cadıları</t>
+          <t>Can ve Çamur’un Orman Macerası</t>
         </is>
       </c>
       <c r="C145" s="1">
         <v>29</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9789753103084</t>
+          <t>9789753101042</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Hayalimdeki Okul</t>
+          <t>Bat Pat 2 - Gece Yarısı Cadıları</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>225</v>
+        <v>29</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9789753103268</t>
+          <t>9789753103084</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Hayallerimin Rengi</t>
+          <t>Hayalimdeki Okul</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>170</v>
+        <v>225</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9789753103275</t>
+          <t>9789753103268</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>O Kat Senin Bu Kat Benim</t>
+          <t>Hayallerimin Rengi</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>190</v>
+        <v>170</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9789753103251</t>
+          <t>9789753103275</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>İlk Okuma Seti (İkinci 10 Kitap)</t>
+          <t>O Kat Senin Bu Kat Benim</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>1125</v>
+        <v>190</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9789753103244</t>
+          <t>9789753103251</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Anne Ben Kimim?</t>
+          <t>İlk Okuma Seti (İkinci 10 Kitap)</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>240</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9789753101318</t>
+          <t>9789753103244</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Gözlük</t>
+          <t>Anne Ben Kimim?</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>330</v>
+        <v>240</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9789753102698</t>
+          <t>9789753101318</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Yoksa Okul Müdürü Bir Vampir mi?</t>
+          <t>Sihirli Gözlük</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>320</v>
+        <v>330</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9789753101929</t>
+          <t>9789753102698</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Artık Kendim Okuyabilirim (20 Kitap Set)</t>
+          <t>Yoksa Okul Müdürü Bir Vampir mi?</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>1990</v>
+        <v>320</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9789753102483</t>
+          <t>9789753101929</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Yoksa Sınıf Arkadaşım Bir Casus mu?</t>
+          <t>Artık Kendim Okuyabilirim (20 Kitap Set)</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>320</v>
+        <v>1990</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9789753102353</t>
+          <t>9789753102483</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Yoksa Öğretmenim Bir Uzaylı mı?</t>
+          <t>Yoksa Sınıf Arkadaşım Bir Casus mu?</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>300</v>
+        <v>320</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9789753103091</t>
+          <t>9789753102353</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>İlk Okuma Seti (Birinci 10 Kitap)</t>
+          <t>Yoksa Öğretmenim Bir Uzaylı mı?</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>1125</v>
+        <v>300</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9789753102551</t>
+          <t>9789753103091</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Ayşegül’e Ne Oldu?</t>
+          <t>İlk Okuma Seti (Birinci 10 Kitap)</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>290</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9789753100342</t>
+          <t>9789753102551</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Şemsiye</t>
+          <t>Ayşegül’e Ne Oldu?</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>225</v>
+        <v>290</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9789753103237</t>
+          <t>9789753100342</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Kanguruların da Annesi Var mı?</t>
+          <t>Sihirli Şemsiye</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>340</v>
+        <v>225</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9789753102599</t>
+          <t>9789753103237</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Telefona Dönüşen Kız</t>
+          <t>Kanguruların da Annesi Var mı?</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>210</v>
+        <v>340</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9789757549215</t>
+          <t>9789753102599</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Aç Tırtıl</t>
+          <t>Telefona Dönüşen Kız</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>490</v>
+        <v>210</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9789753103220</t>
+          <t>9789757549215</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Harita</t>
+          <t>Aç Tırtıl</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>240</v>
+        <v>490</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9789753103046</t>
+          <t>9789753103220</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Hayvanlar Konseri</t>
+          <t>Sihirli Harita</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>220</v>
+        <v>240</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9789753103145</t>
+          <t>9789753103046</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Kemancı Ayı Masalı</t>
+          <t>Hayvanlar Konseri</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>245</v>
+        <v>220</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9789753103213</t>
+          <t>9789753103145</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Küçüklere ve Büyüklere Çizim Teknikleri</t>
+          <t>Kemancı Ayı Masalı</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>375</v>
+        <v>245</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9789753103206</t>
+          <t>9789753103213</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Benekli Baykuş Ormanı</t>
+          <t>Küçüklere ve Büyüklere Çizim Teknikleri</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>140</v>
+        <v>375</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9789753103190</t>
+          <t>9789753103206</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Kütüphanedeki Ejderha</t>
+          <t>Benekli Baykuş Ormanı</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>300</v>
+        <v>140</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9789753103183</t>
+          <t>9789753103190</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Evde Yangın (Önlenebilir Felaketlerin Öyküleri: 1)</t>
+          <t>Kütüphanedeki Ejderha</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>110</v>
+        <v>300</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9789753103176</t>
+          <t>9789753103183</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Apti'nin Zor Ödevi</t>
+          <t>Evde Yangın (Önlenebilir Felaketlerin Öyküleri: 1)</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>225</v>
+        <v>110</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9789753103121</t>
+          <t>9789753103176</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Süpermöö Dünyayı Nasıl Kurtardı?</t>
+          <t>Apti'nin Zor Ödevi</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9789753103107</t>
+          <t>9789753103121</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Rengarenk Sözlük</t>
+          <t>Süpermöö Dünyayı Nasıl Kurtardı?</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>370</v>
+        <v>220</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9789753103169</t>
+          <t>9789753103107</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Gönül Kuşu</t>
+          <t>Rengarenk Sözlük</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>220</v>
+        <v>370</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9789753103053</t>
+          <t>9789753103169</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Kapuska Operasyonu</t>
+          <t>Gönül Kuşu</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>340</v>
+        <v>220</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9789753103114</t>
+          <t>9789753103053</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Niye Korkayım ki Uçaktan (Ciltli)</t>
+          <t>Kapuska Operasyonu</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>240</v>
+        <v>340</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9789753102995</t>
+          <t>9789753103114</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Ella - Rock Yıldızı Pate</t>
+          <t>Niye Korkayım ki Uçaktan (Ciltli)</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9789753102872</t>
+          <t>9789753102995</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Parkta Bir Gün</t>
+          <t>Ella - Rock Yıldızı Pate</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9789753102681</t>
+          <t>9789753102872</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Tuhaf Bir Sabah (Ciltli)</t>
+          <t>Parkta Bir Gün</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>340</v>
+        <v>220</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9789753102773</t>
+          <t>9789753102681</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Dünyayı Gezmek İsteyen Horoz</t>
+          <t>Tuhaf Bir Sabah (Ciltli)</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>370</v>
+        <v>340</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9789753103152</t>
+          <t>9789753102773</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Keçi ve Ben</t>
+          <t>Dünyayı Gezmek İsteyen Horoz</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>245</v>
+        <v>370</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9789757549031</t>
+          <t>9789753103152</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Sınıfta Kaldım Haberim Yok</t>
+          <t>Keçi ve Ben</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>125</v>
+        <v>245</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9789753100618</t>
+          <t>9789757549031</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Sevgili Arkadaşım</t>
+          <t>Sınıfta Kaldım Haberim Yok</t>
         </is>
       </c>
       <c r="C181" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9789753100953</t>
+          <t>9789753100618</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Küçük Prens</t>
+          <t>Sevgili Arkadaşım</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>240</v>
+        <v>125</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9789757549024</t>
+          <t>9789753100953</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Kuşumu Kim Kışkışladı?</t>
+          <t>Küçük Prens</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>125</v>
+        <v>240</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9789753102384</t>
+          <t>9789757549024</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Kutu</t>
+          <t>Kuşumu Kim Kışkışladı?</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>260</v>
+        <v>125</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9789753102346</t>
+          <t>9789753102384</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Kanepeye Dönüşen Baba</t>
+          <t>Sihirli Kutu</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>210</v>
+        <v>260</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9789753102254</t>
+          <t>9789753102346</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Annem Bıyık Bıraktı</t>
+          <t>Kanepeye Dönüşen Baba</t>
         </is>
       </c>
       <c r="C186" s="1">
         <v>210</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9789753102049</t>
+          <t>9789753102254</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Gözü Çok Ama Çok Ağrıyan Adam</t>
+          <t>Annem Bıyık Bıraktı</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>220</v>
+        <v>210</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9789753101868</t>
+          <t>9789753102049</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Sandalda Bir Çocuk ve Bir Ayı</t>
+          <t>Gözü Çok Ama Çok Ağrıyan Adam</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>320</v>
+        <v>220</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9789753102438</t>
+          <t>9789753101868</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Korsan Kitap Çetesi</t>
+          <t>Sandalda Bir Çocuk ve Bir Ayı</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>290</v>
+        <v>320</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9789757549680</t>
+          <t>9789753102438</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Korkunç Korkuluğun Korkusu</t>
+          <t>Korsan Kitap Çetesi</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>125</v>
+        <v>290</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9789753101431</t>
+          <t>9789757549680</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Araba</t>
+          <t>Korkunç Korkuluğun Korkusu</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>240</v>
+        <v>125</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9789757549079</t>
+          <t>9789753101431</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Okula Geç Kaldım</t>
+          <t>Sihirli Araba</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>125</v>
+        <v>240</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9789753100540</t>
+          <t>9789757549079</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Top Ding Dız Dam Çong Cıs Tak</t>
+          <t>Okula Geç Kaldım</t>
         </is>
       </c>
       <c r="C193" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9789753100601</t>
+          <t>9789753100540</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Tavan Arasındaki Eski Lamba</t>
+          <t>Top Ding Dız Dam Çong Cıs Tak</t>
         </is>
       </c>
       <c r="C194" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9789753100779</t>
+          <t>9789753100601</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Top</t>
+          <t>Tavan Arasındaki Eski Lamba</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>240</v>
+        <v>125</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9789753100199</t>
+          <t>9789753100779</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Şapka</t>
+          <t>Sihirli Top</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>225</v>
+        <v>240</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9789753100519</t>
+          <t>9789753100199</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Küre</t>
+          <t>Sihirli Şapka</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>240</v>
+        <v>225</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9789753100328</t>
+          <t>9789753100519</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Kitap</t>
+          <t>Sihirli Küre</t>
         </is>
       </c>
       <c r="C198" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9789753100847</t>
+          <t>9789753100328</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Kalem</t>
+          <t>Sihirli Kitap</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>260</v>
+        <v>240</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9789753100595</t>
+          <t>9789753100847</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Seni Seviyorum</t>
+          <t>Sihirli Kalem</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>125</v>
+        <v>260</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9789753103077</t>
+          <t>9789753100595</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Prensi Olmayan Masal Kitabı</t>
+          <t>Seni Seviyorum</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>230</v>
+        <v>125</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9789757549086</t>
+          <t>9789753103077</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Pabucumun Bağı Çözüldü</t>
+          <t>Prensi Olmayan Masal Kitabı</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>125</v>
+        <v>230</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9789753102858</t>
+          <t>9789757549086</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Onu Seviyorum</t>
+          <t>Pabucumun Bağı Çözüldü</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>200</v>
+        <v>125</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9789753100571</t>
+          <t>9789753102858</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Kanatlı Sözler Bahçesi</t>
+          <t>Onu Seviyorum</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9789753101233</t>
+          <t>9789753100571</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Kakalar Günü</t>
+          <t>Kanatlı Sözler Bahçesi</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>185</v>
+        <v>240</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9789753100557</t>
+          <t>9789753101233</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Güzel Bir Sabahtı…</t>
+          <t>Kakalar Günü</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>125</v>
+        <v>185</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9789753100212</t>
+          <t>9789753100557</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Gırrr!</t>
+          <t>Güzel Bir Sabahtı…</t>
         </is>
       </c>
       <c r="C207" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9789757549055</t>
+          <t>9789753100212</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Geçiyordum Uğradım</t>
+          <t>Gırrr!</t>
         </is>
       </c>
       <c r="C208" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9789753100564</t>
+          <t>9789757549055</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Gece Gelen Konuklar</t>
+          <t>Geçiyordum Uğradım</t>
         </is>
       </c>
       <c r="C209" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9789757549109</t>
+          <t>9789753100564</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Fili Yuttu Bir Yılan!</t>
+          <t>Gece Gelen Konuklar</t>
         </is>
       </c>
       <c r="C210" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9789753101332</t>
+          <t>9789757549109</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Fa Usta’nın Kemanları</t>
+          <t>Fili Yuttu Bir Yılan!</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>225</v>
+        <v>125</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9789753100014</t>
+          <t>9789753101332</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Dedem Neden Güldü?</t>
+          <t>Fa Usta’nın Kemanları</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>125</v>
+        <v>225</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9789757549062</t>
+          <t>9789753100014</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Dedem Bana Düdük Yaptı</t>
+          <t>Dedem Neden Güldü?</t>
         </is>
       </c>
       <c r="C213" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9789757549017</t>
+          <t>9789757549062</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Beş Beyaz Benekli Baykuşun Dönüşü</t>
+          <t>Dedem Bana Düdük Yaptı</t>
         </is>
       </c>
       <c r="C214" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9789757549093</t>
+          <t>9789757549017</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Beş Beyaz Benekli Baykuş Bana Bakıyor...</t>
+          <t>Beş Beyaz Benekli Baykuşun Dönüşü</t>
         </is>
       </c>
       <c r="C215" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9789753100588</t>
+          <t>9789757549093</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Annem Neden Şişmanladı?</t>
+          <t>Beş Beyaz Benekli Baykuş Bana Bakıyor...</t>
         </is>
       </c>
       <c r="C216" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
+          <t>9789753100588</t>
+        </is>
+      </c>
+      <c r="B217" s="1" t="inlineStr">
+        <is>
+          <t>Annem Neden Şişmanladı?</t>
+        </is>
+      </c>
+      <c r="C217" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="218" spans="1:3">
+      <c r="A218" s="1" t="inlineStr">
+        <is>
           <t>9789757549048</t>
         </is>
       </c>
-      <c r="B217" s="1" t="inlineStr">
+      <c r="B218" s="1" t="inlineStr">
         <is>
           <t>Ablam Bana Dil Çıkardı!</t>
         </is>
       </c>
-      <c r="C217" s="1">
+      <c r="C218" s="1">
         <v>125</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>