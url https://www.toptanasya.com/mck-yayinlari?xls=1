--- v0 (2026-02-14)
+++ v1 (2026-04-05)
@@ -85,55 +85,1390 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
+          <t>9786259297620</t>
+        </is>
+      </c>
+      <c r="B2" s="1" t="inlineStr">
+        <is>
+          <t>Hayallerimiz ve Gelecek-SMA Çocuklarımıza Işık Ol</t>
+        </is>
+      </c>
+      <c r="C2" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3">
+      <c r="A3" s="1" t="inlineStr">
+        <is>
+          <t>9786258589016</t>
+        </is>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>Ozanca</t>
+        </is>
+      </c>
+      <c r="C3" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3">
+      <c r="A4" s="1" t="inlineStr">
+        <is>
+          <t>9786258589054</t>
+        </is>
+      </c>
+      <c r="B4" s="1" t="inlineStr">
+        <is>
+          <t>Evrensel Enerji Dönüşümü</t>
+        </is>
+      </c>
+      <c r="C4" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3">
+      <c r="A5" s="1" t="inlineStr">
+        <is>
+          <t>9786258589030</t>
+        </is>
+      </c>
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>Akın ile Şaşkın-Sözüm Söz</t>
+        </is>
+      </c>
+      <c r="C5" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="1" t="inlineStr">
+        <is>
+          <t>9786259297637</t>
+        </is>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>Cansuyu - Ozan Hasan Cansu’dan Çorak Gönüllere</t>
+        </is>
+      </c>
+      <c r="C6" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" s="1" t="inlineStr">
+        <is>
+          <t>9786259272948</t>
+        </is>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>Diriliş Kahramanları 4 - Gazneli Mahmud</t>
+        </is>
+      </c>
+      <c r="C7" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="1" t="inlineStr">
+        <is>
+          <t>9786259272962</t>
+        </is>
+      </c>
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>Diriliş Kahramanları 6 - Sultan II. Kılıç Arslan</t>
+        </is>
+      </c>
+      <c r="C8" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3">
+      <c r="A9" s="1" t="inlineStr">
+        <is>
+          <t>9786259272986</t>
+        </is>
+      </c>
+      <c r="B9" s="1" t="inlineStr">
+        <is>
+          <t>Diriliş Kahramanları 3 - Cihan Sultanı Melikşah</t>
+        </is>
+      </c>
+      <c r="C9" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3">
+      <c r="A10" s="1" t="inlineStr">
+        <is>
+          <t>9786259279756</t>
+        </is>
+      </c>
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>Sisler Kasabası 2 - Mor Vadi</t>
+        </is>
+      </c>
+      <c r="C10" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3">
+      <c r="A11" s="1" t="inlineStr">
+        <is>
+          <t>9786259279763</t>
+        </is>
+      </c>
+      <c r="B11" s="1" t="inlineStr">
+        <is>
+          <t>Sisler Kasabası 3 - Büyük Deprem</t>
+        </is>
+      </c>
+      <c r="C11" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3">
+      <c r="A12" s="1" t="inlineStr">
+        <is>
+          <t>9786259272931</t>
+        </is>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>Diriliş Kahramanları 2 - Son Harzemşah Celaleddin</t>
+        </is>
+      </c>
+      <c r="C12" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3">
+      <c r="A13" s="1" t="inlineStr">
+        <is>
+          <t>9786259272955</t>
+        </is>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>Diriliş Kahramanları 5 - Sultan Süleymanşah</t>
+        </is>
+      </c>
+      <c r="C13" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3">
+      <c r="A14" s="1" t="inlineStr">
+        <is>
+          <t>9786259297699</t>
+        </is>
+      </c>
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>Vampirle Dans</t>
+        </is>
+      </c>
+      <c r="C14" s="1">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3">
+      <c r="A15" s="1" t="inlineStr">
+        <is>
+          <t>9786259272924</t>
+        </is>
+      </c>
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>Diriliş Kahramanları 1 - Berke Han</t>
+        </is>
+      </c>
+      <c r="C15" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3">
+      <c r="A16" s="1" t="inlineStr">
+        <is>
+          <t>9786259279732</t>
+        </is>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>Kalpteki Hazine - Sessiz Kahramanların İzinde</t>
+        </is>
+      </c>
+      <c r="C16" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3">
+      <c r="A17" s="1" t="inlineStr">
+        <is>
+          <t>9786259279725</t>
+        </is>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>Dünya ve Anneannesinin Uzay Macerası</t>
+        </is>
+      </c>
+      <c r="C17" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3">
+      <c r="A18" s="1" t="inlineStr">
+        <is>
+          <t>9786259279718</t>
+        </is>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>Jeremy'nin Uzay Macerası 3 - Gölgelerin Mirası</t>
+        </is>
+      </c>
+      <c r="C18" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3">
+      <c r="A19" s="1" t="inlineStr">
+        <is>
+          <t>9786259279701</t>
+        </is>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>Jeremy'nin Uzay Macerası 2 - Sessiz İstila</t>
+        </is>
+      </c>
+      <c r="C19" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3">
+      <c r="A20" s="1" t="inlineStr">
+        <is>
+          <t>9786259272979</t>
+        </is>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>İstanbul'un Fatih'i Sultan Mehmed - Tahtın ve Fethin Hikayesi</t>
+        </is>
+      </c>
+      <c r="C20" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3">
+      <c r="A21" s="1" t="inlineStr">
+        <is>
+          <t>9786259279749</t>
+        </is>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>Son Yörük Çadırı - Yeniden Yeşeren Kavgamız</t>
+        </is>
+      </c>
+      <c r="C21" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3">
+      <c r="A22" s="1" t="inlineStr">
+        <is>
+          <t>9786259272993</t>
+        </is>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Sisler Kasabası – Kayıp Renkler</t>
+        </is>
+      </c>
+      <c r="C22" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3">
+      <c r="A23" s="1" t="inlineStr">
+        <is>
+          <t>9786259272917</t>
+        </is>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Sultan Melikşah - Doğunun ve Batının Başbuğu</t>
+        </is>
+      </c>
+      <c r="C23" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3">
+      <c r="A24" s="1" t="inlineStr">
+        <is>
+          <t>9786259251899</t>
+        </is>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Mavide Aradım Seni</t>
+        </is>
+      </c>
+      <c r="C24" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3">
+      <c r="A25" s="1" t="inlineStr">
+        <is>
+          <t>9786259251875</t>
+        </is>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>İhanetin Bekçisi</t>
+        </is>
+      </c>
+      <c r="C25" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3">
+      <c r="A26" s="1" t="inlineStr">
+        <is>
+          <t>9786259251882</t>
+        </is>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Çığlığım Göğe Sığmadı</t>
+        </is>
+      </c>
+      <c r="C26" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3">
+      <c r="A27" s="1" t="inlineStr">
+        <is>
+          <t>9786259659367</t>
+        </is>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Benim Örnek Peygamberim 3 - Merhamet Timsali</t>
+        </is>
+      </c>
+      <c r="C27" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3">
+      <c r="A28" s="1" t="inlineStr">
+        <is>
+          <t>9786259659350</t>
+        </is>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Benim Örnek Peygamberim 2 - Muhammedü'l-Emin ve Sözün Gücü</t>
+        </is>
+      </c>
+      <c r="C28" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3">
+      <c r="A29" s="1" t="inlineStr">
+        <is>
+          <t>9786259659343</t>
+        </is>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Benim Örnek Peygamberim 1 - Gül'ün Sabırla İmtihanı</t>
+        </is>
+      </c>
+      <c r="C29" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3">
+      <c r="A30" s="1" t="inlineStr">
+        <is>
+          <t>9786259251851</t>
+        </is>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Zeytin Dalı</t>
+        </is>
+      </c>
+      <c r="C30" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31" s="1" t="inlineStr">
+        <is>
+          <t>9786259251868</t>
+        </is>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Halaskargazi</t>
+        </is>
+      </c>
+      <c r="C31" s="1">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" s="1" t="inlineStr">
+        <is>
+          <t>9786259659398</t>
+        </is>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Benim Örnek Peygamberim 6 - Resulullah ve Çocuk</t>
+        </is>
+      </c>
+      <c r="C32" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" s="1" t="inlineStr">
+        <is>
+          <t>9786259659381</t>
+        </is>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Benim Örnek Peygamberim 5 - Allah’ın Rasulü ve Hoşgörü</t>
+        </is>
+      </c>
+      <c r="C33" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34" s="1" t="inlineStr">
+        <is>
+          <t>9786259659374</t>
+        </is>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Benim Örnek Peygamberim 4 - Adil Peygamber</t>
+        </is>
+      </c>
+      <c r="C34" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="1" t="inlineStr">
+        <is>
+          <t>9786259251837</t>
+        </is>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Kur’an-ı Kerim’den Peygamber Hikâyeleri 1</t>
+        </is>
+      </c>
+      <c r="C35" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="1" t="inlineStr">
+        <is>
+          <t>9786259251844</t>
+        </is>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Kur’an-ı Kerim’den Peygamber Hikâyeleri 2</t>
+        </is>
+      </c>
+      <c r="C36" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" s="1" t="inlineStr">
+        <is>
+          <t>9786259251820</t>
+        </is>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Küllerinden Doğan Sessiz Kalpler</t>
+        </is>
+      </c>
+      <c r="C37" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" s="1" t="inlineStr">
+        <is>
+          <t>9786259251813</t>
+        </is>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Bir Şiirdi Gözlerin</t>
+        </is>
+      </c>
+      <c r="C38" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" s="1" t="inlineStr">
+        <is>
+          <t>9786259755816</t>
+        </is>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Hayattan Esintiler</t>
+        </is>
+      </c>
+      <c r="C39" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3">
+      <c r="A40" s="1" t="inlineStr">
+        <is>
+          <t>9786259251806</t>
+        </is>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Genç Kalplerin Hikayeleri</t>
+        </is>
+      </c>
+      <c r="C40" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41" s="1" t="inlineStr">
+        <is>
+          <t>9786259618579</t>
+        </is>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Kanatsız Uçanlar (Sır İçinde Sır)</t>
+        </is>
+      </c>
+      <c r="C41" s="1">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="A42" s="1" t="inlineStr">
+        <is>
+          <t>9786259659305</t>
+        </is>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>İntikal</t>
+        </is>
+      </c>
+      <c r="C42" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3">
+      <c r="A43" s="1" t="inlineStr">
+        <is>
+          <t>9786259659312</t>
+        </is>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>İçindeki Mutluluğu Keşfet, Kendi Kendine Yolculuğa Hazırmısın?</t>
+        </is>
+      </c>
+      <c r="C43" s="1">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3">
+      <c r="A44" s="1" t="inlineStr">
+        <is>
+          <t>9786259659329</t>
+        </is>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Danışmend Ahmed Gazi, Anadolu Direnişi</t>
+        </is>
+      </c>
+      <c r="C44" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3">
+      <c r="A45" s="1" t="inlineStr">
+        <is>
+          <t>9786259618593</t>
+        </is>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Yol Benim, Ateş Benim - Kendini Yetiştiren Kız</t>
+        </is>
+      </c>
+      <c r="C45" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3">
+      <c r="A46" s="1" t="inlineStr">
+        <is>
+          <t>9786259618531</t>
+        </is>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Ölüler Diyarının Sessizliği - Kaybolmuş Ruhların Arayışı</t>
+        </is>
+      </c>
+      <c r="C46" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3">
+      <c r="A47" s="1" t="inlineStr">
+        <is>
+          <t>9786259618517</t>
+        </is>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Orta Zamanda Ünlü Türk Komutanları 1</t>
+        </is>
+      </c>
+      <c r="C47" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3">
+      <c r="A48" s="1" t="inlineStr">
+        <is>
+          <t>9786259618548</t>
+        </is>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Kalbin Yolculuğu</t>
+        </is>
+      </c>
+      <c r="C48" s="1">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3">
+      <c r="A49" s="1" t="inlineStr">
+        <is>
+          <t>9786259618586</t>
+        </is>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Kadiri Tarikatı Halisiye Kolu Velileri ve Şer’i Ölçülerde Tasavvuf</t>
+        </is>
+      </c>
+      <c r="C49" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3">
+      <c r="A50" s="1" t="inlineStr">
+        <is>
+          <t>9786259618524</t>
+        </is>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Gecenin Sırrı - Bir Alpago Romanı</t>
+        </is>
+      </c>
+      <c r="C50" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3">
+      <c r="A51" s="1" t="inlineStr">
+        <is>
+          <t>9786259618562</t>
+        </is>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Renan’ın Çığlığı</t>
+        </is>
+      </c>
+      <c r="C51" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3">
+      <c r="A52" s="1" t="inlineStr">
+        <is>
+          <t>9786259618555</t>
+        </is>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Kaderden Kaçış</t>
+        </is>
+      </c>
+      <c r="C52" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3">
+      <c r="A53" s="1" t="inlineStr">
+        <is>
+          <t>9786259604091</t>
+        </is>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Nureddîn Zengi - Bir Kudüs Aşığı</t>
+        </is>
+      </c>
+      <c r="C53" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3">
+      <c r="A54" s="1" t="inlineStr">
+        <is>
+          <t>9786259618500</t>
+        </is>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Jeremy’nin Uzay Macerası - Karanlıkla Savaş</t>
+        </is>
+      </c>
+      <c r="C54" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3">
+      <c r="A55" s="1" t="inlineStr">
+        <is>
+          <t>9786259604084</t>
+        </is>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Bir Yönetmenin Gözünden Perdenin Ardındakiler</t>
+        </is>
+      </c>
+      <c r="C55" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3">
+      <c r="A56" s="1" t="inlineStr">
+        <is>
+          <t>9786259604046</t>
+        </is>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Diriliş Zaferleri Serisi 2 - Şarkın En Sevgili Sultanı Selahaddin’in Kudüs Yürüyüşü</t>
+        </is>
+      </c>
+      <c r="C56" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3">
+      <c r="A57" s="1" t="inlineStr">
+        <is>
+          <t>9786259604039</t>
+        </is>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Diriliş Zaferleri Serisi 1 - Merhaba Anadolu Pasinler Zaferi</t>
+        </is>
+      </c>
+      <c r="C57" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3">
+      <c r="A58" s="1" t="inlineStr">
+        <is>
+          <t>9786259604053</t>
+        </is>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Diriliş Zaferleri Serisi 3 - Kurt Kaplana Karşı Ayn Calut Zaferi</t>
+        </is>
+      </c>
+      <c r="C58" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3">
+      <c r="A59" s="1" t="inlineStr">
+        <is>
+          <t>9786259604077</t>
+        </is>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>Zühre Yıldızım</t>
+        </is>
+      </c>
+      <c r="C59" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3">
+      <c r="A60" s="1" t="inlineStr">
+        <is>
+          <t>9786259604015</t>
+        </is>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>Mucizenin Çağrısı</t>
+        </is>
+      </c>
+      <c r="C60" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3">
+      <c r="A61" s="1" t="inlineStr">
+        <is>
+          <t>9786259604008</t>
+        </is>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>Hatıran Yeter</t>
+        </is>
+      </c>
+      <c r="C61" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3">
+      <c r="A62" s="1" t="inlineStr">
+        <is>
+          <t>9786259604060</t>
+        </is>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Hasbihal</t>
+        </is>
+      </c>
+      <c r="C62" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3">
+      <c r="A63" s="1" t="inlineStr">
+        <is>
+          <t>9787597084248</t>
+        </is>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>Yeşil Vatan Serisi</t>
+        </is>
+      </c>
+      <c r="C63" s="1">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3">
+      <c r="A64" s="1" t="inlineStr">
+        <is>
+          <t>9786259604022</t>
+        </is>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Yaşayan İnsan Hazineleri</t>
+        </is>
+      </c>
+      <c r="C64" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3">
+      <c r="A65" s="1" t="inlineStr">
+        <is>
+          <t>9786259709017</t>
+        </is>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Yeşil Vatan Serisi 6 - Tilki Taci (Çevre Temizliği)</t>
+        </is>
+      </c>
+      <c r="C65" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3">
+      <c r="A66" s="1" t="inlineStr">
+        <is>
+          <t>9786259709055</t>
+        </is>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Yeşil Vatan Serisi 10 - Tembel Keçi Badem (Çalışmak ve Tedbirli Olmak)</t>
+        </is>
+      </c>
+      <c r="C66" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3">
+      <c r="A67" s="1" t="inlineStr">
+        <is>
+          <t>9786259712581</t>
+        </is>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Yeşil Vatan Serisi 3 - Sevimli Papağan Nomi (Sözünde Durmak)</t>
+        </is>
+      </c>
+      <c r="C67" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3">
+      <c r="A68" s="1" t="inlineStr">
+        <is>
+          <t>9786259712574</t>
+        </is>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Yeşil Vatan Serisi 2 - Sabırsız Tavşan Miço (Sabretmek)</t>
+        </is>
+      </c>
+      <c r="C68" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3">
+      <c r="A69" s="1" t="inlineStr">
+        <is>
+          <t>9786259709048</t>
+        </is>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>Yeşil Vatan Serisi 9 - Panda Putik (Doğruluk ve Dürüstlük)</t>
+        </is>
+      </c>
+      <c r="C69" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3">
+      <c r="A70" s="1" t="inlineStr">
+        <is>
+          <t>9786259712598</t>
+        </is>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Yeşil Vatan Serisi 4 - Ördek Narin (Kararlı Olmak)</t>
+        </is>
+      </c>
+      <c r="C70" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3">
+      <c r="A71" s="1" t="inlineStr">
+        <is>
+          <t>9786259709000</t>
+        </is>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Yeşil Vatan Serisi 5 - Mirket Dobi (Sağlıklı Beslenmek)</t>
+        </is>
+      </c>
+      <c r="C71" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3">
+      <c r="A72" s="1" t="inlineStr">
+        <is>
+          <t>9786259709024</t>
+        </is>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>Yeşil Vatan Serisi 7 - Karaca Lila ve Ceylan Karamel (Arkadaşlık)</t>
+        </is>
+      </c>
+      <c r="C72" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3">
+      <c r="A73" s="1" t="inlineStr">
+        <is>
+          <t>9786259709031</t>
+        </is>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Yeşil Vatan Serisi 8 - Fil Kızıl ve Ailesi (Misafirperverlik)</t>
+        </is>
+      </c>
+      <c r="C73" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3">
+      <c r="A74" s="1" t="inlineStr">
+        <is>
+          <t>9786259712567</t>
+        </is>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>Yeşil Vatan Serisi 1 - Ayıcık Kartopu (Yardımlaşmak)</t>
+        </is>
+      </c>
+      <c r="C74" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3">
+      <c r="A75" s="1" t="inlineStr">
+        <is>
+          <t>9786259709093</t>
+        </is>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Sultan Sencer 1-Horasan Meliki</t>
+        </is>
+      </c>
+      <c r="C75" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3">
+      <c r="A76" s="1" t="inlineStr">
+        <is>
+          <t>9786259709086</t>
+        </is>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>Zorluklardan Güç Almak</t>
+        </is>
+      </c>
+      <c r="C76" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3">
+      <c r="A77" s="1" t="inlineStr">
+        <is>
+          <t>9786259709079</t>
+        </is>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Uzak Şehir</t>
+        </is>
+      </c>
+      <c r="C77" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3">
+      <c r="A78" s="1" t="inlineStr">
+        <is>
+          <t>9786259709062</t>
+        </is>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Devletin Spor Politikası</t>
+        </is>
+      </c>
+      <c r="C78" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3">
+      <c r="A79" s="1" t="inlineStr">
+        <is>
+          <t>9786259712543</t>
+        </is>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>Ay Işığı Şiirleri</t>
+        </is>
+      </c>
+      <c r="C79" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="80" spans="1:3">
+      <c r="A80" s="1" t="inlineStr">
+        <is>
+          <t>9786259712536</t>
+        </is>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>Son Perde</t>
+        </is>
+      </c>
+      <c r="C80" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="81" spans="1:3">
+      <c r="A81" s="1" t="inlineStr">
+        <is>
+          <t>9786259712505</t>
+        </is>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>İbrahim Kapısı</t>
+        </is>
+      </c>
+      <c r="C81" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3">
+      <c r="A82" s="1" t="inlineStr">
+        <is>
+          <t>9786259712529</t>
+        </is>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>Araf Yolcuları 1 - Siccin Mektubu</t>
+        </is>
+      </c>
+      <c r="C82" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3">
+      <c r="A83" s="1" t="inlineStr">
+        <is>
+          <t>9786259712512</t>
+        </is>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>Ademoğlu</t>
+        </is>
+      </c>
+      <c r="C83" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="84" spans="1:3">
+      <c r="A84" s="1" t="inlineStr">
+        <is>
+          <t>9786259755878</t>
+        </is>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>Aşk mı? Ondan Çok Var</t>
+        </is>
+      </c>
+      <c r="C84" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="85" spans="1:3">
+      <c r="A85" s="1" t="inlineStr">
+        <is>
+          <t>9786259755885</t>
+        </is>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
+        <is>
+          <t>Sungur</t>
+        </is>
+      </c>
+      <c r="C85" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="86" spans="1:3">
+      <c r="A86" s="1" t="inlineStr">
+        <is>
+          <t>9786259755861</t>
+        </is>
+      </c>
+      <c r="B86" s="1" t="inlineStr">
+        <is>
+          <t>Tozlu Yıllar</t>
+        </is>
+      </c>
+      <c r="C86" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="87" spans="1:3">
+      <c r="A87" s="1" t="inlineStr">
+        <is>
+          <t>9786259755847</t>
+        </is>
+      </c>
+      <c r="B87" s="1" t="inlineStr">
+        <is>
+          <t>Şehrin Öteki Yüzü</t>
+        </is>
+      </c>
+      <c r="C87" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="88" spans="1:3">
+      <c r="A88" s="1" t="inlineStr">
+        <is>
+          <t>9786259755854</t>
+        </is>
+      </c>
+      <c r="B88" s="1" t="inlineStr">
+        <is>
+          <t>Hoca 3</t>
+        </is>
+      </c>
+      <c r="C88" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="89" spans="1:3">
+      <c r="A89" s="1" t="inlineStr">
+        <is>
+          <t>9786259755830</t>
+        </is>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>Zafer 1071 Sultan Alp Arslan</t>
+        </is>
+      </c>
+      <c r="C89" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="90" spans="1:3">
+      <c r="A90" s="1" t="inlineStr">
+        <is>
+          <t>9786259755823</t>
+        </is>
+      </c>
+      <c r="B90" s="1" t="inlineStr">
+        <is>
+          <t>Yağmurun İçinden Geliyorum</t>
+        </is>
+      </c>
+      <c r="C90" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="91" spans="1:3">
+      <c r="A91" s="1" t="inlineStr">
+        <is>
           <t>9786259279794</t>
         </is>
       </c>
-      <c r="B2" s="1" t="inlineStr">
+      <c r="B91" s="1" t="inlineStr">
         <is>
           <t>Bizim Bağın Üzümü</t>
         </is>
       </c>
-      <c r="C2" s="1">
+      <c r="C91" s="1">
         <v>450</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>