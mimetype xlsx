--- v1 (2026-04-05)
+++ v2 (2026-05-27)
@@ -85,1390 +85,1510 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259297620</t>
+          <t>9786258589047</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Hayallerimiz ve Gelecek-SMA Çocuklarımıza Işık Ol</t>
+          <t>Karanlığın Mimarı - Bir Alpago Romanı</t>
         </is>
       </c>
       <c r="C2" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786258589016</t>
+          <t>9786258589269</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Ozanca</t>
+          <t>Uluğ Sultan Alâeddîn Keykubad</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>450</v>
+        <v>550</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786258589054</t>
+          <t>9786258589221</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Evrensel Enerji Dönüşümü</t>
+          <t>Saklı Kalmış Gözyaşı</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>600</v>
+        <v>200</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786258589030</t>
+          <t>9786258589078</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Akın ile Şaşkın-Sözüm Söz</t>
+          <t>Temiz Dünya Takımı 2 - İz Peşinde</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>220</v>
+        <v>280</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259297637</t>
+          <t>9786258589061</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Cansuyu - Ozan Hasan Cansu’dan Çorak Gönüllere</t>
+          <t>Temiz Dünya Takımı 1 - Çöplerin Gizemi</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>450</v>
+        <v>280</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259272948</t>
+          <t>9786258589009</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Diriliş Kahramanları 4 - Gazneli Mahmud</t>
+          <t>Sol Yanımın Sesi</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>300</v>
+        <v>450</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259272962</t>
+          <t>9786258589092</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Diriliş Kahramanları 6 - Sultan II. Kılıç Arslan</t>
+          <t>Cinayet Karmaşası-Bir Alpago Romanı</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259272986</t>
+          <t>9786258589085</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Diriliş Kahramanları 3 - Cihan Sultanı Melikşah</t>
+          <t>Temiz Dünya Takımı 3 - Temiz Hava Operasyonu</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259279756</t>
+          <t>9786259297620</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Sisler Kasabası 2 - Mor Vadi</t>
+          <t>Hayallerimiz ve Gelecek-SMA Çocuklarımıza Işık Ol</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259279763</t>
+          <t>9786258589016</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Sisler Kasabası 3 - Büyük Deprem</t>
+          <t>Ozanca</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>300</v>
+        <v>450</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259272931</t>
+          <t>9786258589054</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Diriliş Kahramanları 2 - Son Harzemşah Celaleddin</t>
+          <t>Evrensel Enerji Dönüşümü</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>300</v>
+        <v>600</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259272955</t>
+          <t>9786258589030</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Diriliş Kahramanları 5 - Sultan Süleymanşah</t>
+          <t>Akın ile Şaşkın-Sözüm Söz</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>300</v>
+        <v>220</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259297699</t>
+          <t>9786259297637</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Vampirle Dans</t>
+          <t>Cansuyu - Ozan Hasan Cansu’dan Çorak Gönüllere</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>700</v>
+        <v>450</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259272924</t>
+          <t>9786259272948</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Diriliş Kahramanları 1 - Berke Han</t>
+          <t>Diriliş Kahramanları 4 - Gazneli Mahmud</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259279732</t>
+          <t>9786259272962</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Kalpteki Hazine - Sessiz Kahramanların İzinde</t>
+          <t>Diriliş Kahramanları 6 - Sultan II. Kılıç Arslan</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259279725</t>
+          <t>9786259272986</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Dünya ve Anneannesinin Uzay Macerası</t>
+          <t>Diriliş Kahramanları 3 - Cihan Sultanı Melikşah</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259279718</t>
+          <t>9786259279756</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Jeremy'nin Uzay Macerası 3 - Gölgelerin Mirası</t>
+          <t>Sisler Kasabası 2 - Mor Vadi</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259279701</t>
+          <t>9786259279763</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Jeremy'nin Uzay Macerası 2 - Sessiz İstila</t>
+          <t>Sisler Kasabası 3 - Büyük Deprem</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259272979</t>
+          <t>9786259272931</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>İstanbul'un Fatih'i Sultan Mehmed - Tahtın ve Fethin Hikayesi</t>
+          <t>Diriliş Kahramanları 2 - Son Harzemşah Celaleddin</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259279749</t>
+          <t>9786259272955</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Son Yörük Çadırı - Yeniden Yeşeren Kavgamız</t>
+          <t>Diriliş Kahramanları 5 - Sultan Süleymanşah</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259272993</t>
+          <t>9786259297699</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Sisler Kasabası – Kayıp Renkler</t>
+          <t>Vampirle Dans</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>300</v>
+        <v>700</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259272917</t>
+          <t>9786259272924</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Sultan Melikşah - Doğunun ve Batının Başbuğu</t>
+          <t>Diriliş Kahramanları 1 - Berke Han</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>500</v>
+        <v>300</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259251899</t>
+          <t>9786259279732</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Mavide Aradım Seni</t>
+          <t>Kalpteki Hazine - Sessiz Kahramanların İzinde</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259251875</t>
+          <t>9786259279725</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>İhanetin Bekçisi</t>
+          <t>Dünya ve Anneannesinin Uzay Macerası</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259251882</t>
+          <t>9786259279718</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Çığlığım Göğe Sığmadı</t>
+          <t>Jeremy'nin Uzay Macerası 3 - Gölgelerin Mirası</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259659367</t>
+          <t>9786259279701</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Benim Örnek Peygamberim 3 - Merhamet Timsali</t>
+          <t>Jeremy'nin Uzay Macerası 2 - Sessiz İstila</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259659350</t>
+          <t>9786259272979</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Benim Örnek Peygamberim 2 - Muhammedü'l-Emin ve Sözün Gücü</t>
+          <t>İstanbul'un Fatih'i Sultan Mehmed - Tahtın ve Fethin Hikayesi</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259659343</t>
+          <t>9786259279749</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Benim Örnek Peygamberim 1 - Gül'ün Sabırla İmtihanı</t>
+          <t>Son Yörük Çadırı - Yeniden Yeşeren Kavgamız</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259251851</t>
+          <t>9786259272993</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Zeytin Dalı</t>
+          <t>Sisler Kasabası – Kayıp Renkler</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259251868</t>
+          <t>9786259272917</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Halaskargazi</t>
+          <t>Sultan Melikşah - Doğunun ve Batının Başbuğu</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>750</v>
+        <v>500</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786259659398</t>
+          <t>9786259251899</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Benim Örnek Peygamberim 6 - Resulullah ve Çocuk</t>
+          <t>Mavide Aradım Seni</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786259659381</t>
+          <t>9786259251875</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Benim Örnek Peygamberim 5 - Allah’ın Rasulü ve Hoşgörü</t>
+          <t>İhanetin Bekçisi</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786259659374</t>
+          <t>9786259251882</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Benim Örnek Peygamberim 4 - Adil Peygamber</t>
+          <t>Çığlığım Göğe Sığmadı</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786259251837</t>
+          <t>9786259659367</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Kur’an-ı Kerim’den Peygamber Hikâyeleri 1</t>
+          <t>Benim Örnek Peygamberim 3 - Merhamet Timsali</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786259251844</t>
+          <t>9786259659350</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Kur’an-ı Kerim’den Peygamber Hikâyeleri 2</t>
+          <t>Benim Örnek Peygamberim 2 - Muhammedü'l-Emin ve Sözün Gücü</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786259251820</t>
+          <t>9786259659343</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Küllerinden Doğan Sessiz Kalpler</t>
+          <t>Benim Örnek Peygamberim 1 - Gül'ün Sabırla İmtihanı</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>500</v>
+        <v>200</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786259251813</t>
+          <t>9786259251851</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Bir Şiirdi Gözlerin</t>
+          <t>Zeytin Dalı</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>280</v>
+        <v>400</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786259755816</t>
+          <t>9786259251868</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Hayattan Esintiler</t>
+          <t>Halaskargazi</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>300</v>
+        <v>750</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786259251806</t>
+          <t>9786259659398</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Genç Kalplerin Hikayeleri</t>
+          <t>Benim Örnek Peygamberim 6 - Resulullah ve Çocuk</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786259618579</t>
+          <t>9786259659381</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Kanatsız Uçanlar (Sır İçinde Sır)</t>
+          <t>Benim Örnek Peygamberim 5 - Allah’ın Rasulü ve Hoşgörü</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>550</v>
+        <v>200</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786259659305</t>
+          <t>9786259659374</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>İntikal</t>
+          <t>Benim Örnek Peygamberim 4 - Adil Peygamber</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786259659312</t>
+          <t>9786259251837</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>İçindeki Mutluluğu Keşfet, Kendi Kendine Yolculuğa Hazırmısın?</t>
+          <t>Kur’an-ı Kerim’den Peygamber Hikâyeleri 1</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>550</v>
+        <v>300</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786259659329</t>
+          <t>9786259251844</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Danışmend Ahmed Gazi, Anadolu Direnişi</t>
+          <t>Kur’an-ı Kerim’den Peygamber Hikâyeleri 2</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>280</v>
+        <v>300</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786259618593</t>
+          <t>9786259251820</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Yol Benim, Ateş Benim - Kendini Yetiştiren Kız</t>
+          <t>Küllerinden Doğan Sessiz Kalpler</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>350</v>
+        <v>500</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786259618531</t>
+          <t>9786259251813</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Ölüler Diyarının Sessizliği - Kaybolmuş Ruhların Arayışı</t>
+          <t>Bir Şiirdi Gözlerin</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>450</v>
+        <v>280</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786259618517</t>
+          <t>9786259755816</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Orta Zamanda Ünlü Türk Komutanları 1</t>
+          <t>Hayattan Esintiler</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>500</v>
+        <v>300</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786259618548</t>
+          <t>9786259251806</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Kalbin Yolculuğu</t>
+          <t>Genç Kalplerin Hikayeleri</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>550</v>
+        <v>350</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786259618586</t>
+          <t>9786259618579</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Kadiri Tarikatı Halisiye Kolu Velileri ve Şer’i Ölçülerde Tasavvuf</t>
+          <t>Kanatsız Uçanlar (Sır İçinde Sır)</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>450</v>
+        <v>550</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786259618524</t>
+          <t>9786259659305</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Gecenin Sırrı - Bir Alpago Romanı</t>
+          <t>İntikal</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>450</v>
+        <v>400</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786259618562</t>
+          <t>9786259659312</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Renan’ın Çığlığı</t>
+          <t>İçindeki Mutluluğu Keşfet, Kendi Kendine Yolculuğa Hazırmısın?</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>450</v>
+        <v>550</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786259618555</t>
+          <t>9786259659329</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Kaderden Kaçış</t>
+          <t>Danışmend Ahmed Gazi, Anadolu Direnişi</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>450</v>
+        <v>280</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786259604091</t>
+          <t>9786259618593</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Nureddîn Zengi - Bir Kudüs Aşığı</t>
+          <t>Yol Benim, Ateş Benim - Kendini Yetiştiren Kız</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786259618500</t>
+          <t>9786259618531</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Jeremy’nin Uzay Macerası - Karanlıkla Savaş</t>
+          <t>Ölüler Diyarının Sessizliği - Kaybolmuş Ruhların Arayışı</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>280</v>
+        <v>450</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786259604084</t>
+          <t>9786259618517</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Bir Yönetmenin Gözünden Perdenin Ardındakiler</t>
+          <t>Orta Zamanda Ünlü Türk Komutanları 1</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786259604046</t>
+          <t>9786259618548</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Diriliş Zaferleri Serisi 2 - Şarkın En Sevgili Sultanı Selahaddin’in Kudüs Yürüyüşü</t>
+          <t>Kalbin Yolculuğu</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>300</v>
+        <v>550</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786259604039</t>
+          <t>9786259618586</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Diriliş Zaferleri Serisi 1 - Merhaba Anadolu Pasinler Zaferi</t>
+          <t>Kadiri Tarikatı Halisiye Kolu Velileri ve Şer’i Ölçülerde Tasavvuf</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>300</v>
+        <v>450</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786259604053</t>
+          <t>9786259618524</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Diriliş Zaferleri Serisi 3 - Kurt Kaplana Karşı Ayn Calut Zaferi</t>
+          <t>Gecenin Sırrı - Bir Alpago Romanı</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>300</v>
+        <v>450</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786259604077</t>
+          <t>9786259618562</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Zühre Yıldızım</t>
+          <t>Renan’ın Çığlığı</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>400</v>
+        <v>450</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786259604015</t>
+          <t>9786259618555</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Mucizenin Çağrısı</t>
+          <t>Kaderden Kaçış</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>150</v>
+        <v>450</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786259604008</t>
+          <t>9786259604091</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Hatıran Yeter</t>
+          <t>Nureddîn Zengi - Bir Kudüs Aşığı</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>500</v>
+        <v>250</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786259604060</t>
+          <t>9786259618500</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Hasbihal</t>
+          <t>Jeremy’nin Uzay Macerası - Karanlıkla Savaş</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>250</v>
+        <v>280</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9787597084248</t>
+          <t>9786259604084</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Yeşil Vatan Serisi</t>
+          <t>Bir Yönetmenin Gözünden Perdenin Ardındakiler</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>1500</v>
+        <v>400</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786259604022</t>
+          <t>9786259604046</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Yaşayan İnsan Hazineleri</t>
+          <t>Diriliş Zaferleri Serisi 2 - Şarkın En Sevgili Sultanı Selahaddin’in Kudüs Yürüyüşü</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786259709017</t>
+          <t>9786259604039</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Yeşil Vatan Serisi 6 - Tilki Taci (Çevre Temizliği)</t>
+          <t>Diriliş Zaferleri Serisi 1 - Merhaba Anadolu Pasinler Zaferi</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786259709055</t>
+          <t>9786259604053</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Yeşil Vatan Serisi 10 - Tembel Keçi Badem (Çalışmak ve Tedbirli Olmak)</t>
+          <t>Diriliş Zaferleri Serisi 3 - Kurt Kaplana Karşı Ayn Calut Zaferi</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786259712581</t>
+          <t>9786259604077</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Yeşil Vatan Serisi 3 - Sevimli Papağan Nomi (Sözünde Durmak)</t>
+          <t>Zühre Yıldızım</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>150</v>
+        <v>400</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786259712574</t>
+          <t>9786259604015</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Yeşil Vatan Serisi 2 - Sabırsız Tavşan Miço (Sabretmek)</t>
+          <t>Mucizenin Çağrısı</t>
         </is>
       </c>
       <c r="C68" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786259709048</t>
+          <t>9786259604008</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Yeşil Vatan Serisi 9 - Panda Putik (Doğruluk ve Dürüstlük)</t>
+          <t>Hatıran Yeter</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>150</v>
+        <v>500</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786259712598</t>
+          <t>9786259604060</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Yeşil Vatan Serisi 4 - Ördek Narin (Kararlı Olmak)</t>
+          <t>Hasbihal</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786259709000</t>
+          <t>9787597084248</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Yeşil Vatan Serisi 5 - Mirket Dobi (Sağlıklı Beslenmek)</t>
+          <t>Yeşil Vatan Serisi</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>150</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786259709024</t>
+          <t>9786259604022</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Yeşil Vatan Serisi 7 - Karaca Lila ve Ceylan Karamel (Arkadaşlık)</t>
+          <t>Yaşayan İnsan Hazineleri</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786259709031</t>
+          <t>9786259709017</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Yeşil Vatan Serisi 8 - Fil Kızıl ve Ailesi (Misafirperverlik)</t>
+          <t>Yeşil Vatan Serisi 6 - Tilki Taci (Çevre Temizliği)</t>
         </is>
       </c>
       <c r="C73" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786259712567</t>
+          <t>9786259709055</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Yeşil Vatan Serisi 1 - Ayıcık Kartopu (Yardımlaşmak)</t>
+          <t>Yeşil Vatan Serisi 10 - Tembel Keçi Badem (Çalışmak ve Tedbirli Olmak)</t>
         </is>
       </c>
       <c r="C74" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786259709093</t>
+          <t>9786259712581</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Sultan Sencer 1-Horasan Meliki</t>
+          <t>Yeşil Vatan Serisi 3 - Sevimli Papağan Nomi (Sözünde Durmak)</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786259709086</t>
+          <t>9786259712574</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Zorluklardan Güç Almak</t>
+          <t>Yeşil Vatan Serisi 2 - Sabırsız Tavşan Miço (Sabretmek)</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786259709079</t>
+          <t>9786259709048</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Uzak Şehir</t>
+          <t>Yeşil Vatan Serisi 9 - Panda Putik (Doğruluk ve Dürüstlük)</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>500</v>
+        <v>150</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786259709062</t>
+          <t>9786259712598</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Devletin Spor Politikası</t>
+          <t>Yeşil Vatan Serisi 4 - Ördek Narin (Kararlı Olmak)</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>350</v>
+        <v>150</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786259712543</t>
+          <t>9786259709000</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Ay Işığı Şiirleri</t>
+          <t>Yeşil Vatan Serisi 5 - Mirket Dobi (Sağlıklı Beslenmek)</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>350</v>
+        <v>150</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786259712536</t>
+          <t>9786259709024</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Son Perde</t>
+          <t>Yeşil Vatan Serisi 7 - Karaca Lila ve Ceylan Karamel (Arkadaşlık)</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>400</v>
+        <v>150</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786259712505</t>
+          <t>9786259709031</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>İbrahim Kapısı</t>
+          <t>Yeşil Vatan Serisi 8 - Fil Kızıl ve Ailesi (Misafirperverlik)</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>280</v>
+        <v>150</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786259712529</t>
+          <t>9786259712567</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Araf Yolcuları 1 - Siccin Mektubu</t>
+          <t>Yeşil Vatan Serisi 1 - Ayıcık Kartopu (Yardımlaşmak)</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786259712512</t>
+          <t>9786259709093</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Ademoğlu</t>
+          <t>Sultan Sencer 1-Horasan Meliki</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>230</v>
+        <v>300</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786259755878</t>
+          <t>9786259709086</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Aşk mı? Ondan Çok Var</t>
+          <t>Zorluklardan Güç Almak</t>
         </is>
       </c>
       <c r="C84" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786259755885</t>
+          <t>9786259709079</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Sungur</t>
+          <t>Uzak Şehir</t>
         </is>
       </c>
       <c r="C85" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786259755861</t>
+          <t>9786259709062</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Tozlu Yıllar</t>
+          <t>Devletin Spor Politikası</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>450</v>
+        <v>350</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786259755847</t>
+          <t>9786259712543</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Şehrin Öteki Yüzü</t>
+          <t>Ay Işığı Şiirleri</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>450</v>
+        <v>350</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786259755854</t>
+          <t>9786259712536</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Hoca 3</t>
+          <t>Son Perde</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>500</v>
+        <v>400</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786259755830</t>
+          <t>9786259712505</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Zafer 1071 Sultan Alp Arslan</t>
+          <t>İbrahim Kapısı</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>250</v>
+        <v>280</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786259755823</t>
+          <t>9786259712529</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Yağmurun İçinden Geliyorum</t>
+          <t>Araf Yolcuları 1 - Siccin Mektubu</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>230</v>
+        <v>300</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
+          <t>9786259712512</t>
+        </is>
+      </c>
+      <c r="B91" s="1" t="inlineStr">
+        <is>
+          <t>Ademoğlu</t>
+        </is>
+      </c>
+      <c r="C91" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="92" spans="1:3">
+      <c r="A92" s="1" t="inlineStr">
+        <is>
+          <t>9786259755878</t>
+        </is>
+      </c>
+      <c r="B92" s="1" t="inlineStr">
+        <is>
+          <t>Aşk mı? Ondan Çok Var</t>
+        </is>
+      </c>
+      <c r="C92" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="93" spans="1:3">
+      <c r="A93" s="1" t="inlineStr">
+        <is>
+          <t>9786259755885</t>
+        </is>
+      </c>
+      <c r="B93" s="1" t="inlineStr">
+        <is>
+          <t>Sungur</t>
+        </is>
+      </c>
+      <c r="C93" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="94" spans="1:3">
+      <c r="A94" s="1" t="inlineStr">
+        <is>
+          <t>9786259755861</t>
+        </is>
+      </c>
+      <c r="B94" s="1" t="inlineStr">
+        <is>
+          <t>Tozlu Yıllar</t>
+        </is>
+      </c>
+      <c r="C94" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="95" spans="1:3">
+      <c r="A95" s="1" t="inlineStr">
+        <is>
+          <t>9786259755847</t>
+        </is>
+      </c>
+      <c r="B95" s="1" t="inlineStr">
+        <is>
+          <t>Şehrin Öteki Yüzü</t>
+        </is>
+      </c>
+      <c r="C95" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="96" spans="1:3">
+      <c r="A96" s="1" t="inlineStr">
+        <is>
+          <t>9786259755854</t>
+        </is>
+      </c>
+      <c r="B96" s="1" t="inlineStr">
+        <is>
+          <t>Hoca 3</t>
+        </is>
+      </c>
+      <c r="C96" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="97" spans="1:3">
+      <c r="A97" s="1" t="inlineStr">
+        <is>
+          <t>9786259755830</t>
+        </is>
+      </c>
+      <c r="B97" s="1" t="inlineStr">
+        <is>
+          <t>Zafer 1071 Sultan Alp Arslan</t>
+        </is>
+      </c>
+      <c r="C97" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="98" spans="1:3">
+      <c r="A98" s="1" t="inlineStr">
+        <is>
+          <t>9786259755823</t>
+        </is>
+      </c>
+      <c r="B98" s="1" t="inlineStr">
+        <is>
+          <t>Yağmurun İçinden Geliyorum</t>
+        </is>
+      </c>
+      <c r="C98" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="99" spans="1:3">
+      <c r="A99" s="1" t="inlineStr">
+        <is>
           <t>9786259279794</t>
         </is>
       </c>
-      <c r="B91" s="1" t="inlineStr">
+      <c r="B99" s="1" t="inlineStr">
         <is>
           <t>Bizim Bağın Üzümü</t>
         </is>
       </c>
-      <c r="C91" s="1">
+      <c r="C99" s="1">
         <v>450</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>