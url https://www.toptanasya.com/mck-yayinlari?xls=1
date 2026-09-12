--- v2 (2026-05-27)
+++ v3 (2026-09-12)
@@ -85,1510 +85,1750 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786258589047</t>
+          <t>9786258589306</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Karanlığın Mimarı - Bir Alpago Romanı</t>
+          <t>Yaralı Şifacı</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>500</v>
+        <v>350</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786258589269</t>
+          <t>9786258589313</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Uluğ Sultan Alâeddîn Keykubad</t>
+          <t>Umudu Yazıyoruz - DMD</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>550</v>
+        <v>500</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786258589221</t>
+          <t>9786258589368</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Saklı Kalmış Gözyaşı</t>
+          <t>Son Dakika</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786258589078</t>
+          <t>9786258589320</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Temiz Dünya Takımı 2 - İz Peşinde</t>
+          <t>Gerçek Kalem - Mürekkebe Yansıyan Derin İzler</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>280</v>
+        <v>700</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786258589061</t>
+          <t>9786259297613</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Temiz Dünya Takımı 1 - Çöplerin Gizemi</t>
+          <t>Akşam Güneşi</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786258589009</t>
+          <t>9786259297644</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Sol Yanımın Sesi</t>
+          <t>Günün İlk Işıkları</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>450</v>
+        <v>220</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786258589092</t>
+          <t>9786259297651</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Cinayet Karmaşası-Bir Alpago Romanı</t>
+          <t>İnsanlığımı Yitirirken</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>500</v>
+        <v>260</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786258589085</t>
+          <t>9786259279787</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Temiz Dünya Takımı 3 - Temiz Hava Operasyonu</t>
+          <t>LGS 1-Anneler İçin Yol Haritası</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>300</v>
+        <v>280</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259297620</t>
+          <t>9786259279770</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Hayallerimiz ve Gelecek-SMA Çocuklarımıza Işık Ol</t>
+          <t>LGS 2-LGS’yi Çözen Kitap</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>500</v>
+        <v>240</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786258589016</t>
+          <t>9786259297606</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Ozanca</t>
+          <t>LGS 3-Zihinsel Tuzaklar</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>450</v>
+        <v>280</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786258589054</t>
+          <t>9786259297668</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Evrensel Enerji Dönüşümü</t>
+          <t>Öğrenci Kız</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>600</v>
+        <v>220</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786258589030</t>
+          <t>9786259297682</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Akın ile Şaşkın-Sözüm Söz</t>
+          <t>Pandora’nın Kutusu</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>220</v>
+        <v>280</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259297637</t>
+          <t>9786258589290</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Cansuyu - Ozan Hasan Cansu’dan Çorak Gönüllere</t>
+          <t>Pazar Yerinde Cinayet</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>450</v>
+        <v>700</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259272948</t>
+          <t>9786259297675</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Diriliş Kahramanları 4 - Gazneli Mahmud</t>
+          <t>Soytarı Çiçekleri</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>300</v>
+        <v>220</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259272962</t>
+          <t>9786258589023</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Diriliş Kahramanları 6 - Sultan II. Kılıç Arslan</t>
+          <t>Mevzu-u Bahis Şiir</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>300</v>
+        <v>450</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259272986</t>
+          <t>9786258589276</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Diriliş Kahramanları 3 - Cihan Sultanı Melikşah</t>
+          <t>Umut</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259279756</t>
+          <t>9786258589047</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Sisler Kasabası 2 - Mor Vadi</t>
+          <t>Karanlığın Mimarı - Bir Alpago Romanı</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259279763</t>
+          <t>9786258589269</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Sisler Kasabası 3 - Büyük Deprem</t>
+          <t>Uluğ Sultan Alâeddîn Keykubad</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>300</v>
+        <v>550</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259272931</t>
+          <t>9786258589221</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Diriliş Kahramanları 2 - Son Harzemşah Celaleddin</t>
+          <t>Saklı Kalmış Gözyaşı</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259272955</t>
+          <t>9786258589078</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Diriliş Kahramanları 5 - Sultan Süleymanşah</t>
+          <t>Temiz Dünya Takımı 2 - İz Peşinde</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>300</v>
+        <v>280</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259297699</t>
+          <t>9786258589061</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Vampirle Dans</t>
+          <t>Temiz Dünya Takımı 1 - Çöplerin Gizemi</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>700</v>
+        <v>280</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259272924</t>
+          <t>9786258589009</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Diriliş Kahramanları 1 - Berke Han</t>
+          <t>Sol Yanımın Sesi</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>300</v>
+        <v>450</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259279732</t>
+          <t>9786258589092</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Kalpteki Hazine - Sessiz Kahramanların İzinde</t>
+          <t>Cinayet Karmaşası-Bir Alpago Romanı</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259279725</t>
+          <t>9786258589085</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Dünya ve Anneannesinin Uzay Macerası</t>
+          <t>Temiz Dünya Takımı 3 - Temiz Hava Operasyonu</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259279718</t>
+          <t>9786259297620</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Jeremy'nin Uzay Macerası 3 - Gölgelerin Mirası</t>
+          <t>Hayallerimiz ve Gelecek-SMA Çocuklarımıza Işık Ol</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259279701</t>
+          <t>9786258589016</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Jeremy'nin Uzay Macerası 2 - Sessiz İstila</t>
+          <t>Ozanca</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>300</v>
+        <v>450</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259272979</t>
+          <t>9786258589054</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>İstanbul'un Fatih'i Sultan Mehmed - Tahtın ve Fethin Hikayesi</t>
+          <t>Evrensel Enerji Dönüşümü</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>300</v>
+        <v>600</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259279749</t>
+          <t>9786258589030</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Son Yörük Çadırı - Yeniden Yeşeren Kavgamız</t>
+          <t>Akın ile Şaşkın-Sözüm Söz</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>300</v>
+        <v>220</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259272993</t>
+          <t>9786259297637</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Sisler Kasabası – Kayıp Renkler</t>
+          <t>Cansuyu - Ozan Hasan Cansu’dan Çorak Gönüllere</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>300</v>
+        <v>450</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259272917</t>
+          <t>9786259272948</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Sultan Melikşah - Doğunun ve Batının Başbuğu</t>
+          <t>Diriliş Kahramanları 4 - Gazneli Mahmud</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>500</v>
+        <v>300</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786259251899</t>
+          <t>9786259272962</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Mavide Aradım Seni</t>
+          <t>Diriliş Kahramanları 6 - Sultan II. Kılıç Arslan</t>
         </is>
       </c>
       <c r="C32" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786259251875</t>
+          <t>9786259272986</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>İhanetin Bekçisi</t>
+          <t>Diriliş Kahramanları 3 - Cihan Sultanı Melikşah</t>
         </is>
       </c>
       <c r="C33" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786259251882</t>
+          <t>9786259279756</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Çığlığım Göğe Sığmadı</t>
+          <t>Sisler Kasabası 2 - Mor Vadi</t>
         </is>
       </c>
       <c r="C34" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786259659367</t>
+          <t>9786259279763</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Benim Örnek Peygamberim 3 - Merhamet Timsali</t>
+          <t>Sisler Kasabası 3 - Büyük Deprem</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786259659350</t>
+          <t>9786259272931</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Benim Örnek Peygamberim 2 - Muhammedü'l-Emin ve Sözün Gücü</t>
+          <t>Diriliş Kahramanları 2 - Son Harzemşah Celaleddin</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786259659343</t>
+          <t>9786259272955</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Benim Örnek Peygamberim 1 - Gül'ün Sabırla İmtihanı</t>
+          <t>Diriliş Kahramanları 5 - Sultan Süleymanşah</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786259251851</t>
+          <t>9786259297699</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Zeytin Dalı</t>
+          <t>Vampirle Dans</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>400</v>
+        <v>700</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786259251868</t>
+          <t>9786259272924</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Halaskargazi</t>
+          <t>Diriliş Kahramanları 1 - Berke Han</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>750</v>
+        <v>300</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786259659398</t>
+          <t>9786259279732</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Benim Örnek Peygamberim 6 - Resulullah ve Çocuk</t>
+          <t>Kalpteki Hazine - Sessiz Kahramanların İzinde</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786259659381</t>
+          <t>9786259279725</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Benim Örnek Peygamberim 5 - Allah’ın Rasulü ve Hoşgörü</t>
+          <t>Dünya ve Anneannesinin Uzay Macerası</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786259659374</t>
+          <t>9786259279718</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Benim Örnek Peygamberim 4 - Adil Peygamber</t>
+          <t>Jeremy'nin Uzay Macerası 3 - Gölgelerin Mirası</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786259251837</t>
+          <t>9786259279701</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Kur’an-ı Kerim’den Peygamber Hikâyeleri 1</t>
+          <t>Jeremy'nin Uzay Macerası 2 - Sessiz İstila</t>
         </is>
       </c>
       <c r="C43" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786259251844</t>
+          <t>9786259272979</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Kur’an-ı Kerim’den Peygamber Hikâyeleri 2</t>
+          <t>İstanbul'un Fatih'i Sultan Mehmed - Tahtın ve Fethin Hikayesi</t>
         </is>
       </c>
       <c r="C44" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786259251820</t>
+          <t>9786259279749</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Küllerinden Doğan Sessiz Kalpler</t>
+          <t>Son Yörük Çadırı - Yeniden Yeşeren Kavgamız</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>500</v>
+        <v>300</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786259251813</t>
+          <t>9786259272993</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Bir Şiirdi Gözlerin</t>
+          <t>Sisler Kasabası – Kayıp Renkler</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>280</v>
+        <v>300</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786259755816</t>
+          <t>9786259272917</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Hayattan Esintiler</t>
+          <t>Sultan Melikşah - Doğunun ve Batının Başbuğu</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786259251806</t>
+          <t>9786259251899</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Genç Kalplerin Hikayeleri</t>
+          <t>Mavide Aradım Seni</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786259618579</t>
+          <t>9786259251875</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Kanatsız Uçanlar (Sır İçinde Sır)</t>
+          <t>İhanetin Bekçisi</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>550</v>
+        <v>300</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786259659305</t>
+          <t>9786259251882</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>İntikal</t>
+          <t>Çığlığım Göğe Sığmadı</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786259659312</t>
+          <t>9786259659367</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>İçindeki Mutluluğu Keşfet, Kendi Kendine Yolculuğa Hazırmısın?</t>
+          <t>Benim Örnek Peygamberim 3 - Merhamet Timsali</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>550</v>
+        <v>200</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786259659329</t>
+          <t>9786259659350</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Danışmend Ahmed Gazi, Anadolu Direnişi</t>
+          <t>Benim Örnek Peygamberim 2 - Muhammedü'l-Emin ve Sözün Gücü</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>280</v>
+        <v>200</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786259618593</t>
+          <t>9786259659343</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Yol Benim, Ateş Benim - Kendini Yetiştiren Kız</t>
+          <t>Benim Örnek Peygamberim 1 - Gül'ün Sabırla İmtihanı</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786259618531</t>
+          <t>9786259251851</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Ölüler Diyarının Sessizliği - Kaybolmuş Ruhların Arayışı</t>
+          <t>Zeytin Dalı</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>450</v>
+        <v>400</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786259618517</t>
+          <t>9786259251868</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Orta Zamanda Ünlü Türk Komutanları 1</t>
+          <t>Halaskargazi</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>500</v>
+        <v>750</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786259618548</t>
+          <t>9786259659398</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Kalbin Yolculuğu</t>
+          <t>Benim Örnek Peygamberim 6 - Resulullah ve Çocuk</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>550</v>
+        <v>200</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786259618586</t>
+          <t>9786259659381</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Kadiri Tarikatı Halisiye Kolu Velileri ve Şer’i Ölçülerde Tasavvuf</t>
+          <t>Benim Örnek Peygamberim 5 - Allah’ın Rasulü ve Hoşgörü</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>450</v>
+        <v>200</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786259618524</t>
+          <t>9786259659374</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Gecenin Sırrı - Bir Alpago Romanı</t>
+          <t>Benim Örnek Peygamberim 4 - Adil Peygamber</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>450</v>
+        <v>200</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786259618562</t>
+          <t>9786259251837</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Renan’ın Çığlığı</t>
+          <t>Kur’an-ı Kerim’den Peygamber Hikâyeleri 1</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>450</v>
+        <v>300</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786259618555</t>
+          <t>9786259251844</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Kaderden Kaçış</t>
+          <t>Kur’an-ı Kerim’den Peygamber Hikâyeleri 2</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>450</v>
+        <v>300</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786259604091</t>
+          <t>9786259251820</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Nureddîn Zengi - Bir Kudüs Aşığı</t>
+          <t>Küllerinden Doğan Sessiz Kalpler</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786259618500</t>
+          <t>9786259251813</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Jeremy’nin Uzay Macerası - Karanlıkla Savaş</t>
+          <t>Bir Şiirdi Gözlerin</t>
         </is>
       </c>
       <c r="C62" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786259604084</t>
+          <t>9786259755816</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Bir Yönetmenin Gözünden Perdenin Ardındakiler</t>
+          <t>Hayattan Esintiler</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786259604046</t>
+          <t>9786259251806</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Diriliş Zaferleri Serisi 2 - Şarkın En Sevgili Sultanı Selahaddin’in Kudüs Yürüyüşü</t>
+          <t>Genç Kalplerin Hikayeleri</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786259604039</t>
+          <t>9786259618579</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Diriliş Zaferleri Serisi 1 - Merhaba Anadolu Pasinler Zaferi</t>
+          <t>Kanatsız Uçanlar (Sır İçinde Sır)</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>300</v>
+        <v>550</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786259604053</t>
+          <t>9786259659305</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Diriliş Zaferleri Serisi 3 - Kurt Kaplana Karşı Ayn Calut Zaferi</t>
+          <t>İntikal</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786259604077</t>
+          <t>9786259659312</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Zühre Yıldızım</t>
+          <t>İçindeki Mutluluğu Keşfet, Kendi Kendine Yolculuğa Hazırmısın?</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>400</v>
+        <v>550</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786259604015</t>
+          <t>9786259659329</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Mucizenin Çağrısı</t>
+          <t>Danışmend Ahmed Gazi, Anadolu Direnişi</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>150</v>
+        <v>280</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786259604008</t>
+          <t>9786259618593</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Hatıran Yeter</t>
+          <t>Yol Benim, Ateş Benim - Kendini Yetiştiren Kız</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>500</v>
+        <v>350</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786259604060</t>
+          <t>9786259618531</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Hasbihal</t>
+          <t>Ölüler Diyarının Sessizliği - Kaybolmuş Ruhların Arayışı</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>250</v>
+        <v>450</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9787597084248</t>
+          <t>9786259618517</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Yeşil Vatan Serisi</t>
+          <t>Orta Zamanda Ünlü Türk Komutanları 1</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>1500</v>
+        <v>500</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786259604022</t>
+          <t>9786259618548</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Yaşayan İnsan Hazineleri</t>
+          <t>Kalbin Yolculuğu</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>350</v>
+        <v>550</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786259709017</t>
+          <t>9786259618586</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Yeşil Vatan Serisi 6 - Tilki Taci (Çevre Temizliği)</t>
+          <t>Kadiri Tarikatı Halisiye Kolu Velileri ve Şer’i Ölçülerde Tasavvuf</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>150</v>
+        <v>450</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786259709055</t>
+          <t>9786259618524</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Yeşil Vatan Serisi 10 - Tembel Keçi Badem (Çalışmak ve Tedbirli Olmak)</t>
+          <t>Gecenin Sırrı - Bir Alpago Romanı</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>150</v>
+        <v>450</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786259712581</t>
+          <t>9786259618562</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Yeşil Vatan Serisi 3 - Sevimli Papağan Nomi (Sözünde Durmak)</t>
+          <t>Renan’ın Çığlığı</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>150</v>
+        <v>450</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786259712574</t>
+          <t>9786259618555</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Yeşil Vatan Serisi 2 - Sabırsız Tavşan Miço (Sabretmek)</t>
+          <t>Kaderden Kaçış</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>150</v>
+        <v>450</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786259709048</t>
+          <t>9786259604091</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Yeşil Vatan Serisi 9 - Panda Putik (Doğruluk ve Dürüstlük)</t>
+          <t>Nureddîn Zengi - Bir Kudüs Aşığı</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786259712598</t>
+          <t>9786259618500</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Yeşil Vatan Serisi 4 - Ördek Narin (Kararlı Olmak)</t>
+          <t>Jeremy’nin Uzay Macerası - Karanlıkla Savaş</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>150</v>
+        <v>280</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786259709000</t>
+          <t>9786259604084</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Yeşil Vatan Serisi 5 - Mirket Dobi (Sağlıklı Beslenmek)</t>
+          <t>Bir Yönetmenin Gözünden Perdenin Ardındakiler</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>150</v>
+        <v>400</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786259709024</t>
+          <t>9786259604046</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Yeşil Vatan Serisi 7 - Karaca Lila ve Ceylan Karamel (Arkadaşlık)</t>
+          <t>Diriliş Zaferleri Serisi 2 - Şarkın En Sevgili Sultanı Selahaddin’in Kudüs Yürüyüşü</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786259709031</t>
+          <t>9786259604039</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Yeşil Vatan Serisi 8 - Fil Kızıl ve Ailesi (Misafirperverlik)</t>
+          <t>Diriliş Zaferleri Serisi 1 - Merhaba Anadolu Pasinler Zaferi</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786259712567</t>
+          <t>9786259604053</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Yeşil Vatan Serisi 1 - Ayıcık Kartopu (Yardımlaşmak)</t>
+          <t>Diriliş Zaferleri Serisi 3 - Kurt Kaplana Karşı Ayn Calut Zaferi</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786259709093</t>
+          <t>9786259604077</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Sultan Sencer 1-Horasan Meliki</t>
+          <t>Zühre Yıldızım</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786259709086</t>
+          <t>9786259604015</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Zorluklardan Güç Almak</t>
+          <t>Mucizenin Çağrısı</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786259709079</t>
+          <t>9786259604008</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Uzak Şehir</t>
+          <t>Hatıran Yeter</t>
         </is>
       </c>
       <c r="C85" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786259709062</t>
+          <t>9786259604060</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Devletin Spor Politikası</t>
+          <t>Hasbihal</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786259712543</t>
+          <t>9787597084248</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Ay Işığı Şiirleri</t>
+          <t>Yeşil Vatan Serisi</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>350</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786259712536</t>
+          <t>9786259604022</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Son Perde</t>
+          <t>Yaşayan İnsan Hazineleri</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786259712505</t>
+          <t>9786259709017</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>İbrahim Kapısı</t>
+          <t>Yeşil Vatan Serisi 6 - Tilki Taci (Çevre Temizliği)</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>280</v>
+        <v>150</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786259712529</t>
+          <t>9786259709055</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Araf Yolcuları 1 - Siccin Mektubu</t>
+          <t>Yeşil Vatan Serisi 10 - Tembel Keçi Badem (Çalışmak ve Tedbirli Olmak)</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786259712512</t>
+          <t>9786259712581</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Ademoğlu</t>
+          <t>Yeşil Vatan Serisi 3 - Sevimli Papağan Nomi (Sözünde Durmak)</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>230</v>
+        <v>150</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786259755878</t>
+          <t>9786259712574</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Aşk mı? Ondan Çok Var</t>
+          <t>Yeşil Vatan Serisi 2 - Sabırsız Tavşan Miço (Sabretmek)</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786259755885</t>
+          <t>9786259709048</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Sungur</t>
+          <t>Yeşil Vatan Serisi 9 - Panda Putik (Doğruluk ve Dürüstlük)</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>500</v>
+        <v>150</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786259755861</t>
+          <t>9786259712598</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Tozlu Yıllar</t>
+          <t>Yeşil Vatan Serisi 4 - Ördek Narin (Kararlı Olmak)</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>450</v>
+        <v>150</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786259755847</t>
+          <t>9786259709000</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Şehrin Öteki Yüzü</t>
+          <t>Yeşil Vatan Serisi 5 - Mirket Dobi (Sağlıklı Beslenmek)</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>450</v>
+        <v>150</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786259755854</t>
+          <t>9786259709024</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Hoca 3</t>
+          <t>Yeşil Vatan Serisi 7 - Karaca Lila ve Ceylan Karamel (Arkadaşlık)</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>500</v>
+        <v>150</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786259755830</t>
+          <t>9786259709031</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Zafer 1071 Sultan Alp Arslan</t>
+          <t>Yeşil Vatan Serisi 8 - Fil Kızıl ve Ailesi (Misafirperverlik)</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786259755823</t>
+          <t>9786259712567</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Yağmurun İçinden Geliyorum</t>
+          <t>Yeşil Vatan Serisi 1 - Ayıcık Kartopu (Yardımlaşmak)</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>230</v>
+        <v>150</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
+          <t>9786259709093</t>
+        </is>
+      </c>
+      <c r="B99" s="1" t="inlineStr">
+        <is>
+          <t>Sultan Sencer 1-Horasan Meliki</t>
+        </is>
+      </c>
+      <c r="C99" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="100" spans="1:3">
+      <c r="A100" s="1" t="inlineStr">
+        <is>
+          <t>9786259709086</t>
+        </is>
+      </c>
+      <c r="B100" s="1" t="inlineStr">
+        <is>
+          <t>Zorluklardan Güç Almak</t>
+        </is>
+      </c>
+      <c r="C100" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="101" spans="1:3">
+      <c r="A101" s="1" t="inlineStr">
+        <is>
+          <t>9786259709079</t>
+        </is>
+      </c>
+      <c r="B101" s="1" t="inlineStr">
+        <is>
+          <t>Uzak Şehir</t>
+        </is>
+      </c>
+      <c r="C101" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="102" spans="1:3">
+      <c r="A102" s="1" t="inlineStr">
+        <is>
+          <t>9786259709062</t>
+        </is>
+      </c>
+      <c r="B102" s="1" t="inlineStr">
+        <is>
+          <t>Devletin Spor Politikası</t>
+        </is>
+      </c>
+      <c r="C102" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="103" spans="1:3">
+      <c r="A103" s="1" t="inlineStr">
+        <is>
+          <t>9786259712543</t>
+        </is>
+      </c>
+      <c r="B103" s="1" t="inlineStr">
+        <is>
+          <t>Ay Işığı Şiirleri</t>
+        </is>
+      </c>
+      <c r="C103" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="104" spans="1:3">
+      <c r="A104" s="1" t="inlineStr">
+        <is>
+          <t>9786259712536</t>
+        </is>
+      </c>
+      <c r="B104" s="1" t="inlineStr">
+        <is>
+          <t>Son Perde</t>
+        </is>
+      </c>
+      <c r="C104" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="105" spans="1:3">
+      <c r="A105" s="1" t="inlineStr">
+        <is>
+          <t>9786259712505</t>
+        </is>
+      </c>
+      <c r="B105" s="1" t="inlineStr">
+        <is>
+          <t>İbrahim Kapısı</t>
+        </is>
+      </c>
+      <c r="C105" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="106" spans="1:3">
+      <c r="A106" s="1" t="inlineStr">
+        <is>
+          <t>9786259712529</t>
+        </is>
+      </c>
+      <c r="B106" s="1" t="inlineStr">
+        <is>
+          <t>Araf Yolcuları 1 - Siccin Mektubu</t>
+        </is>
+      </c>
+      <c r="C106" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="107" spans="1:3">
+      <c r="A107" s="1" t="inlineStr">
+        <is>
+          <t>9786259712512</t>
+        </is>
+      </c>
+      <c r="B107" s="1" t="inlineStr">
+        <is>
+          <t>Ademoğlu</t>
+        </is>
+      </c>
+      <c r="C107" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="108" spans="1:3">
+      <c r="A108" s="1" t="inlineStr">
+        <is>
+          <t>9786259755878</t>
+        </is>
+      </c>
+      <c r="B108" s="1" t="inlineStr">
+        <is>
+          <t>Aşk mı? Ondan Çok Var</t>
+        </is>
+      </c>
+      <c r="C108" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="109" spans="1:3">
+      <c r="A109" s="1" t="inlineStr">
+        <is>
+          <t>9786259755885</t>
+        </is>
+      </c>
+      <c r="B109" s="1" t="inlineStr">
+        <is>
+          <t>Sungur</t>
+        </is>
+      </c>
+      <c r="C109" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="110" spans="1:3">
+      <c r="A110" s="1" t="inlineStr">
+        <is>
+          <t>9786259755861</t>
+        </is>
+      </c>
+      <c r="B110" s="1" t="inlineStr">
+        <is>
+          <t>Tozlu Yıllar</t>
+        </is>
+      </c>
+      <c r="C110" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="111" spans="1:3">
+      <c r="A111" s="1" t="inlineStr">
+        <is>
+          <t>9786259755847</t>
+        </is>
+      </c>
+      <c r="B111" s="1" t="inlineStr">
+        <is>
+          <t>Şehrin Öteki Yüzü</t>
+        </is>
+      </c>
+      <c r="C111" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="112" spans="1:3">
+      <c r="A112" s="1" t="inlineStr">
+        <is>
+          <t>9786259755854</t>
+        </is>
+      </c>
+      <c r="B112" s="1" t="inlineStr">
+        <is>
+          <t>Hoca 3</t>
+        </is>
+      </c>
+      <c r="C112" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="113" spans="1:3">
+      <c r="A113" s="1" t="inlineStr">
+        <is>
+          <t>9786259755830</t>
+        </is>
+      </c>
+      <c r="B113" s="1" t="inlineStr">
+        <is>
+          <t>Zafer 1071 Sultan Alp Arslan</t>
+        </is>
+      </c>
+      <c r="C113" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="114" spans="1:3">
+      <c r="A114" s="1" t="inlineStr">
+        <is>
+          <t>9786259755823</t>
+        </is>
+      </c>
+      <c r="B114" s="1" t="inlineStr">
+        <is>
+          <t>Yağmurun İçinden Geliyorum</t>
+        </is>
+      </c>
+      <c r="C114" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="115" spans="1:3">
+      <c r="A115" s="1" t="inlineStr">
+        <is>
           <t>9786259279794</t>
         </is>
       </c>
-      <c r="B99" s="1" t="inlineStr">
+      <c r="B115" s="1" t="inlineStr">
         <is>
           <t>Bizim Bağın Üzümü</t>
         </is>
       </c>
-      <c r="C99" s="1">
+      <c r="C115" s="1">
         <v>450</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>