--- v0 (2025-10-24)
+++ v1 (2026-04-05)
@@ -94,306 +94,306 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9786256010116</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Yaşasın Dans</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>420</v>
+        <v>480</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786256010109</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Elki Kimin Köpeği? (Ciltli)</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>420</v>
+        <v>480</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786256010093</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Harika Takım- İklim İçin El Ele</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786256010079</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Evimiz</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786256010048</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Mokadikko</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786256010055</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Beklemeye Değer</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>320</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786256010031</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Arkadaşım Andy (Ciltli)</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>420</v>
+        <v>480</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786256010017</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Başka Bir Yerde (Ciltli)</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>420</v>
+        <v>480</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9789750054891</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Su</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786256010000</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Mevsimler</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9789750054884</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Ludwig ve Gergedan (Ciltli)</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>480</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9789750054877</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Sunakay (Ciltli)</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>550</v>
+        <v>720</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9789750054860</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Sığırcığın Şarkısı (Ciltli)</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>480</v>
+        <v>520</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9789750054839</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Yeryüzünün Kayıp Manzaraları (Ciltli)</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>1050</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9789750054846</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Savaşa Farklı Bir Bakış (Ciltli)</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>420</v>
+        <v>480</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9789750054853</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Bana Öyle Bakma</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>320</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9789750054822</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Umudun Kitabı (Ciltli)</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>550</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9789750054815</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Bir Sineğin Biyografisi (Ciltli)</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>550</v>
+        <v>580</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>4440000003069</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Suzy Lee Seti (Ciltli)</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9789750054808</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
@@ -454,111 +454,111 @@
         <is>
           <t>9786057112569</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>O Güzel Bostanımız (Ciltli)</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>420</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>9786057112552</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Yavru Hayvanlar Hakkında Olağanüstü Gerçekler</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>480</v>
+        <v>550</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>9786057112545</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Sınır Üçlemesi</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>450</v>
+        <v>600</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>9786057112521</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Sırıtık Mahallesi</t>
         </is>
       </c>
       <c r="C28" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>9786057112507</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Bana Pisi Pisi Diyebilirsiniz</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>9786056965517</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Çılgın Bal Porsuğu ve Parla</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>200</v>
+        <v>270</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>9786056791062</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Beni Yine De Sever Misin? (Ciltli)</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>460</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>9786056965500</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
@@ -574,66 +574,66 @@
         <is>
           <t>9786056877230</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Yalnız Değilsin Cleo (Ciltli)</t>
         </is>
       </c>
       <c r="C33" s="1">
         <v>460</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>9786056877223</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Yaprak Kitabım</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>9786056791048</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Doğal Yaşam (Ciltli)</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>920</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>9786056877209</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Bir Balina Kitabı</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>420</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>9786056791031</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
@@ -769,51 +769,51 @@
         <is>
           <t>9786056713507</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Koksi ve Böcek Arkadaşları</t>
         </is>
       </c>
       <c r="C46" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>9786056699498</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Çılgın Bal Porsuğu</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>200</v>
+        <v>270</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>9786056699443</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Çiçekli Şiirler</t>
         </is>
       </c>
       <c r="C48" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>9786056699467</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
@@ -1249,51 +1249,51 @@
         <is>
           <t>9786057112538</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>Küçük Tilki (Ciltli)</t>
         </is>
       </c>
       <c r="C78" s="1">
         <v>750</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>9786057112514</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>Kurtların Dönüşü: Bir Ekosistemi Onaran Yırtıcının Gerçek Hikayesi (Ciltli)</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>480</v>
+        <v>550</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>9786254436499</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>Manto (Ciltli)</t>
         </is>
       </c>
       <c r="C80" s="1">
         <v>460</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>9786254436482</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
@@ -1339,51 +1339,51 @@
         <is>
           <t>9786054436406</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
           <t>Ormanda Çay Partisi (Ciltli)</t>
         </is>
       </c>
       <c r="C84" s="1">
         <v>420</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>9786056965593</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>Kolay Mutlu Mutfak (Ciltli)</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>920</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>9786056965531</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>Kuşa Dönüştüğüm Gün (Ciltli)</t>
         </is>
       </c>
       <c r="C86" s="1">
         <v>420</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>9786056877292</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
@@ -1414,51 +1414,51 @@
         <is>
           <t>9786056877261</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
           <t>Hoi Hoi (Ciltli)</t>
         </is>
       </c>
       <c r="C89" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
           <t>9786056877254</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>Senin Gibi (Ciltli)</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>420</v>
+        <v>480</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
           <t>9786056877278</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
           <t>Uyu Kuzum (Ciltli)</t>
         </is>
       </c>
       <c r="C91" s="1">
         <v>420</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>9786056877247</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>