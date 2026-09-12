--- v1 (2026-04-05)
+++ v2 (2026-09-12)
@@ -139,51 +139,51 @@
         <is>
           <t>9786256010093</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Harika Takım- İklim İçin El Ele</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786256010079</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Evimiz</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>300</v>
+        <v>360</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786256010048</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Mokadikko</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786256010055</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
@@ -214,66 +214,66 @@
         <is>
           <t>9786256010017</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Başka Bir Yerde (Ciltli)</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>480</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9789750054891</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Su</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>300</v>
+        <v>360</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786256010000</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Mevsimler</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>300</v>
+        <v>360</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9789750054884</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Ludwig ve Gergedan (Ciltli)</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>480</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9789750054877</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>