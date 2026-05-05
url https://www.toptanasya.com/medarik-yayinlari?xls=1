--- v0 (2026-02-26)
+++ v1 (2026-05-05)
@@ -139,96 +139,96 @@
         <is>
           <t>9786059612269</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Kabir Azabı ve Sünneti İnkar Akımı Kuraniyyun</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786059612548</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Zühd ve Zahidlerin Vasfı</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>80</v>
+        <v>130</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786059612203</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Te'vilin Tahrife Dönüşmesi (Ciltli)</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>700</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786059612623</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Tevhide İlk Adım</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786059612609</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Sözün Haysiyeti</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>260</v>
+        <v>350</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9789944340014</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Mevzu Hadisler (Ciltli)</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>700</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9789944340076</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
@@ -289,51 +289,51 @@
         <is>
           <t>9786059612531</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>El-Erbaun Es-Suğra</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786059612586</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Dini Yeniden İkameye Çağrı</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>370</v>
+        <v>380</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786059612524</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Alimlerin Ahlakı</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>150</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>