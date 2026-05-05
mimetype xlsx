--- v0 (2026-02-26)
+++ v1 (2026-05-05)
@@ -85,580 +85,610 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259818993</t>
+          <t>9786259314327</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Tekstil Kimyası</t>
+          <t>Betimsel İstatistik</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>765</v>
+        <v>545</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259818986</t>
+          <t>9786259314310</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>İşaret Dili Ahmet Tombul</t>
+          <t>Tekstilde Teknik İngilizce ve Terminoloji</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>310</v>
+        <v>875</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259818955</t>
+          <t>9786259818993</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Tekstil Boyama Teknolojisi Ve Makineleri Teori Ve Uygulamalar</t>
+          <t>Tekstil Kimyası</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>840</v>
+        <v>765</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259818979</t>
+          <t>9786259818986</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Yerel Yönetimler Kavramlar, Kuramlar ve Kurumlar</t>
+          <t>İşaret Dili Ahmet Tombul</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>640</v>
+        <v>310</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259818962</t>
+          <t>9786259818955</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Hidrolik Makineler</t>
+          <t>Tekstil Boyama Teknolojisi Ve Makineleri Teori Ve Uygulamalar</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>630</v>
+        <v>840</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786057201461</t>
+          <t>9786259818979</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Son Durağa Yaklaşırken</t>
+          <t>Yerel Yönetimler Kavramlar, Kuramlar ve Kurumlar</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>150</v>
+        <v>640</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786058085930</t>
+          <t>9786259818962</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Kadın Doğum Dersleri Cilt-1</t>
+          <t>Hidrolik Makineler</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>75</v>
+        <v>630</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786057201430</t>
+          <t>9786057201461</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>101 Rubai</t>
+          <t>Son Durağa Yaklaşırken</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>125</v>
+        <v>150</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259818948</t>
+          <t>9786058085930</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Dijital Çağda E-Devlet ve Yönetişim</t>
+          <t>Kadın Doğum Dersleri Cilt-1</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>470</v>
+        <v>75</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259818924</t>
+          <t>9786057201430</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Kamu Yönetimi Türkiye Uygulaması</t>
+          <t>101 Rubai</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>620</v>
+        <v>125</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259818917</t>
+          <t>9786259818948</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Siyaset, Yönetim ve Toplum: Karşılaştırmalı Ülke Örnekleri</t>
+          <t>Dijital Çağda E-Devlet ve Yönetişim</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>480</v>
+        <v>470</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259818900</t>
+          <t>9786259818924</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Çözümlü Akışkanlar Mekaniği Problemleri</t>
+          <t>Kamu Yönetimi Türkiye Uygulaması</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>610</v>
+        <v>620</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786057201485</t>
+          <t>9786259818917</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Dokuma Makineleri Cilt 1: Temel Mekanizmalar ve Aksesuarlar</t>
+          <t>Siyaset, Yönetim ve Toplum: Karşılaştırmalı Ülke Örnekleri</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>560</v>
+        <v>480</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786057201447</t>
+          <t>9786259818900</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Filipinler Cumhuriyeti Turizm ve Gezi Rehberi: Gezdim. Gördüm. Yazdım.</t>
+          <t>Çözümlü Akışkanlar Mekaniği Problemleri</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>480</v>
+        <v>610</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786057201423</t>
+          <t>9786057201485</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Endüstriyel Renk Fiziği ve Tekstil Uygulamaları Behçet Becerir</t>
+          <t>Dokuma Makineleri Cilt 1: Temel Mekanizmalar ve Aksesuarlar</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>410</v>
+        <v>560</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786057109323</t>
+          <t>9786057201447</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Bilgisayar Destekli Mühendislik</t>
+          <t>Filipinler Cumhuriyeti Turizm ve Gezi Rehberi: Gezdim. Gördüm. Yazdım.</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>450</v>
+        <v>480</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786057109316</t>
+          <t>9786057201423</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Hidrolik Makineler</t>
+          <t>Endüstriyel Renk Fiziği ve Tekstil Uygulamaları Behçet Becerir</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>360</v>
+        <v>410</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786057201409</t>
+          <t>9786057109323</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Bilimlerde İstatistiksel Araştırmanın Temelleri</t>
+          <t>Bilgisayar Destekli Mühendislik</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>490</v>
+        <v>450</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786058085992</t>
+          <t>9786057109316</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Romatizmal Hastalıklar</t>
+          <t>Hidrolik Makineler</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>240</v>
+        <v>360</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786058443495</t>
+          <t>9786057201409</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Doğumda Analjezi Sezaryende Anestezi</t>
+          <t>Sosyal Bilimlerde İstatistiksel Araştırmanın Temelleri</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>630</v>
+        <v>490</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786058443440</t>
+          <t>9786058085992</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Mühendislik Mekaniği Çözümlü Dinamik Problemleri</t>
+          <t>Romatizmal Hastalıklar</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>630</v>
+        <v>240</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786058443402</t>
+          <t>9786058443495</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Gebelikte Solunum Sistemi Hastalıkları</t>
+          <t>Doğumda Analjezi Sezaryende Anestezi</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>750</v>
+        <v>630</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786058443488</t>
+          <t>9786058443440</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Son Değişiklikleriyle İş Mevzuatı</t>
+          <t>Mühendislik Mekaniği Çözümlü Dinamik Problemleri</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>45</v>
+        <v>630</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786057201454</t>
+          <t>9786058443402</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Genel Viroloji</t>
+          <t>Gebelikte Solunum Sistemi Hastalıkları</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>580</v>
+        <v>750</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786058443433</t>
+          <t>9786058443488</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası İktisat</t>
+          <t>Son Değişiklikleriyle İş Mevzuatı</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>480</v>
+        <v>45</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786058443419</t>
+          <t>9786057201454</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Süt Sığırlarının Beslenmesi ve Rasyon Hazırlama Yöntemleri</t>
+          <t>Genel Viroloji</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>570</v>
+        <v>580</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786058085978</t>
+          <t>9786058443433</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Covid-19 (Ciltli)</t>
+          <t>Uluslararası İktisat</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>490</v>
+        <v>480</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786058085985</t>
+          <t>9786058443419</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Hekimlerin Hipertiroidi Sorularına Yanıtlar</t>
+          <t>Süt Sığırlarının Beslenmesi ve Rasyon Hazırlama Yöntemleri</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>345</v>
+        <v>570</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786056684104</t>
+          <t>9786058085978</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Sığırlarda Topallık ve Ayak Hastalıkları</t>
+          <t>Covid-19 (Ciltli)</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>60</v>
+        <v>490</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786057201416</t>
+          <t>9786058085985</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>İşaret Dili</t>
+          <t>Hekimlerin Hipertiroidi Sorularına Yanıtlar</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>175</v>
+        <v>345</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786058085961</t>
+          <t>9786056684104</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Yüzden Geriye</t>
+          <t>Sığırlarda Topallık ve Ayak Hastalıkları</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>75</v>
+        <v>60</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786058085947</t>
+          <t>9786057201416</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Nöroşirürji Dersleri</t>
+          <t>İşaret Dili</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>350</v>
+        <v>175</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786057109330</t>
+          <t>9786058085961</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>El Bileği Artroskopisi</t>
+          <t>Yüzden Geriye</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>320</v>
+        <v>75</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786058085909</t>
+          <t>9786058085947</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Yem Analiz Yöntemleri ve Yem Değerlendirme</t>
+          <t>Nöroşirürji Dersleri</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>590</v>
+        <v>350</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786058443426</t>
+          <t>9786057109330</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Kim Demiş Cennete Gidecekler Belli Olmaz Diye?</t>
+          <t>El Bileği Artroskopisi</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>85</v>
+        <v>320</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
+          <t>9786058085909</t>
+        </is>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Yem Analiz Yöntemleri ve Yem Değerlendirme</t>
+        </is>
+      </c>
+      <c r="C37" s="1">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" s="1" t="inlineStr">
+        <is>
+          <t>9786058443426</t>
+        </is>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Kim Demiş Cennete Gidecekler Belli Olmaz Diye?</t>
+        </is>
+      </c>
+      <c r="C38" s="1">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" s="1" t="inlineStr">
+        <is>
           <t>9786058443471</t>
         </is>
       </c>
-      <c r="B37" s="1" t="inlineStr">
+      <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Türkiye'de Koruma Konusunda Yasal Yönetsel Yaklaşımlar</t>
         </is>
       </c>
-      <c r="C37" s="1">
+      <c r="C39" s="1">
         <v>105</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>