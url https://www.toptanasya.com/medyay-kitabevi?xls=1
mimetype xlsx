--- v1 (2026-05-05)
+++ v2 (2026-09-12)
@@ -109,126 +109,126 @@
         <is>
           <t>9786259314327</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Betimsel İstatistik</t>
         </is>
       </c>
       <c r="C2" s="1">
         <v>545</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786259314310</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Tekstilde Teknik İngilizce ve Terminoloji</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>875</v>
+        <v>945</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786259818993</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Tekstil Kimyası</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>765</v>
+        <v>875</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786259818986</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>İşaret Dili Ahmet Tombul</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>310</v>
+        <v>395</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786259818955</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Tekstil Boyama Teknolojisi Ve Makineleri Teori Ve Uygulamalar</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>840</v>
+        <v>965</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786259818979</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Yerel Yönetimler Kavramlar, Kuramlar ve Kurumlar</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>640</v>
+        <v>725</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786259818962</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Hidrolik Makineler</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>630</v>
+        <v>765</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786057201461</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Son Durağa Yaklaşırken</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786058085930</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
@@ -244,441 +244,441 @@
         <is>
           <t>9786057201430</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>101 Rubai</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786259818948</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Dijital Çağda E-Devlet ve Yönetişim</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>470</v>
+        <v>545</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786259818924</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Kamu Yönetimi Türkiye Uygulaması</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>620</v>
+        <v>715</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786259818917</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Siyaset, Yönetim ve Toplum: Karşılaştırmalı Ülke Örnekleri</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>480</v>
+        <v>545</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786259818900</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Çözümlü Akışkanlar Mekaniği Problemleri</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>610</v>
+        <v>775</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786057201485</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Dokuma Makineleri Cilt 1: Temel Mekanizmalar ve Aksesuarlar</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>560</v>
+        <v>645</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786057201447</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Filipinler Cumhuriyeti Turizm ve Gezi Rehberi: Gezdim. Gördüm. Yazdım.</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>480</v>
+        <v>635</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786057201423</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Endüstriyel Renk Fiziği ve Tekstil Uygulamaları Behçet Becerir</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>410</v>
+        <v>615</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9786057109323</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Bilgisayar Destekli Mühendislik</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>450</v>
+        <v>635</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9786057109316</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Hidrolik Makineler</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>360</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9786057201409</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Sosyal Bilimlerde İstatistiksel Araştırmanın Temelleri</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>490</v>
+        <v>645</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9786058085992</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Romatizmal Hastalıklar</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>240</v>
+        <v>405</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9786058443495</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Doğumda Analjezi Sezaryende Anestezi</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>630</v>
+        <v>745</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9786058443440</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Mühendislik Mekaniği Çözümlü Dinamik Problemleri</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>630</v>
+        <v>835</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9786058443402</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Gebelikte Solunum Sistemi Hastalıkları</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>750</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>9786058443488</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Son Değişiklikleriyle İş Mevzuatı</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>45</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>9786057201454</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Genel Viroloji</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>580</v>
+        <v>695</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>9786058443433</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Uluslararası İktisat</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>480</v>
+        <v>645</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>9786058443419</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Süt Sığırlarının Beslenmesi ve Rasyon Hazırlama Yöntemleri</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>570</v>
+        <v>715</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>9786058085978</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Covid-19 (Ciltli)</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>490</v>
+        <v>645</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>9786058085985</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Hekimlerin Hipertiroidi Sorularına Yanıtlar</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>345</v>
+        <v>415</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>9786056684104</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Sığırlarda Topallık ve Ayak Hastalıkları</t>
         </is>
       </c>
       <c r="C32" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>9786057201416</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>İşaret Dili</t>
         </is>
       </c>
       <c r="C33" s="1">
         <v>175</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>9786058085961</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Yüzden Geriye</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>75</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>9786058085947</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Nöroşirürji Dersleri</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>350</v>
+        <v>415</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>9786057109330</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>El Bileği Artroskopisi</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>320</v>
+        <v>410</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>9786058085909</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Yem Analiz Yöntemleri ve Yem Değerlendirme</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>590</v>
+        <v>735</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>9786058443426</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Kim Demiş Cennete Gidecekler Belli Olmaz Diye?</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>85</v>
+        <v>95</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>9786058443471</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Türkiye'de Koruma Konusunda Yasal Yönetsel Yaklaşımlar</t>
         </is>
       </c>
       <c r="C39" s="1">
         <v>105</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>