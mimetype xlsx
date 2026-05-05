--- v0 (2026-02-26)
+++ v1 (2026-05-05)
@@ -94,81 +94,81 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9786257510257</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Çantalı Boyama 3</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>90</v>
+        <v>100</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786257510240</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Çantalı Boyama 2</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>90</v>
+        <v>100</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786257510233</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Çantalı Boyama 1</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786257510363</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Çiftlik Hayvanları - Çıkartma Kitabı</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786257510356</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>