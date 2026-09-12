--- v0 (2026-02-26)
+++ v1 (2026-09-12)
@@ -94,276 +94,276 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9786057675040</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Elif ve Emir ile Arapça Öğreniyorum - 8</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786057675163</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Arapça Hazırlık Sınıfları Soru Bankası</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>445</v>
+        <v>510</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786055067397</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>10. Sınıf Adım Adım Arapça Dilbilgisi</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>135</v>
+        <v>155</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786057675149</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>6. Sınıf Arapça Soru Bankası</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>195</v>
+        <v>225</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786057675156</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>5. Sınıf Arapça Soru Bankası</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>195</v>
+        <v>225</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786055067830</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Arapça Atasözleri ve Deyimler Kitabı</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>280</v>
+        <v>320</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786057675002</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Uluslararası İlişkiler Diploması ve Politika Terimleri Sözlüğü (Ciltli)</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>600</v>
+        <v>690</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786057675071</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Sarf Ansiklopedisi</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>370</v>
+        <v>425</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786055067823</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Arapça Değerlerimi Öğreniyorum (5 Kitap Takım)</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>230</v>
+        <v>265</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786055067861</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Adım Adım Arapça YDS</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>790</v>
+        <v>910</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786055067908</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Tom Sawyer'in Maceraları (Arapça)</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>115</v>
+        <v>135</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786055067878</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Açık Öğretim İlahiyat Fakültesi Arapça Konu Özetli Soru Bankası</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>185</v>
+        <v>215</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786055067694</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>7. Sınıf Akıllı Arapça Yazı Defteri</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>195</v>
+        <v>225</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786055067670</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>5. Sınıf Akıllı Arapça Yazı Defteri</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>195</v>
+        <v>225</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786055067687</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>6. Sınıf Akıllı Arapça Yazı Defteri</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>195</v>
+        <v>225</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786055067700</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>6. Sınıf İmam Hatip Arapça Kelime Kartelası</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>175</v>
+        <v>200</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786055067366</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>10. Sınıf Arapça Yarı Yıl Tatil Kitabı</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>4.63</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9786055067373</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
@@ -409,126 +409,126 @@
         <is>
           <t>9786055067328</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>5. Sınıf Arapça Yarı Yıl Tatil Kitabı</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9786055067243</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Et Tarik İlal - Arabiyye 3</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>415</v>
+        <v>480</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9786055067182</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>9. Sınıf İmam Hatip Lisesi Arapça Konu Anlatımı</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>165</v>
+        <v>190</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9786055067106</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Et Tarik İlal - Arabiyye 2</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>415</v>
+        <v>480</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>9786055067090</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Et Tarik İla'l - Arabiyye 1</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>415</v>
+        <v>480</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>9786058836280</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Sorularla Arapça Hikayeler</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>230</v>
+        <v>265</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>9786058836211</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Alfabetik Arapça - Türkçe Öğrenci Sözlüğü</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>9786055067045</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>12. Sınıf Arapça Test Kitabı</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>9786055067038</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
@@ -544,96 +544,96 @@
         <is>
           <t>9786055067311</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>8. Sınıf Arapça Test Kitabı</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>9786055067113</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>7. Sınıf Arapça Test Kitabı</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>155</v>
+        <v>180</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>9786055067021</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>10. Sınıf Arapça Test Kitabı</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>155</v>
+        <v>180</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>9786055067052</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>6. Sınıf Arapça Test Kitabı</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>155</v>
+        <v>180</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>9786055067380</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>5. Sınıf Arapça Test Kitabı</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>155</v>
+        <v>180</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>9786055067229</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>7. Sınıf İmam Hatip Ortaokulu Din Kültürü ve Ahlak Bilgisi Test Kitapçığı</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>9786055067267</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
@@ -649,276 +649,276 @@
         <is>
           <t>9786055067212</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>6. Sınıf Din Kültürü ve Ahlak Bilgisi Test Kitapçığı</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>9786058836228</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Alfabetik Türkçe Arapça - Arapça Türkçe Sözlük (Ciltli)</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>460</v>
+        <v>530</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>9786055067281</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>5. Sınıf İmam Hatip Ortaokulu Temel Dini Bilgiler Test Kitapçığı</t>
         </is>
       </c>
       <c r="C40" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>9786055067250</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>5. Sınıf İmam Hatip Ortaokulu Peygamberimizin Hayatı Test Kitapçığı</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>9786055067199</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Alfabetik Türkçe Arapça - Arapça Türkçe Cep Sözlüğü (Ciltli)</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>185</v>
+        <v>215</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>9786058836204</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Arapça - Türkçe Sözlük (Ciltli)</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>750</v>
+        <v>865</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>9786055067236</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>8. Sınıf İmam Hatip Ortaokulu Din Kültürü ve Ahlak Bilgisi Test Kitapçığı</t>
         </is>
       </c>
       <c r="C44" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>9786055067274</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>7. Sınıf İmam Hatip Ortaokulu Peygamberimizin Hayatı Test Kitapçığı</t>
         </is>
       </c>
       <c r="C45" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>9786055067083</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>İmam Hatipler İçin Resimli Arapça Kelime Kartelası</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>175</v>
+        <v>200</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>9786055067069</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Alıştırmalı Arapça Hikayeler (2 Cilt Takım)</t>
         </is>
       </c>
       <c r="C47" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>9786058836273</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Arapça Yazı Defteri</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>195</v>
+        <v>225</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>9786055067137</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Arapça Bulmaca Kitabı</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>65</v>
+        <v>75</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>9786055067663</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>9. Sınıf İmam Hatip Müfredatıyla Birebir Uyumlu Arapça Test Kitabı</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>155</v>
+        <v>180</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>9786055067144</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>10. Sınıf İmam Hatip Lisesi Arapça Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>165</v>
+        <v>190</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>9786055067175</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>7. Sınıf İmam Hatip Ortaokulu Arapça Konu Anlatımı</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>165</v>
+        <v>190</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>9786055067168</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>6. Sınıf İmam Hatip Ortaokulu Arapça Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>165</v>
+        <v>190</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>9786055067151</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>5. Sınıf İmam Hatip Ortaokulu Arapça Konu Anlatımı</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>165</v>
+        <v>190</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>9786055067304</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>İmam Hatip Ortaokulu Temel Dini Bilgiler Test Kitapçığı 7. Sınıf</t>
         </is>
       </c>
       <c r="C55" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>9786055067298</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
@@ -934,496 +934,496 @@
         <is>
           <t>9786055067205</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>İmam Hatip Ortaokulu Din Kültürü ve Ahlak Bilgisi Test Kitapçığı 5. Sınıf</t>
         </is>
       </c>
       <c r="C57" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>9786055067762</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>Soru-Cevaplı Arapça Günlük Konuşmalar</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>220</v>
+        <v>255</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>9786055067335</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>8. Sınıf Arapça Yarı Yıl Tatil Kitabı</t>
         </is>
       </c>
       <c r="C59" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>9786055067786</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>Diyaloglarla Arapça Öğreniyorum (5 Kitap)</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>230</v>
+        <v>265</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>9786055067809</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>Konuşarak Arapça Öğreniyorum (5 Kitap)</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>230</v>
+        <v>265</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>9786055067816</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>Haydi Arapça Öğrenelim (5 Kitap)</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>230</v>
+        <v>265</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>9786055067755</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>Arapçada Temel Fiiler</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>280</v>
+        <v>320</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>9786055067748</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>Konu ve Dil Bilgisi Temelli Arapça Soru Bankası</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>530</v>
+        <v>610</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>9786055067885</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>Konu Başlıklı Arapça Soru Bankası</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>550</v>
+        <v>635</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>9786057675118</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>Arapça Etkinlik Kitabı 5</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>155</v>
+        <v>180</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>9786055067050</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>6. Sınıf Arapça Etkinlik Kitabı</t>
         </is>
       </c>
       <c r="C67" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>9786057675095</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>7. Sınıf Arapça Etkinlik Kitabı</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>155</v>
+        <v>180</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>9786057675057</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>9. Sınıf Akıllı Arapça Yazı Defteri</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>195</v>
+        <v>225</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>9786057675064</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>10. Sınıf Akıllı Arapça Yazı Defteri</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>195</v>
+        <v>225</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>9786057675088</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>Okul Hayatımızda Arapça</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>210</v>
+        <v>240</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>9786057675101</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>6. Sınıf Arapça Etkinlik Kitabı</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>155</v>
+        <v>180</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>9786055067717</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>7. Sınıf İmam Hatip Arapça Kelime Kartelası</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>175</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>9786055067847</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>Arapça - Türkçe - İngilizce Resimli Sözlük</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>320</v>
+        <v>370</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>9786055067724</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>11. Sınıf İmam Hatip Lisesi Arapça Konu Anlatımı</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>165</v>
+        <v>190</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>9786055067403</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>11. Sınıf Adım Adım Arapça Dilbilgisi</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>135</v>
+        <v>155</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>9786055067410</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>9. Sınıf Adım Adım Arapça Dilbilgisi</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>135</v>
+        <v>155</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>9786057675033</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>Elif ve Emir İle Arapça Öğreniyorum 7. Sınıf</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>9786057675026</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>Elif ve Emir İle Arapça Öğreniyorum 6. Sınıf</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>9786057675019</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>Elif ve Emir İle Arapça Öğreniyorum 5. Sınıf</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>9786055067915</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>Küçük Kadınlar A1-A2 (Arapça)</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>115</v>
+        <v>135</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>9786055067922</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>Küçük Prens A1-A2 (Arapça)</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>115</v>
+        <v>135</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>9786055067892</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>Musannaf Arabi Türki Müşterek İfadeler</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>135</v>
+        <v>155</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
           <t>9786055067939</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
           <t>Sarah A1-A2 (Arapça)</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>115</v>
+        <v>135</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>9786055067953</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>80 Günde Devri Alem (Arapça)</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>115</v>
+        <v>135</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>9786055067960</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>Define Adası (Arapça)</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>115</v>
+        <v>135</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>9786055067991</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
           <t>Sherlock Holmes’ün Anıları (Arapça) B1-B2</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>115</v>
+        <v>135</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
           <t>9786055067984</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
           <t>Sherlock Holmes’in Maceraları (Arapça)</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>115</v>
+        <v>135</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>