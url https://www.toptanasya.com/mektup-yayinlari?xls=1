--- v1 (2026-02-14)
+++ v2 (2026-04-05)
@@ -85,820 +85,1525 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>3990000065392</t>
+          <t>9789756717004</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Hristiyan Gülü</t>
+          <t>Eşler Arası İlişkide İletişim Stratejisi</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>200</v>
+        <v>45</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259514734</t>
+          <t>4440000001606</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Ne Olur İhanet Etme</t>
+          <t>İnsanlığın Belgeseli</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>320</v>
+        <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259514710</t>
+          <t>4440000001605</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Vicdan Azabı</t>
+          <t>Biz Bu Vatanın Nesi Oluyoruz</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>200</v>
+        <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259514772</t>
+          <t>4440000000401</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Devrim Kalemle Başlar</t>
+          <t>Aile Sırları</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>300</v>
+        <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259514703</t>
+          <t>9789756717837</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Gençliğin İmanını Sorularla Çaldılar</t>
+          <t>Erkeklerde Derdi Gizli Yaşar</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>250</v>
+        <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259514727</t>
+          <t>4440000000351</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Maria</t>
+          <t>Son Pişmanlık Fayda Eder</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>220</v>
+        <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259514765</t>
+          <t>8690100318369</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Eşler Arası İletişim Stratejisi</t>
+          <t>Telefonla Röportaj</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>200</v>
+        <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259785219</t>
+          <t>4440000000960</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Anne Büyüklere Bir Şey Söyle</t>
+          <t>Binbaşının Kızı</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>250</v>
+        <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259514758</t>
+          <t>9786059322058</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Patricia</t>
+          <t>Maria</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>320</v>
+        <v>220</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259514789</t>
+          <t>9789756717448</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Piramitlerin Kızı Leyla</t>
+          <t>Küçük Kelebekler Nesillerin Öyküsü 3</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>220</v>
+        <v>30</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259785202</t>
+          <t>9789756717462</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Baba, Sende Bir Şeyler Söyle</t>
+          <t>Kırmızı Elbiseli Kız Nesillerin</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>270</v>
+        <v>30</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786250023778</t>
+          <t>9789756717264</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Gerçek Medeniyet Tesettürle Başlar</t>
+          <t>İslamda Erkeğin Eşine Karşı Vazifeleri</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>350</v>
+        <v>35</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786250076354</t>
+          <t>9789756717233</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Mösyö Mimo Sana anlatılan İslam değildi</t>
+          <t>İsimsiz Kitap</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>250</v>
+        <v>120</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259514796</t>
+          <t>3990000005707</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Binbaşının Kürt Kızı</t>
+          <t>Bunalım</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>250</v>
+        <v>17</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786250023648</t>
+          <t>9789756717677</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Aşka Yenilmeyeceğim</t>
+          <t>Beyaz Devrim Kalemle Başlar</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>250</v>
+        <v>20</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>3002758100729</t>
+          <t>9789756717400</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>A'dan Z'ye Cinsel Konular ve Aile Sırları</t>
+          <t>Baba Sen De Bir Şey Söyle</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>12</v>
+        <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786059322737</t>
+          <t>9789756717417</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Vicdan Azabı</t>
+          <t>Anne Büyüklere Bir Şey Söyle</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>200</v>
+        <v>17</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786059322973</t>
+          <t>9789756717202</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Kadınlar Üç Bin Yıl Geç Kaldı</t>
+          <t>Ağlatan Yollar</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>250</v>
+        <v>120</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786059322980</t>
+          <t>9789756717745</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Erkekler Derdi Gizli Yaşar</t>
+          <t>Tüm Yönleriyle Aile</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>220</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9789756717998</t>
+          <t>3990000005711</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Çağın Güneşi: Recep Tayyip Erdoğan</t>
+          <t>Televizyon Röportajları</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>150</v>
+        <v>12</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9789756717363</t>
+          <t>9789756717820</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Geri Tepen Kurşunlar</t>
+          <t>Harcandık’tan Sonra Bilseydim</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>170</v>
+        <v>25</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259785264</t>
+          <t>9787956717363</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Hristiyan Gülü</t>
+          <t>Geri Tepen Kurşunlar</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>200</v>
+        <v>25</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9789756717172</t>
+          <t>9786059322003</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Ülkemi Arıyorum</t>
+          <t>Gençliğin İmanını Sorularla Çaldılar</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9789756717332</t>
+          <t>9799756717096</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Uzaktaki Çığlıklar</t>
+          <t>Çağrı - Masabaşı Dinlenme Kitabı</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>200</v>
+        <v>12</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9789756717226</t>
+          <t>9789756717127</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Ruhumun Penceresi</t>
+          <t>Burası Da Cezaevi</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>170</v>
+        <v>19</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>4458000104376</t>
+          <t>3990000050033</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Nesillerin Öyküsü (16 Cilt Takım)</t>
+          <t>Geçmişin İzleri</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>2000</v>
+        <v>10</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786059322713</t>
+          <t>9789756717455</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Suçum Sevmek Oldu</t>
+          <t>Yılan Yavrusu</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>150</v>
+        <v>30</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259514741</t>
+          <t>3990000027184</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Bir İmam Hatipli Vardı</t>
+          <t>Topal Karınca</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>350</v>
+        <v>30</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9789756717790</t>
+          <t>9789756717424</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Aynadaki Kemalizm</t>
+          <t>Şirin Köy</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>160</v>
+        <v>30</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786059322805</t>
+          <t>9789756717479</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Ne Olur İhanet Etme</t>
+          <t>Satılık Çocuk</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>320</v>
+        <v>30</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786059322157</t>
+          <t>9789756717493</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Ağladığı Ada</t>
+          <t>Küçük Kızın Umudu</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>300</v>
+        <v>30</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786059322171</t>
+          <t>9789756717431</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Piramitlerin Kızı Leyla</t>
+          <t>Küçük Kız</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>220</v>
+        <v>30</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786059322720</t>
+          <t>9789756717516</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Sorma Nasılsa Cevabı Yok</t>
+          <t>Konuşan Serçe</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>350</v>
+        <v>30</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9789756717943</t>
+          <t>3990000026685</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Ben Kimin Kurbanıyım?</t>
+          <t>Kardeş Sevgisi</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>180</v>
+        <v>8</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9789756717875</t>
+          <t>9789756717509</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Müslüman Kadın Avrupa'da</t>
+          <t>Hayal Çocuk</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>170</v>
+        <v>30</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786259785257</t>
+          <t>9789756717554</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Bize Nasıl Kıydınız?</t>
+          <t>Ali'nin Dünyası</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>200</v>
+        <v>30</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9789756717684</t>
+          <t>9789756717547</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Bir Gönül Mücadelesi</t>
+          <t>Ağlayan Köpek</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>170</v>
+        <v>30</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9789756717639</t>
+          <t>9789756717530</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Bir Adımlık Koşu</t>
+          <t>Depremin Ardından</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>170</v>
+        <v>30</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786059322812</t>
+          <t>9789756717981</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Merhamet</t>
+          <t>Patricia</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9789756717165</t>
+          <t>3990000017719</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Mahkum Duygular</t>
+          <t>Civciv Ailesi Beyaz Seri ( 6 Kitap Takım)</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>170</v>
+        <v>100</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9789756717585</t>
+          <t>3990000017720</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Kılavuz - İslamı Doğru Anlamak (4 Cilt Takım) (Ciltli)</t>
+          <t>Civciv Ailesi Mavi Seri ( 6 Kitap Takım )</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>1000</v>
+        <v>100</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9789756717394</t>
+          <t>9789756717370</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Sevgide Hiç Vefa Yok Mu?</t>
+          <t>Kıbrıs Sular İçinde Bir Yetim</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>170</v>
+        <v>40</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786259785240</t>
+          <t>9789756717080</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>İmamın Manken Kızı</t>
+          <t>Kadınları Kadınlar da Eziyor</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>200</v>
+        <v>19</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786259785226</t>
+          <t>3990000005712</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>İdamlık Genç</t>
+          <t>Radyo - Basın Röportajları</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>300</v>
+        <v>35</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786059322829</t>
+          <t>9789756717738</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Harcandık</t>
+          <t>O Diyarın Sakinleri</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>250</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9789756717301</t>
+          <t>3990000019033</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Sabıkalı ve Dul</t>
+          <t>İnsanlığa Çağrı (14 Kitap)</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9789756717219</t>
+          <t>3990000019032</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Kelepçeli Kalemimden</t>
+          <t>İzahlı Tam Namaz Hocası</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>170</v>
+        <v>20</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9789756717622</t>
+          <t>3990000065392</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>İslamda Kadının Eşine Karşı Vazifeleri</t>
+          <t>Hristiyan Gülü</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>140</v>
+        <v>200</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9789756717158</t>
+          <t>9786259514734</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>İslam’da Erkek</t>
+          <t>Ne Olur İhanet Etme</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>150</v>
+        <v>320</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9789756717141</t>
+          <t>9786259514710</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Esir Evliler</t>
+          <t>Vicdan Azabı</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>170</v>
+        <v>200</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786059322836</t>
+          <t>9786259514772</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Çingene</t>
+          <t>Beyaz Devrim Kalemle Başlar</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
+          <t>9786259514703</t>
+        </is>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Gençliğin İmanını Sorularla Çaldılar</t>
+        </is>
+      </c>
+      <c r="C53" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3">
+      <c r="A54" s="1" t="inlineStr">
+        <is>
+          <t>9786259514727</t>
+        </is>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Maria</t>
+        </is>
+      </c>
+      <c r="C54" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3">
+      <c r="A55" s="1" t="inlineStr">
+        <is>
+          <t>9786259514765</t>
+        </is>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Eşler Arası İletişim Stratejisi</t>
+        </is>
+      </c>
+      <c r="C55" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3">
+      <c r="A56" s="1" t="inlineStr">
+        <is>
+          <t>9786259785219</t>
+        </is>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Anne Büyüklere Bir Şey Söyle</t>
+        </is>
+      </c>
+      <c r="C56" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3">
+      <c r="A57" s="1" t="inlineStr">
+        <is>
+          <t>9786259514758</t>
+        </is>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Patricia</t>
+        </is>
+      </c>
+      <c r="C57" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3">
+      <c r="A58" s="1" t="inlineStr">
+        <is>
+          <t>9786259514789</t>
+        </is>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Piramitlerin Kızı Leyla</t>
+        </is>
+      </c>
+      <c r="C58" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3">
+      <c r="A59" s="1" t="inlineStr">
+        <is>
+          <t>9786259785202</t>
+        </is>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>Baba, Sende Bir Şeyler Söyle</t>
+        </is>
+      </c>
+      <c r="C59" s="1">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3">
+      <c r="A60" s="1" t="inlineStr">
+        <is>
+          <t>9786250023778</t>
+        </is>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>Gerçek Medeniyet Tesettürle Başlar</t>
+        </is>
+      </c>
+      <c r="C60" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3">
+      <c r="A61" s="1" t="inlineStr">
+        <is>
+          <t>9786250076354</t>
+        </is>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>Mösyö Mimo Sana anlatılan İslam değildi</t>
+        </is>
+      </c>
+      <c r="C61" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3">
+      <c r="A62" s="1" t="inlineStr">
+        <is>
+          <t>9786259514796</t>
+        </is>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Binbaşının Kürt Kızı</t>
+        </is>
+      </c>
+      <c r="C62" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3">
+      <c r="A63" s="1" t="inlineStr">
+        <is>
+          <t>9786250023648</t>
+        </is>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>Aşka Yenilmeyeceğim</t>
+        </is>
+      </c>
+      <c r="C63" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3">
+      <c r="A64" s="1" t="inlineStr">
+        <is>
+          <t>3002758100729</t>
+        </is>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>A'dan Z'ye Cinsel Konular ve Aile Sırları</t>
+        </is>
+      </c>
+      <c r="C64" s="1">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3">
+      <c r="A65" s="1" t="inlineStr">
+        <is>
+          <t>9786059322737</t>
+        </is>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Vicdan Azabı</t>
+        </is>
+      </c>
+      <c r="C65" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3">
+      <c r="A66" s="1" t="inlineStr">
+        <is>
+          <t>9786059322973</t>
+        </is>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Kadınlar Üç Bin Yıl Geç Kaldı</t>
+        </is>
+      </c>
+      <c r="C66" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3">
+      <c r="A67" s="1" t="inlineStr">
+        <is>
+          <t>9786059322980</t>
+        </is>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Erkekler Derdi Gizli Yaşar</t>
+        </is>
+      </c>
+      <c r="C67" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3">
+      <c r="A68" s="1" t="inlineStr">
+        <is>
+          <t>9789756717998</t>
+        </is>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Çağın Güneşi: Recep Tayyip Erdoğan</t>
+        </is>
+      </c>
+      <c r="C68" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3">
+      <c r="A69" s="1" t="inlineStr">
+        <is>
+          <t>9789756717363</t>
+        </is>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>Geri Tepen Kurşunlar</t>
+        </is>
+      </c>
+      <c r="C69" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3">
+      <c r="A70" s="1" t="inlineStr">
+        <is>
+          <t>9786259785264</t>
+        </is>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Hristiyan Gülü</t>
+        </is>
+      </c>
+      <c r="C70" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3">
+      <c r="A71" s="1" t="inlineStr">
+        <is>
+          <t>9789756717172</t>
+        </is>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Ülkemi Arıyorum</t>
+        </is>
+      </c>
+      <c r="C71" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3">
+      <c r="A72" s="1" t="inlineStr">
+        <is>
+          <t>9789756717332</t>
+        </is>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>Uzaktaki Çığlıklar</t>
+        </is>
+      </c>
+      <c r="C72" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3">
+      <c r="A73" s="1" t="inlineStr">
+        <is>
+          <t>9789756717226</t>
+        </is>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Ruhumun Penceresi</t>
+        </is>
+      </c>
+      <c r="C73" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3">
+      <c r="A74" s="1" t="inlineStr">
+        <is>
+          <t>4458000104376</t>
+        </is>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>Nesillerin Öyküsü (16 Cilt Takım)</t>
+        </is>
+      </c>
+      <c r="C74" s="1">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3">
+      <c r="A75" s="1" t="inlineStr">
+        <is>
+          <t>9786059322713</t>
+        </is>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Suçum Sevmek Oldu</t>
+        </is>
+      </c>
+      <c r="C75" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3">
+      <c r="A76" s="1" t="inlineStr">
+        <is>
+          <t>9786259514741</t>
+        </is>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>Bir İmam Hatipli Vardı</t>
+        </is>
+      </c>
+      <c r="C76" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3">
+      <c r="A77" s="1" t="inlineStr">
+        <is>
+          <t>9789756717790</t>
+        </is>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Aynadaki Kemalizm</t>
+        </is>
+      </c>
+      <c r="C77" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3">
+      <c r="A78" s="1" t="inlineStr">
+        <is>
+          <t>9786059322805</t>
+        </is>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Ne Olur İhanet Etme</t>
+        </is>
+      </c>
+      <c r="C78" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3">
+      <c r="A79" s="1" t="inlineStr">
+        <is>
+          <t>9786059322157</t>
+        </is>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>Aşkın Ağladığı Ada</t>
+        </is>
+      </c>
+      <c r="C79" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="80" spans="1:3">
+      <c r="A80" s="1" t="inlineStr">
+        <is>
+          <t>9786059322171</t>
+        </is>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>Piramitlerin Kızı Leyla</t>
+        </is>
+      </c>
+      <c r="C80" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="81" spans="1:3">
+      <c r="A81" s="1" t="inlineStr">
+        <is>
+          <t>9786059322720</t>
+        </is>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>Sorma Nasılsa Cevabı Yok</t>
+        </is>
+      </c>
+      <c r="C81" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3">
+      <c r="A82" s="1" t="inlineStr">
+        <is>
+          <t>9789756717943</t>
+        </is>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>Ben Kimin Kurbanıyım?</t>
+        </is>
+      </c>
+      <c r="C82" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3">
+      <c r="A83" s="1" t="inlineStr">
+        <is>
+          <t>9789756717875</t>
+        </is>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>Müslüman Kadın Avrupa'da</t>
+        </is>
+      </c>
+      <c r="C83" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="84" spans="1:3">
+      <c r="A84" s="1" t="inlineStr">
+        <is>
+          <t>9786259785257</t>
+        </is>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>Bize Nasıl Kıydınız?</t>
+        </is>
+      </c>
+      <c r="C84" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="85" spans="1:3">
+      <c r="A85" s="1" t="inlineStr">
+        <is>
+          <t>9789756717684</t>
+        </is>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
+        <is>
+          <t>Bir Gönül Mücadelesi</t>
+        </is>
+      </c>
+      <c r="C85" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="86" spans="1:3">
+      <c r="A86" s="1" t="inlineStr">
+        <is>
+          <t>9789756717639</t>
+        </is>
+      </c>
+      <c r="B86" s="1" t="inlineStr">
+        <is>
+          <t>Bir Adımlık Koşu</t>
+        </is>
+      </c>
+      <c r="C86" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="87" spans="1:3">
+      <c r="A87" s="1" t="inlineStr">
+        <is>
+          <t>9786059322812</t>
+        </is>
+      </c>
+      <c r="B87" s="1" t="inlineStr">
+        <is>
+          <t>Merhamet</t>
+        </is>
+      </c>
+      <c r="C87" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="88" spans="1:3">
+      <c r="A88" s="1" t="inlineStr">
+        <is>
+          <t>9789756717165</t>
+        </is>
+      </c>
+      <c r="B88" s="1" t="inlineStr">
+        <is>
+          <t>Mahkum Duygular</t>
+        </is>
+      </c>
+      <c r="C88" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="89" spans="1:3">
+      <c r="A89" s="1" t="inlineStr">
+        <is>
+          <t>9789756717585</t>
+        </is>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>Kılavuz - İslamı Doğru Anlamak (4 Cilt Takım) (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C89" s="1">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="90" spans="1:3">
+      <c r="A90" s="1" t="inlineStr">
+        <is>
+          <t>9789756717394</t>
+        </is>
+      </c>
+      <c r="B90" s="1" t="inlineStr">
+        <is>
+          <t>Sevgide Hiç Vefa Yok Mu?</t>
+        </is>
+      </c>
+      <c r="C90" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="91" spans="1:3">
+      <c r="A91" s="1" t="inlineStr">
+        <is>
+          <t>9786259785240</t>
+        </is>
+      </c>
+      <c r="B91" s="1" t="inlineStr">
+        <is>
+          <t>İmamın Manken Kızı</t>
+        </is>
+      </c>
+      <c r="C91" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="92" spans="1:3">
+      <c r="A92" s="1" t="inlineStr">
+        <is>
+          <t>9786259785226</t>
+        </is>
+      </c>
+      <c r="B92" s="1" t="inlineStr">
+        <is>
+          <t>İdamlık Genç</t>
+        </is>
+      </c>
+      <c r="C92" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="93" spans="1:3">
+      <c r="A93" s="1" t="inlineStr">
+        <is>
+          <t>9786059322829</t>
+        </is>
+      </c>
+      <c r="B93" s="1" t="inlineStr">
+        <is>
+          <t>Harcandık</t>
+        </is>
+      </c>
+      <c r="C93" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="94" spans="1:3">
+      <c r="A94" s="1" t="inlineStr">
+        <is>
+          <t>9789756717301</t>
+        </is>
+      </c>
+      <c r="B94" s="1" t="inlineStr">
+        <is>
+          <t>Sabıkalı ve Dul</t>
+        </is>
+      </c>
+      <c r="C94" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="95" spans="1:3">
+      <c r="A95" s="1" t="inlineStr">
+        <is>
+          <t>9789756717219</t>
+        </is>
+      </c>
+      <c r="B95" s="1" t="inlineStr">
+        <is>
+          <t>Kelepçeli Kalemimden</t>
+        </is>
+      </c>
+      <c r="C95" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="96" spans="1:3">
+      <c r="A96" s="1" t="inlineStr">
+        <is>
+          <t>9789756717622</t>
+        </is>
+      </c>
+      <c r="B96" s="1" t="inlineStr">
+        <is>
+          <t>İslamda Kadının Eşine Karşı Vazifeleri</t>
+        </is>
+      </c>
+      <c r="C96" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="97" spans="1:3">
+      <c r="A97" s="1" t="inlineStr">
+        <is>
+          <t>9789756717158</t>
+        </is>
+      </c>
+      <c r="B97" s="1" t="inlineStr">
+        <is>
+          <t>İslam’da Erkek</t>
+        </is>
+      </c>
+      <c r="C97" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="98" spans="1:3">
+      <c r="A98" s="1" t="inlineStr">
+        <is>
+          <t>9789756717141</t>
+        </is>
+      </c>
+      <c r="B98" s="1" t="inlineStr">
+        <is>
+          <t>Esir Evliler</t>
+        </is>
+      </c>
+      <c r="C98" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="99" spans="1:3">
+      <c r="A99" s="1" t="inlineStr">
+        <is>
+          <t>9786059322836</t>
+        </is>
+      </c>
+      <c r="B99" s="1" t="inlineStr">
+        <is>
+          <t>Çingene</t>
+        </is>
+      </c>
+      <c r="C99" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="100" spans="1:3">
+      <c r="A100" s="1" t="inlineStr">
+        <is>
           <t>9786259785233</t>
         </is>
       </c>
-      <c r="B53" s="1" t="inlineStr">
+      <c r="B100" s="1" t="inlineStr">
         <is>
           <t>Çin İşkencesi</t>
         </is>
       </c>
-      <c r="C53" s="1">
+      <c r="C100" s="1">
         <v>200</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>