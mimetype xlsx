--- v2 (2026-04-05)
+++ v3 (2026-05-27)
@@ -214,51 +214,51 @@
         <is>
           <t>4440000000960</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Binbaşının Kızı</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786059322058</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Maria</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>220</v>
+        <v>350</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9789756717448</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Küçük Kelebekler Nesillerin Öyküsü 3</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9789756717462</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
@@ -814,796 +814,796 @@
         <is>
           <t>3990000065392</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Hristiyan Gülü</t>
         </is>
       </c>
       <c r="C49" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>9786259514734</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Ne Olur İhanet Etme</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>320</v>
+        <v>400</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>9786259514710</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Vicdan Azabı</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>200</v>
+        <v>320</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>9786259514772</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Beyaz Devrim Kalemle Başlar</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>300</v>
+        <v>360</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>9786259514703</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>Gençliğin İmanını Sorularla Çaldılar</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>9786259514727</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>Maria</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>220</v>
+        <v>350</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>9786259514765</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>Eşler Arası İletişim Stratejisi</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>200</v>
+        <v>320</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>9786259785219</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>Anne Büyüklere Bir Şey Söyle</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>9786259514758</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>Patricia</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>320</v>
+        <v>400</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>9786259514789</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>Piramitlerin Kızı Leyla</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>220</v>
+        <v>350</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>9786259785202</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>Baba, Sende Bir Şeyler Söyle</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>270</v>
+        <v>320</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>9786250023778</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>Gerçek Medeniyet Tesettürle Başlar</t>
         </is>
       </c>
       <c r="C60" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>9786250076354</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>Mösyö Mimo Sana anlatılan İslam değildi</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>9786259514796</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>Binbaşının Kürt Kızı</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>9786250023648</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>Aşka Yenilmeyeceğim</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>3002758100729</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>A'dan Z'ye Cinsel Konular ve Aile Sırları</t>
         </is>
       </c>
       <c r="C64" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>9786059322737</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>Vicdan Azabı</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>200</v>
+        <v>320</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>9786059322973</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>Kadınlar Üç Bin Yıl Geç Kaldı</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>9786059322980</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>Erkekler Derdi Gizli Yaşar</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>9789756717998</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>Çağın Güneşi: Recep Tayyip Erdoğan</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>9789756717363</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>Geri Tepen Kurşunlar</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>170</v>
+        <v>250</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>9786259785264</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>Hristiyan Gülü</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>200</v>
+        <v>320</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>9789756717172</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>Ülkemi Arıyorum</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>9789756717332</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>Uzaktaki Çığlıklar</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>9789756717226</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>Ruhumun Penceresi</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>170</v>
+        <v>250</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>4458000104376</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>Nesillerin Öyküsü (16 Cilt Takım)</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>2000</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>9786059322713</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>Suçum Sevmek Oldu</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>9786259514741</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>Bir İmam Hatipli Vardı</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>9789756717790</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>Aynadaki Kemalizm</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>160</v>
+        <v>220</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>9786059322805</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>Ne Olur İhanet Etme</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>320</v>
+        <v>400</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>9786059322157</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>Aşkın Ağladığı Ada</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>9786059322171</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>Piramitlerin Kızı Leyla</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>220</v>
+        <v>350</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>9786059322720</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>Sorma Nasılsa Cevabı Yok</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>9789756717943</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>Ben Kimin Kurbanıyım?</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>180</v>
+        <v>360</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>9789756717875</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>Müslüman Kadın Avrupa'da</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>170</v>
+        <v>240</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
           <t>9786259785257</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
           <t>Bize Nasıl Kıydınız?</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>200</v>
+        <v>320</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>9789756717684</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>Bir Gönül Mücadelesi</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>170</v>
+        <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>9789756717639</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>Bir Adımlık Koşu</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>170</v>
+        <v>220</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>9786059322812</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
           <t>Merhamet</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
           <t>9789756717165</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
           <t>Mahkum Duygular</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>170</v>
+        <v>250</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
           <t>9789756717585</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
           <t>Kılavuz - İslamı Doğru Anlamak (4 Cilt Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C89" s="1">
         <v>1000</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
           <t>9789756717394</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>Sevgide Hiç Vefa Yok Mu?</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>170</v>
+        <v>270</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
           <t>9786259785240</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
           <t>İmamın Manken Kızı</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>200</v>
+        <v>320</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>9786259785226</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>İdamlık Genç</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>300</v>
+        <v>320</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>9786059322829</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>Harcandık</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
           <t>9789756717301</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>Sabıkalı ve Dul</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>200</v>
+        <v>320</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>9789756717219</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>Kelepçeli Kalemimden</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>170</v>
+        <v>250</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>9789756717622</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>İslamda Kadının Eşine Karşı Vazifeleri</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>140</v>
+        <v>180</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>9789756717158</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
           <t>İslam’da Erkek</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>9789756717141</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>Esir Evliler</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>170</v>
+        <v>250</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>9786059322836</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>Çingene</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>220</v>
+        <v>350</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>9786259785233</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>Çin İşkencesi</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>