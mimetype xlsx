--- v0 (2026-02-26)
+++ v1 (2026-05-05)
@@ -154,51 +154,51 @@
         <is>
           <t>9786259923529</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Harita Boyama Kitabı</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>245</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786259923505</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Küçük Ev</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>119</v>
+        <v>145</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786057063496</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Sarpy's Rhymes</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>95</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786057063472</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
@@ -214,96 +214,96 @@
         <is>
           <t>9786057063465</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Ağır Taşlar - Aforizmalarımdan Seçmelerim</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>89</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786057063458</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Hayatımın Çizgileri</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>159</v>
+        <v>195</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786057063434</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Hayata Yön Veren Öyküler</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>139</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786057063441</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Yeni Görgü Kuralları</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>139</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786057063410</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Bilinen Coğrafyalardan Bilinmeyen Hikayeler: Öğrendiklerim</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>119</v>
+        <v>195</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786057063427</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Akaryakıt Ana Dağıtım İşletmeleri ve Bir Örnek Olay İncelemesi</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>59.9</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>