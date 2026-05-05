--- v0 (2026-02-26)
+++ v1 (2026-05-05)
@@ -85,2455 +85,2485 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786257512312</t>
+          <t>9786257512374</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Ruhumun Gözyaşları</t>
+          <t>Mizah Market</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>610</v>
+        <v>250</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786257512305</t>
+          <t>9786257512367</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Moral Market</t>
+          <t>Çorak Ocağı</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>235</v>
+        <v>250</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786255654083</t>
+          <t>9786257512312</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Edebiyatı Çevirisi</t>
+          <t>Ruhumun Gözyaşları</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>200</v>
+        <v>610</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786257512329</t>
+          <t>9786257512305</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Kitap'tan Dualar ve Aminler</t>
+          <t>Moral Market</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>160</v>
+        <v>235</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786257512299</t>
+          <t>9786255654083</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Çiftlikte Bir Hafta</t>
+          <t>Çocuk Edebiyatı Çevirisi</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>215</v>
+        <v>200</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786257512282</t>
+          <t>9786257512329</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Tebessüm Market</t>
+          <t>Kitap'tan Dualar ve Aminler</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>245</v>
+        <v>160</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786257512275</t>
+          <t>9786257512299</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Bir Dünya Üç Mekân Anılar ve Seyahat Yazıları (Menemen-Paris-Şam)</t>
+          <t>Çiftlikte Bir Hafta</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>270</v>
+        <v>215</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786257512268</t>
+          <t>9786257512282</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Sevince</t>
+          <t>Tebessüm Market</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>135</v>
+        <v>245</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786257512251</t>
+          <t>9786257512275</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Renata Özgürlük Filizi</t>
+          <t>Bir Dünya Üç Mekân Anılar ve Seyahat Yazıları (Menemen-Paris-Şam)</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>340</v>
+        <v>270</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786257512244</t>
+          <t>9786257512268</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Geçmişten Bir Köprü 2222 İslam’ın Meczupları</t>
+          <t>Sevince</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>245</v>
+        <v>135</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786257512152</t>
+          <t>9786257512251</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Gözyaşım Yollarda Kaldı-2</t>
+          <t>Renata Özgürlük Filizi</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>365</v>
+        <v>340</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786257512237</t>
+          <t>9786257512244</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Tom’un Gazze Günlükleri</t>
+          <t>Geçmişten Bir Köprü 2222 İslam’ın Meczupları</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>120</v>
+        <v>245</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786257512213</t>
+          <t>9786257512152</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Yitik Benlik -Varoluşsal Bir Serüven</t>
+          <t>Gözyaşım Yollarda Kaldı-2</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>380</v>
+        <v>365</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786257512190</t>
+          <t>9786257512237</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Distopya Pasaportu</t>
+          <t>Tom’un Gazze Günlükleri</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>210</v>
+        <v>120</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786257512183</t>
+          <t>9786257512213</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Cana Dokunan Öyküler</t>
+          <t>Yitik Benlik -Varoluşsal Bir Serüven</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>235</v>
+        <v>380</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786257512176</t>
+          <t>9786257512190</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Endülüs'te Bir Gezgin</t>
+          <t>Distopya Pasaportu</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>295</v>
+        <v>210</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786257512169</t>
+          <t>9786257512183</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Azatlık Ateşi</t>
+          <t>Cana Dokunan Öyküler</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>460</v>
+        <v>235</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786257512077</t>
+          <t>9786257512176</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Talihsiz Kul</t>
+          <t>Endülüs'te Bir Gezgin</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>205</v>
+        <v>295</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786257512084</t>
+          <t>9786257512169</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Özlenen Köy Hayatları</t>
+          <t>Azatlık Ateşi</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>175</v>
+        <v>460</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786257512107</t>
+          <t>9786257512077</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Cerrahpaşalılar</t>
+          <t>Talihsiz Kul</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>445</v>
+        <v>205</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786257512091</t>
+          <t>9786257512084</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Müjde Yitik Bulundu</t>
+          <t>Özlenen Köy Hayatları</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>615</v>
+        <v>175</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786257512145</t>
+          <t>9786257512107</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Kültür ve Medeniyete Dair Üslup Yazıları - II</t>
+          <t>Cerrahpaşalılar</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>265</v>
+        <v>445</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786257512138</t>
+          <t>9786257512091</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Ömer Dede'nin Heybesi</t>
+          <t>Müjde Yitik Bulundu</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>265</v>
+        <v>615</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786257512121</t>
+          <t>9786257512145</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Kurgulanan Cinayetler -1 Malikane</t>
+          <t>Kültür ve Medeniyete Dair Üslup Yazıları - II</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>175</v>
+        <v>265</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786257512114</t>
+          <t>9786257512138</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Her Şehit Bir Yıldızdır</t>
+          <t>Ömer Dede'nin Heybesi</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>360</v>
+        <v>265</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9789944785839</t>
+          <t>9786257512121</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>A-Rıza</t>
+          <t>Kurgulanan Cinayetler -1 Malikane</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>50</v>
+        <v>175</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9789944785884</t>
+          <t>9786257512114</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Aşk Ateşinde Pişirir Ayrılık</t>
+          <t>Her Şehit Bir Yıldızdır</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>40</v>
+        <v>360</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9789944785129</t>
+          <t>9789944785839</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Gül Yağmurları</t>
+          <t>A-Rıza</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>54</v>
+        <v>50</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9789757138762</t>
+          <t>9789944785884</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>İyiler ve Kötüler</t>
+          <t>Aşk Ateşinde Pişirir Ayrılık</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>42</v>
+        <v>40</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9789757138703</t>
+          <t>9789944785129</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Keloğlan Keleşoğlan</t>
+          <t>Gül Yağmurları</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>48</v>
+        <v>54</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9789944785815</t>
+          <t>9789757138762</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Kültür ve Medeniyete Dair Üslup Yazıları</t>
+          <t>İyiler ve Kötüler</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>56</v>
+        <v>42</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9789757138711</t>
+          <t>9789757138703</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Mevlana’dan Hikayeler</t>
+          <t>Keloğlan Keleşoğlan</t>
         </is>
       </c>
       <c r="C33" s="1">
         <v>48</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9789757138673</t>
+          <t>9789944785815</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Mum Alevi</t>
+          <t>Kültür ve Medeniyete Dair Üslup Yazıları</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>48</v>
+        <v>56</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9789757138789</t>
+          <t>9789757138711</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Sevgi Dünyası</t>
+          <t>Mevlana’dan Hikayeler</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>58</v>
+        <v>48</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9789944785891</t>
+          <t>9789757138673</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Uzat Ellerini Tut Yüreğimden</t>
+          <t>Mum Alevi</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>40</v>
+        <v>48</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9789756004169</t>
+          <t>9789757138789</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Yarım Kalan Dua</t>
+          <t>Sevgi Dünyası</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>96</v>
+        <v>58</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9789944785907</t>
+          <t>9789944785891</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Yüreğimde Bir Ceylan Gezer</t>
+          <t>Uzat Ellerini Tut Yüreğimden</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786257512053</t>
+          <t>9789756004169</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Gri Gökyüzü</t>
+          <t>Yarım Kalan Dua</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>340</v>
+        <v>96</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786257512046</t>
+          <t>9789944785907</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Ayazdaki Düşler</t>
+          <t>Yüreğimde Bir Ceylan Gezer</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>420</v>
+        <v>40</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786257512022</t>
+          <t>9786257512053</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Temaşa</t>
+          <t>Gri Gökyüzü</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>130</v>
+        <v>340</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9789944785914</t>
+          <t>9786257512046</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Avaz Avaz Susmak</t>
+          <t>Ayazdaki Düşler</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>225</v>
+        <v>420</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9789944785167</t>
+          <t>9786257512022</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Hey Onbeşli Onbeşli (10 Kitap Takım) (Ciltli)</t>
+          <t>Temaşa</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>360</v>
+        <v>130</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9789944785051</t>
+          <t>9789944785914</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Sevimli Fil Fin Fin (10 Kitap Takım)</t>
+          <t>Avaz Avaz Susmak</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>270</v>
+        <v>225</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9789944785068</t>
+          <t>9789944785167</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Sevimli Panda Pani (6 Kitap Takım)</t>
+          <t>Hey Onbeşli Onbeşli (10 Kitap Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>190</v>
+        <v>360</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9789944785785</t>
+          <t>9789944785051</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Afrika Satrancında Sudan</t>
+          <t>Sevimli Fil Fin Fin (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>370</v>
+        <v>270</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9789944785730</t>
+          <t>9789944785068</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Göçebe Ömrüm</t>
+          <t>Sevimli Panda Pani (6 Kitap Takım)</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>150</v>
+        <v>190</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9789944785228</t>
+          <t>9789944785785</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Nilüfer</t>
+          <t>Afrika Satrancında Sudan</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>290</v>
+        <v>370</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9789756004234</t>
+          <t>9789944785730</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Tatlı Dil Güler Yüz</t>
+          <t>Göçebe Ömrüm</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>225</v>
+        <v>150</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9789944785808</t>
+          <t>9789944785228</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Erenler Ufkunda Sonsuzluk Halayı Şehr-i Tokat</t>
+          <t>Nilüfer</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>385</v>
+        <v>290</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9789944785631</t>
+          <t>9789756004234</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Issız Geceler</t>
+          <t>Tatlı Dil Güler Yüz</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>270</v>
+        <v>225</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9789944785112</t>
+          <t>9789944785808</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Hayat Öyle Güzel ki</t>
+          <t>Erenler Ufkunda Sonsuzluk Halayı Şehr-i Tokat</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>44</v>
+        <v>385</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9789944785792</t>
+          <t>9789944785631</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Dikenli Sözler</t>
+          <t>Issız Geceler</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>58</v>
+        <v>270</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9789757138723</t>
+          <t>9789944785112</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Baki Divanı Şerhi Notları</t>
+          <t>Hayat Öyle Güzel ki</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>58</v>
+        <v>44</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9789757138990</t>
+          <t>9789944785792</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Alman Usulü</t>
+          <t>Dikenli Sözler</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>255</v>
+        <v>58</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9789756004258</t>
+          <t>9789757138723</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Şairin Dediği Gibi</t>
+          <t>Baki Divanı Şerhi Notları</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>230</v>
+        <v>58</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9789757138679</t>
+          <t>9789757138990</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Mum Alevi Seçme Kıssalar</t>
+          <t>Alman Usulü</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>10</v>
+        <v>255</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9789944785853</t>
+          <t>9789756004258</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Sanal Dünyadan Hayata Dair Yorumlar</t>
+          <t>Şairin Dediği Gibi</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>270</v>
+        <v>230</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9789944785990</t>
+          <t>9789757138679</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Sancaktar</t>
+          <t>Mum Alevi Seçme Kıssalar</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>155</v>
+        <v>10</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9789750167607</t>
+          <t>9789944785853</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Rubailer</t>
+          <t>Sanal Dünyadan Hayata Dair Yorumlar</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>180</v>
+        <v>270</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9789750167614</t>
+          <t>9789944785990</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Özgürlüğün Yolu Tevhid</t>
+          <t>Sancaktar</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>215</v>
+        <v>155</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9789750167621</t>
+          <t>9789750167607</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Nükteler 2</t>
+          <t>Rubailer</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>160</v>
+        <v>180</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9789750167638</t>
+          <t>9789750167614</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Nükteler 1</t>
+          <t>Özgürlüğün Yolu Tevhid</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>150</v>
+        <v>215</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9789750167645</t>
+          <t>9789750167621</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Koyun Sürüsü</t>
+          <t>Nükteler 2</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>175</v>
+        <v>160</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9789750167652</t>
+          <t>9789750167638</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Altın Öğütler 5</t>
+          <t>Nükteler 1</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>190</v>
+        <v>150</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9789750167669</t>
+          <t>9789750167645</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Altın Öğütler 4</t>
+          <t>Koyun Sürüsü</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>140</v>
+        <v>175</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9789750167676</t>
+          <t>9789750167652</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Altın Öğütler 3</t>
+          <t>Altın Öğütler 5</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>150</v>
+        <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9789750167683</t>
+          <t>9789750167669</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Altın Öğütler 2</t>
+          <t>Altın Öğütler 4</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>155</v>
+        <v>140</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9789750167690</t>
+          <t>9789750167676</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Altın Öğütler 1</t>
+          <t>Altın Öğütler 3</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>140</v>
+        <v>150</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786257512008</t>
+          <t>9789750167683</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Ru</t>
+          <t>Altın Öğütler 2</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>380</v>
+        <v>155</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9789944785976</t>
+          <t>9789750167690</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Ömrüm</t>
+          <t>Altın Öğütler 1</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>310</v>
+        <v>140</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786257512015</t>
+          <t>9786257512008</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Sana Hasret</t>
+          <t>Ru</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>265</v>
+        <v>380</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9789944785983</t>
+          <t>9789944785976</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Ele</t>
+          <t>Ömrüm</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>675</v>
+        <v>310</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9789944785679</t>
+          <t>9786257512015</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Yedinci Çocuk</t>
+          <t>Sana Hasret</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>175</v>
+        <v>265</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9789944785310</t>
+          <t>9789944785983</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Yayladan mı Geliyon</t>
+          <t>Ele</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>225</v>
+        <v>675</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9789944785617</t>
+          <t>9789944785679</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Yampaç Ayşe</t>
+          <t>Yedinci Çocuk</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>155</v>
+        <v>175</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9789756004296</t>
+          <t>9789944785310</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Yalnızlığa Yaslanmak</t>
+          <t>Yayladan mı Geliyon</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>48</v>
+        <v>225</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9789756004203</t>
+          <t>9789944785617</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Veda Etme Öğretmenim</t>
+          <t>Yampaç Ayşe</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>385</v>
+        <v>155</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9789944785013</t>
+          <t>9789756004296</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Unutulan Sır</t>
+          <t>Yalnızlığa Yaslanmak</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>230</v>
+        <v>48</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9789944785082</t>
+          <t>9789756004203</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Uçurtmam Nerede</t>
+          <t>Veda Etme Öğretmenim</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>44</v>
+        <v>385</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9789756004067</t>
+          <t>9789944785013</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Uçurtma</t>
+          <t>Unutulan Sır</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>190</v>
+        <v>230</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9789944785686</t>
+          <t>9789944785082</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Tevafuk - Hikayeler</t>
+          <t>Uçurtmam Nerede</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>42</v>
+        <v>44</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9789757138778</t>
+          <t>9789756004067</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Tek Kanatlı Güvercin</t>
+          <t>Uçurtma</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>155</v>
+        <v>190</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9789944785600</t>
+          <t>9789944785686</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Şipşak Cevaplar</t>
+          <t>Tevafuk - Hikayeler</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>50</v>
+        <v>42</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9789756004074</t>
+          <t>9789757138778</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Şeker Tarlası</t>
+          <t>Tek Kanatlı Güvercin</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>26</v>
+        <v>155</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9789757138631</t>
+          <t>9789944785600</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Şairin Eldivenleri</t>
+          <t>Şipşak Cevaplar</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>360</v>
+        <v>50</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9789756004142</t>
+          <t>9789756004074</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Söz Güzeli</t>
+          <t>Şeker Tarlası</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>230</v>
+        <v>26</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9789944785563</t>
+          <t>9789757138631</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Sevimli Kediler</t>
+          <t>Şairin Eldivenleri</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>46</v>
+        <v>360</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9789757138785</t>
+          <t>9789756004142</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Sevgi Dünyası</t>
+          <t>Söz Güzeli</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>16</v>
+        <v>230</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9789757138983</t>
+          <t>9789944785563</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Savrulan Kahire</t>
+          <t>Sevimli Kediler</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>68</v>
+        <v>46</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9789757138921</t>
+          <t>9789757138785</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Sarı’nın Marifeti</t>
+          <t>Sevgi Dünyası</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>50</v>
+        <v>16</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9789944785693</t>
+          <t>9789757138983</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Sahura Diye Bir Kız</t>
+          <t>Savrulan Kahire</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>175</v>
+        <v>68</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9789757138648</t>
+          <t>9789757138921</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Öyküce Konuşmalar</t>
+          <t>Sarı’nın Marifeti</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>190</v>
+        <v>50</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9789944785716</t>
+          <t>9789944785693</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Önce ve Sadece Allah Vardı</t>
+          <t>Sahura Diye Bir Kız</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>135</v>
+        <v>175</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9789944785105</t>
+          <t>9789757138648</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Önce Plan</t>
+          <t>Öyküce Konuşmalar</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>155</v>
+        <v>190</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9789944785075</t>
+          <t>9789944785716</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Öğretmenim Sen Gidersen</t>
+          <t>Önce ve Sadece Allah Vardı</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>104</v>
+        <v>135</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9789757138594</t>
+          <t>9789944785105</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Onuncu Günde Kaplanlar</t>
+          <t>Önce Plan</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>295</v>
+        <v>155</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9789944785297</t>
+          <t>9789944785075</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Onların Penceresinden</t>
+          <t>Öğretmenim Sen Gidersen</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>215</v>
+        <v>104</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9789944785662</t>
+          <t>9789757138594</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Neşeli Hikayeler</t>
+          <t>Onuncu Günde Kaplanlar</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>48</v>
+        <v>295</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9789757138693</t>
+          <t>9789944785297</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Nasreddin Hoca</t>
+          <t>Onların Penceresinden</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>48</v>
+        <v>215</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9789944785754</t>
+          <t>9789944785662</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Münzevi Mısralar</t>
+          <t>Neşeli Hikayeler</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>170</v>
+        <v>48</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9789944785273</t>
+          <t>9789757138693</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Moral Saati</t>
+          <t>Nasreddin Hoca</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>64</v>
+        <v>48</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9789944785136</t>
+          <t>9789944785754</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Kuşbaz</t>
+          <t>Münzevi Mısralar</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>44</v>
+        <v>170</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9789944785037</t>
+          <t>9789944785273</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Kestane Şekeri</t>
+          <t>Moral Saati</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>175</v>
+        <v>64</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9789757138709</t>
+          <t>9789944785136</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Keloğlan Keleşoğlan</t>
+          <t>Kuşbaz</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>10</v>
+        <v>44</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9789756004210</t>
+          <t>9789944785037</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Liseli</t>
+          <t>Kestane Şekeri</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>245</v>
+        <v>175</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9789944785723</t>
+          <t>9789757138709</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Kahve Kaçakçısı</t>
+          <t>Keloğlan Keleşoğlan</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>205</v>
+        <v>10</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9789756004272</t>
+          <t>9789756004210</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Kaf Dağına Yolculuk</t>
+          <t>Kayıp Liseli</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>420</v>
+        <v>245</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9789757138938</t>
+          <t>9789944785723</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Kadife Yürekli Kız</t>
+          <t>Kahve Kaçakçısı</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>50</v>
+        <v>205</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9789757138754</t>
+          <t>9789756004272</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>İsraf Teyze</t>
+          <t>Kaf Dağına Yolculuk</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>48</v>
+        <v>420</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9789944785747</t>
+          <t>9789757138938</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Hüzünlü Menekşeler</t>
+          <t>Kadife Yürekli Kız</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>60</v>
+        <v>50</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9789944785624</t>
+          <t>9789757138754</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Hüzün Sobe</t>
+          <t>İsraf Teyze</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>155</v>
+        <v>48</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9789757138846</t>
+          <t>9789944785747</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Huzurlu Orman</t>
+          <t>Hüzünlü Menekşeler</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>56</v>
+        <v>60</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9789944785143</t>
+          <t>9789944785624</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Horoz Profesörü</t>
+          <t>Hüzün Sobe</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>66</v>
+        <v>155</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9789944785587</t>
+          <t>9789757138846</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Hırsız Vaaar 2</t>
+          <t>Huzurlu Orman</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>50</v>
+        <v>56</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9789944785556</t>
+          <t>9789944785143</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Hırsız Vaaar 1</t>
+          <t>Horoz Profesörü</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>50</v>
+        <v>66</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9789757138884</t>
+          <t>9789944785587</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Handan’ın Günlüğü</t>
+          <t>Hırsız Vaaar 2</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>180</v>
+        <v>50</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9789944785235</t>
+          <t>9789944785556</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Güzel Yurdum</t>
+          <t>Hırsız Vaaar 1</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>58</v>
+        <v>50</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9789756004227</t>
+          <t>9789757138884</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Gülümseyen Sözler</t>
+          <t>Handan’ın Günlüğü</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>235</v>
+        <v>180</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9789944785181</t>
+          <t>9789944785235</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Güldüren Düşünceler</t>
+          <t>Güzel Yurdum</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>275</v>
+        <v>58</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9789756004180</t>
+          <t>9789756004227</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Gülbahar</t>
+          <t>Gülümseyen Sözler</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>245</v>
+        <v>235</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9789944785044</t>
+          <t>9789944785181</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Gurbet Bohçası</t>
+          <t>Güldüren Düşünceler</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>56</v>
+        <v>275</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9789944785822</t>
+          <t>9789756004180</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Gözyaşım Yollarda Kaldı</t>
+          <t>Gülbahar</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>405</v>
+        <v>245</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9789944785242</t>
+          <t>9789944785044</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Gönül Depremi</t>
+          <t>Gurbet Bohçası</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>215</v>
+        <v>56</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9789756004265</t>
+          <t>9789944785822</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Gerçeğe Dönüş</t>
+          <t>Gözyaşım Yollarda Kaldı</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>285</v>
+        <v>405</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9789757138839</t>
+          <t>9789944785242</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Gazneli Sultan Mahmut</t>
+          <t>Gönül Depremi</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>50</v>
+        <v>215</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9789944785594</t>
+          <t>9789756004265</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Fıkır Fıkır Fıkralar 1</t>
+          <t>Gerçeğe Dönüş</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>50</v>
+        <v>285</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9789944785266</t>
+          <t>9789757138839</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Eylüll Düşleri</t>
+          <t>Gazneli Sultan Mahmut</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>255</v>
+        <v>50</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9789756004005</t>
+          <t>9789944785594</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Derin Derenin Kurtları</t>
+          <t>Fıkır Fıkır Fıkralar 1</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>180</v>
+        <v>50</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9789944785020</t>
+          <t>9789944785266</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Demiryolu Akşamları</t>
+          <t>Eylüll Düşleri</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>345</v>
+        <v>255</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9789944785099</t>
+          <t>9789756004005</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Çığlık</t>
+          <t>Derin Derenin Kurtları</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>210</v>
+        <v>180</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9789944785006</t>
+          <t>9789944785020</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Burası İstanbul Öğretmenim</t>
+          <t>Demiryolu Akşamları</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>230</v>
+        <v>345</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9789757138822</t>
+          <t>9789944785099</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Bu Havada Gelir mi Bahar?</t>
+          <t>Çığlık</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>150</v>
+        <v>210</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9789944785280</t>
+          <t>9789944785006</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Bizim Köyün Öyküsü</t>
+          <t>Burası İstanbul Öğretmenim</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>155</v>
+        <v>230</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9789756004081</t>
+          <t>9789757138822</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Bizans’ta Türk Korkusu</t>
+          <t>Bu Havada Gelir mi Bahar?</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>210</v>
+        <v>150</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9789757138815</t>
+          <t>9789944785280</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Bir Yağmur Olmalı Bir de Çınar</t>
+          <t>Bizim Köyün Öyküsü</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>52</v>
+        <v>155</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9789944785303</t>
+          <t>9789756004081</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Bir Simit Parası</t>
+          <t>Bizans’ta Türk Korkusu</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>52</v>
+        <v>210</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9789756004173</t>
+          <t>9789757138815</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Bir Sepet Sevgi</t>
+          <t>Bir Yağmur Olmalı Bir de Çınar</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>215</v>
+        <v>52</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9789944785532</t>
+          <t>9789944785303</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Barış Çağrısı</t>
+          <t>Bir Simit Parası</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>168</v>
+        <v>52</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9789944785327</t>
+          <t>9789756004173</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Bahar Bestesi</t>
+          <t>Bir Sepet Sevgi</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>190</v>
+        <v>215</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9789944785655</t>
+          <t>9789944785532</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Ay Darıldı</t>
+          <t>Barış Çağrısı</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>135</v>
+        <v>168</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9789944785334</t>
+          <t>9789944785327</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Avşar Emmi</t>
+          <t>Bahar Bestesi</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>245</v>
+        <v>190</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9789757138969</t>
+          <t>9789944785655</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Arkadaşım İçin</t>
+          <t>Ay Darıldı</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>50</v>
+        <v>135</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9789944785211</t>
+          <t>9789944785334</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Ardanuç Masalları ve Halk Hikayeleri 3</t>
+          <t>Avşar Emmi</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>3.5</v>
+        <v>245</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9789757138686</t>
+          <t>9789757138969</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Akıl Küpü</t>
+          <t>Arkadaşım İçin</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9789757138792</t>
+          <t>9789944785211</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Acı</t>
+          <t>Ardanuç Masalları ve Halk Hikayeleri 3</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>48</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9789757138914</t>
+          <t>9789757138686</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Bal Şerbeti</t>
+          <t>Akıl Küpü</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>50</v>
+        <v>48</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9789944785761</t>
+          <t>9789757138792</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Espri Dükkanı</t>
+          <t>Acı</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>135</v>
+        <v>48</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9789944785259</t>
+          <t>9789757138914</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Elif</t>
+          <t>Bal Şerbeti</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>58</v>
+        <v>50</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9789944785570</t>
+          <t>9789944785761</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Bir Demet Gül</t>
+          <t>Espri Dükkanı</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>50</v>
+        <v>135</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9789944785709</t>
+          <t>9789944785259</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Bir Annenin Günlüğünden</t>
+          <t>Elif</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>46</v>
+        <v>58</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9789756004197</t>
+          <t>9789944785570</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Bilsem ki Döneceksin</t>
+          <t>Bir Demet Gül</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>295</v>
+        <v>50</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9789757138805</t>
+          <t>9789944785709</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Bilal’in Çiçeği</t>
+          <t>Bir Annenin Günlüğünden</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>34</v>
+        <v>46</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9789757138662</t>
+          <t>9789756004197</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Beydeba’dan Hikayeler</t>
+          <t>Bilsem ki Döneceksin</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>135</v>
+        <v>295</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9789944785648</t>
+          <t>9789757138805</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Barış Çağrısı - 2</t>
+          <t>Bilal’in Çiçeği</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>154</v>
+        <v>34</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9789944785969</t>
+          <t>9789757138662</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Şahitlerin Dilinden Şehitler (Ciltli)</t>
+          <t>Beydeba’dan Hikayeler</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>730</v>
+        <v>135</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9789944785952</t>
+          <t>9789944785648</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>İhanet ve Şehadet</t>
+          <t>Barış Çağrısı - 2</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>230</v>
+        <v>154</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9789944785846</t>
+          <t>9789944785969</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Portakal Çiçeği</t>
+          <t>Şahitlerin Dilinden Şehitler (Ciltli)</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>290</v>
+        <v>730</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9789944785921</t>
+          <t>9789944785952</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Okunmamış Bir Mesajınız Var</t>
+          <t>İhanet ve Şehadet</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>150</v>
+        <v>230</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9789944785938</t>
+          <t>9789944785846</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Kara Mizah</t>
+          <t>Portakal Çiçeği</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>225</v>
+        <v>290</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9789944785945</t>
+          <t>9789944785921</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Sen De Mi Brütüs!</t>
+          <t>Okunmamış Bir Mesajınız Var</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>225</v>
+        <v>150</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
+          <t>9789944785938</t>
+        </is>
+      </c>
+      <c r="B162" s="1" t="inlineStr">
+        <is>
+          <t>Kara Mizah</t>
+        </is>
+      </c>
+      <c r="C162" s="1">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="163" spans="1:3">
+      <c r="A163" s="1" t="inlineStr">
+        <is>
+          <t>9789944785945</t>
+        </is>
+      </c>
+      <c r="B163" s="1" t="inlineStr">
+        <is>
+          <t>Sen De Mi Brütüs!</t>
+        </is>
+      </c>
+      <c r="C163" s="1">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="164" spans="1:3">
+      <c r="A164" s="1" t="inlineStr">
+        <is>
           <t>9786257512350</t>
         </is>
       </c>
-      <c r="B162" s="1" t="inlineStr">
+      <c r="B164" s="1" t="inlineStr">
         <is>
           <t>Türkler Asr-ı Saadette</t>
         </is>
       </c>
-      <c r="C162" s="1">
+      <c r="C164" s="1">
         <v>175</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>