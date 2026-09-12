--- v1 (2026-05-05)
+++ v2 (2026-09-12)
@@ -85,2485 +85,2515 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786257512374</t>
+          <t>9786257512398</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Mizah Market</t>
+          <t>Kurtlaşan Çoban Köpekleri</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>250</v>
+        <v>380</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786257512367</t>
+          <t>9786257512381</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Çorak Ocağı</t>
+          <t>Nükte Market</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786257512312</t>
+          <t>9786257512374</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Ruhumun Gözyaşları</t>
+          <t>Mizah Market</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>610</v>
+        <v>250</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786257512305</t>
+          <t>9786257512367</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Moral Market</t>
+          <t>Çorak Ocağı</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>235</v>
+        <v>250</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786255654083</t>
+          <t>9786257512312</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Edebiyatı Çevirisi</t>
+          <t>Ruhumun Gözyaşları</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>200</v>
+        <v>610</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786257512329</t>
+          <t>9786257512305</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Kitap'tan Dualar ve Aminler</t>
+          <t>Moral Market</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>160</v>
+        <v>235</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786257512299</t>
+          <t>9786255654083</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Çiftlikte Bir Hafta</t>
+          <t>Çocuk Edebiyatı Çevirisi</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>215</v>
+        <v>200</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786257512282</t>
+          <t>9786257512329</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Tebessüm Market</t>
+          <t>Kitap'tan Dualar ve Aminler</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>245</v>
+        <v>160</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786257512275</t>
+          <t>9786257512299</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Bir Dünya Üç Mekân Anılar ve Seyahat Yazıları (Menemen-Paris-Şam)</t>
+          <t>Çiftlikte Bir Hafta</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>270</v>
+        <v>215</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786257512268</t>
+          <t>9786257512282</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Sevince</t>
+          <t>Tebessüm Market</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>135</v>
+        <v>245</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786257512251</t>
+          <t>9786257512275</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Renata Özgürlük Filizi</t>
+          <t>Bir Dünya Üç Mekân Anılar ve Seyahat Yazıları (Menemen-Paris-Şam)</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>340</v>
+        <v>270</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786257512244</t>
+          <t>9786257512268</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Geçmişten Bir Köprü 2222 İslam’ın Meczupları</t>
+          <t>Sevince</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>245</v>
+        <v>135</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786257512152</t>
+          <t>9786257512251</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Gözyaşım Yollarda Kaldı-2</t>
+          <t>Renata Özgürlük Filizi</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>365</v>
+        <v>340</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786257512237</t>
+          <t>9786257512244</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Tom’un Gazze Günlükleri</t>
+          <t>Geçmişten Bir Köprü 2222 İslam’ın Meczupları</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>120</v>
+        <v>245</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786257512213</t>
+          <t>9786257512152</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Yitik Benlik -Varoluşsal Bir Serüven</t>
+          <t>Gözyaşım Yollarda Kaldı-2</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>380</v>
+        <v>365</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786257512190</t>
+          <t>9786257512237</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Distopya Pasaportu</t>
+          <t>Tom’un Gazze Günlükleri</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>210</v>
+        <v>120</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786257512183</t>
+          <t>9786257512213</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Cana Dokunan Öyküler</t>
+          <t>Yitik Benlik -Varoluşsal Bir Serüven</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>235</v>
+        <v>380</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786257512176</t>
+          <t>9786257512190</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Endülüs'te Bir Gezgin</t>
+          <t>Distopya Pasaportu</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>295</v>
+        <v>210</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786257512169</t>
+          <t>9786257512183</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Azatlık Ateşi</t>
+          <t>Cana Dokunan Öyküler</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>460</v>
+        <v>235</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786257512077</t>
+          <t>9786257512176</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Talihsiz Kul</t>
+          <t>Endülüs'te Bir Gezgin</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>205</v>
+        <v>295</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786257512084</t>
+          <t>9786257512169</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Özlenen Köy Hayatları</t>
+          <t>Azatlık Ateşi</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>175</v>
+        <v>460</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786257512107</t>
+          <t>9786257512077</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Cerrahpaşalılar</t>
+          <t>Talihsiz Kul</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>445</v>
+        <v>205</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786257512091</t>
+          <t>9786257512084</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Müjde Yitik Bulundu</t>
+          <t>Özlenen Köy Hayatları</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>615</v>
+        <v>175</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786257512145</t>
+          <t>9786257512107</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Kültür ve Medeniyete Dair Üslup Yazıları - II</t>
+          <t>Cerrahpaşalılar</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>265</v>
+        <v>445</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786257512138</t>
+          <t>9786257512091</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Ömer Dede'nin Heybesi</t>
+          <t>Müjde Yitik Bulundu</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>265</v>
+        <v>615</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786257512121</t>
+          <t>9786257512145</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Kurgulanan Cinayetler -1 Malikane</t>
+          <t>Kültür ve Medeniyete Dair Üslup Yazıları - II</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>175</v>
+        <v>265</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786257512114</t>
+          <t>9786257512138</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Her Şehit Bir Yıldızdır</t>
+          <t>Ömer Dede'nin Heybesi</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>360</v>
+        <v>265</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9789944785839</t>
+          <t>9786257512121</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>A-Rıza</t>
+          <t>Kurgulanan Cinayetler -1 Malikane</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>50</v>
+        <v>175</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9789944785884</t>
+          <t>9786257512114</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Aşk Ateşinde Pişirir Ayrılık</t>
+          <t>Her Şehit Bir Yıldızdır</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>40</v>
+        <v>360</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9789944785129</t>
+          <t>9789944785839</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Gül Yağmurları</t>
+          <t>A-Rıza</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>54</v>
+        <v>50</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9789757138762</t>
+          <t>9789944785884</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>İyiler ve Kötüler</t>
+          <t>Aşk Ateşinde Pişirir Ayrılık</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>42</v>
+        <v>40</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9789757138703</t>
+          <t>9789944785129</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Keloğlan Keleşoğlan</t>
+          <t>Gül Yağmurları</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>48</v>
+        <v>54</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9789944785815</t>
+          <t>9789757138762</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Kültür ve Medeniyete Dair Üslup Yazıları</t>
+          <t>İyiler ve Kötüler</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>56</v>
+        <v>42</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9789757138711</t>
+          <t>9789757138703</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Mevlana’dan Hikayeler</t>
+          <t>Keloğlan Keleşoğlan</t>
         </is>
       </c>
       <c r="C35" s="1">
         <v>48</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9789757138673</t>
+          <t>9789944785815</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Mum Alevi</t>
+          <t>Kültür ve Medeniyete Dair Üslup Yazıları</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>48</v>
+        <v>56</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9789757138789</t>
+          <t>9789757138711</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Sevgi Dünyası</t>
+          <t>Mevlana’dan Hikayeler</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>58</v>
+        <v>48</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9789944785891</t>
+          <t>9789757138673</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Uzat Ellerini Tut Yüreğimden</t>
+          <t>Mum Alevi</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>40</v>
+        <v>48</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9789756004169</t>
+          <t>9789757138789</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Yarım Kalan Dua</t>
+          <t>Sevgi Dünyası</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>96</v>
+        <v>58</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9789944785907</t>
+          <t>9789944785891</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Yüreğimde Bir Ceylan Gezer</t>
+          <t>Uzat Ellerini Tut Yüreğimden</t>
         </is>
       </c>
       <c r="C40" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786257512053</t>
+          <t>9789756004169</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Gri Gökyüzü</t>
+          <t>Yarım Kalan Dua</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>340</v>
+        <v>96</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786257512046</t>
+          <t>9789944785907</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Ayazdaki Düşler</t>
+          <t>Yüreğimde Bir Ceylan Gezer</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>420</v>
+        <v>40</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786257512022</t>
+          <t>9786257512053</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Temaşa</t>
+          <t>Gri Gökyüzü</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>130</v>
+        <v>340</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9789944785914</t>
+          <t>9786257512046</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Avaz Avaz Susmak</t>
+          <t>Ayazdaki Düşler</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>225</v>
+        <v>420</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9789944785167</t>
+          <t>9786257512022</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Hey Onbeşli Onbeşli (10 Kitap Takım) (Ciltli)</t>
+          <t>Temaşa</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>360</v>
+        <v>130</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9789944785051</t>
+          <t>9789944785914</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Sevimli Fil Fin Fin (10 Kitap Takım)</t>
+          <t>Avaz Avaz Susmak</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>270</v>
+        <v>225</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9789944785068</t>
+          <t>9789944785167</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Sevimli Panda Pani (6 Kitap Takım)</t>
+          <t>Hey Onbeşli Onbeşli (10 Kitap Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>190</v>
+        <v>360</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9789944785785</t>
+          <t>9789944785051</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Afrika Satrancında Sudan</t>
+          <t>Sevimli Fil Fin Fin (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>370</v>
+        <v>270</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9789944785730</t>
+          <t>9789944785068</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Göçebe Ömrüm</t>
+          <t>Sevimli Panda Pani (6 Kitap Takım)</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>150</v>
+        <v>190</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9789944785228</t>
+          <t>9789944785785</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Nilüfer</t>
+          <t>Afrika Satrancında Sudan</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>290</v>
+        <v>370</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9789756004234</t>
+          <t>9789944785730</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Tatlı Dil Güler Yüz</t>
+          <t>Göçebe Ömrüm</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>225</v>
+        <v>150</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9789944785808</t>
+          <t>9789944785228</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Erenler Ufkunda Sonsuzluk Halayı Şehr-i Tokat</t>
+          <t>Nilüfer</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>385</v>
+        <v>290</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9789944785631</t>
+          <t>9789756004234</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Issız Geceler</t>
+          <t>Tatlı Dil Güler Yüz</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>270</v>
+        <v>225</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9789944785112</t>
+          <t>9789944785808</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Hayat Öyle Güzel ki</t>
+          <t>Erenler Ufkunda Sonsuzluk Halayı Şehr-i Tokat</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>44</v>
+        <v>385</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9789944785792</t>
+          <t>9789944785631</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Dikenli Sözler</t>
+          <t>Issız Geceler</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>58</v>
+        <v>270</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9789757138723</t>
+          <t>9789944785112</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Baki Divanı Şerhi Notları</t>
+          <t>Hayat Öyle Güzel ki</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>58</v>
+        <v>44</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9789757138990</t>
+          <t>9789944785792</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Alman Usulü</t>
+          <t>Dikenli Sözler</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>255</v>
+        <v>58</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9789756004258</t>
+          <t>9789757138723</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Şairin Dediği Gibi</t>
+          <t>Baki Divanı Şerhi Notları</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>230</v>
+        <v>58</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9789757138679</t>
+          <t>9789757138990</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Mum Alevi Seçme Kıssalar</t>
+          <t>Alman Usulü</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>10</v>
+        <v>255</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9789944785853</t>
+          <t>9789756004258</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Sanal Dünyadan Hayata Dair Yorumlar</t>
+          <t>Şairin Dediği Gibi</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>270</v>
+        <v>230</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9789944785990</t>
+          <t>9789757138679</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Sancaktar</t>
+          <t>Mum Alevi Seçme Kıssalar</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>155</v>
+        <v>10</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9789750167607</t>
+          <t>9789944785853</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Rubailer</t>
+          <t>Sanal Dünyadan Hayata Dair Yorumlar</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>180</v>
+        <v>270</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9789750167614</t>
+          <t>9789944785990</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Özgürlüğün Yolu Tevhid</t>
+          <t>Sancaktar</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>215</v>
+        <v>155</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9789750167621</t>
+          <t>9789750167607</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Nükteler 2</t>
+          <t>Rubailer</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>160</v>
+        <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9789750167638</t>
+          <t>9789750167614</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Nükteler 1</t>
+          <t>Özgürlüğün Yolu Tevhid</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>150</v>
+        <v>215</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9789750167645</t>
+          <t>9789750167621</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Koyun Sürüsü</t>
+          <t>Nükteler 2</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>175</v>
+        <v>160</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9789750167652</t>
+          <t>9789750167638</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Altın Öğütler 5</t>
+          <t>Nükteler 1</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>190</v>
+        <v>150</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9789750167669</t>
+          <t>9789750167645</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Altın Öğütler 4</t>
+          <t>Koyun Sürüsü</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>140</v>
+        <v>175</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9789750167676</t>
+          <t>9789750167652</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Altın Öğütler 3</t>
+          <t>Altın Öğütler 5</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>150</v>
+        <v>190</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9789750167683</t>
+          <t>9789750167669</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Altın Öğütler 2</t>
+          <t>Altın Öğütler 4</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>155</v>
+        <v>140</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9789750167690</t>
+          <t>9789750167676</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Altın Öğütler 1</t>
+          <t>Altın Öğütler 3</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>140</v>
+        <v>150</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786257512008</t>
+          <t>9789750167683</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Ru</t>
+          <t>Altın Öğütler 2</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>380</v>
+        <v>155</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9789944785976</t>
+          <t>9789750167690</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Ömrüm</t>
+          <t>Altın Öğütler 1</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>310</v>
+        <v>140</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786257512015</t>
+          <t>9786257512008</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Sana Hasret</t>
+          <t>Ru</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>265</v>
+        <v>380</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9789944785983</t>
+          <t>9789944785976</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Ele</t>
+          <t>Ömrüm</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>675</v>
+        <v>310</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9789944785679</t>
+          <t>9786257512015</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Yedinci Çocuk</t>
+          <t>Sana Hasret</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>175</v>
+        <v>265</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9789944785310</t>
+          <t>9789944785983</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Yayladan mı Geliyon</t>
+          <t>Ele</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>225</v>
+        <v>675</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9789944785617</t>
+          <t>9789944785679</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Yampaç Ayşe</t>
+          <t>Yedinci Çocuk</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>155</v>
+        <v>175</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9789756004296</t>
+          <t>9789944785310</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Yalnızlığa Yaslanmak</t>
+          <t>Yayladan mı Geliyon</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>48</v>
+        <v>225</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9789756004203</t>
+          <t>9789944785617</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Veda Etme Öğretmenim</t>
+          <t>Yampaç Ayşe</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>385</v>
+        <v>155</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9789944785013</t>
+          <t>9789756004296</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Unutulan Sır</t>
+          <t>Yalnızlığa Yaslanmak</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>230</v>
+        <v>48</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9789944785082</t>
+          <t>9789756004203</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Uçurtmam Nerede</t>
+          <t>Veda Etme Öğretmenim</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>44</v>
+        <v>385</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9789756004067</t>
+          <t>9789944785013</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Uçurtma</t>
+          <t>Unutulan Sır</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>190</v>
+        <v>230</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9789944785686</t>
+          <t>9789944785082</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Tevafuk - Hikayeler</t>
+          <t>Uçurtmam Nerede</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>42</v>
+        <v>44</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9789757138778</t>
+          <t>9789756004067</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Tek Kanatlı Güvercin</t>
+          <t>Uçurtma</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>155</v>
+        <v>190</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9789944785600</t>
+          <t>9789944785686</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Şipşak Cevaplar</t>
+          <t>Tevafuk - Hikayeler</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>50</v>
+        <v>42</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9789756004074</t>
+          <t>9789757138778</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Şeker Tarlası</t>
+          <t>Tek Kanatlı Güvercin</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>26</v>
+        <v>155</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9789757138631</t>
+          <t>9789944785600</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Şairin Eldivenleri</t>
+          <t>Şipşak Cevaplar</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>360</v>
+        <v>50</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9789756004142</t>
+          <t>9789756004074</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Söz Güzeli</t>
+          <t>Şeker Tarlası</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>230</v>
+        <v>26</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9789944785563</t>
+          <t>9789757138631</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Sevimli Kediler</t>
+          <t>Şairin Eldivenleri</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>46</v>
+        <v>360</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9789757138785</t>
+          <t>9789756004142</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Sevgi Dünyası</t>
+          <t>Söz Güzeli</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>16</v>
+        <v>230</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9789757138983</t>
+          <t>9789944785563</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Savrulan Kahire</t>
+          <t>Sevimli Kediler</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>68</v>
+        <v>46</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9789757138921</t>
+          <t>9789757138785</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Sarı’nın Marifeti</t>
+          <t>Sevgi Dünyası</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>50</v>
+        <v>16</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9789944785693</t>
+          <t>9789757138983</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Sahura Diye Bir Kız</t>
+          <t>Savrulan Kahire</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>175</v>
+        <v>68</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9789757138648</t>
+          <t>9789757138921</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Öyküce Konuşmalar</t>
+          <t>Sarı’nın Marifeti</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>190</v>
+        <v>50</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9789944785716</t>
+          <t>9789944785693</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Önce ve Sadece Allah Vardı</t>
+          <t>Sahura Diye Bir Kız</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>135</v>
+        <v>175</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9789944785105</t>
+          <t>9789757138648</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Önce Plan</t>
+          <t>Öyküce Konuşmalar</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>155</v>
+        <v>190</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9789944785075</t>
+          <t>9789944785716</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Öğretmenim Sen Gidersen</t>
+          <t>Önce ve Sadece Allah Vardı</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>104</v>
+        <v>135</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9789757138594</t>
+          <t>9789944785105</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Onuncu Günde Kaplanlar</t>
+          <t>Önce Plan</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>295</v>
+        <v>155</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9789944785297</t>
+          <t>9789944785075</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Onların Penceresinden</t>
+          <t>Öğretmenim Sen Gidersen</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>215</v>
+        <v>104</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9789944785662</t>
+          <t>9789757138594</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Neşeli Hikayeler</t>
+          <t>Onuncu Günde Kaplanlar</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>48</v>
+        <v>295</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9789757138693</t>
+          <t>9789944785297</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Nasreddin Hoca</t>
+          <t>Onların Penceresinden</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>48</v>
+        <v>215</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9789944785754</t>
+          <t>9789944785662</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Münzevi Mısralar</t>
+          <t>Neşeli Hikayeler</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>170</v>
+        <v>48</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9789944785273</t>
+          <t>9789757138693</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Moral Saati</t>
+          <t>Nasreddin Hoca</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>64</v>
+        <v>48</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9789944785136</t>
+          <t>9789944785754</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Kuşbaz</t>
+          <t>Münzevi Mısralar</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>44</v>
+        <v>170</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9789944785037</t>
+          <t>9789944785273</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Kestane Şekeri</t>
+          <t>Moral Saati</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>175</v>
+        <v>64</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9789757138709</t>
+          <t>9789944785136</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Keloğlan Keleşoğlan</t>
+          <t>Kuşbaz</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>10</v>
+        <v>44</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9789756004210</t>
+          <t>9789944785037</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Liseli</t>
+          <t>Kestane Şekeri</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>245</v>
+        <v>175</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9789944785723</t>
+          <t>9789757138709</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Kahve Kaçakçısı</t>
+          <t>Keloğlan Keleşoğlan</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>205</v>
+        <v>10</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9789756004272</t>
+          <t>9789756004210</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Kaf Dağına Yolculuk</t>
+          <t>Kayıp Liseli</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>420</v>
+        <v>245</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9789757138938</t>
+          <t>9789944785723</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Kadife Yürekli Kız</t>
+          <t>Kahve Kaçakçısı</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>50</v>
+        <v>205</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9789757138754</t>
+          <t>9789756004272</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>İsraf Teyze</t>
+          <t>Kaf Dağına Yolculuk</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>48</v>
+        <v>420</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9789944785747</t>
+          <t>9789757138938</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Hüzünlü Menekşeler</t>
+          <t>Kadife Yürekli Kız</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>60</v>
+        <v>50</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9789944785624</t>
+          <t>9789757138754</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Hüzün Sobe</t>
+          <t>İsraf Teyze</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>155</v>
+        <v>48</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9789757138846</t>
+          <t>9789944785747</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Huzurlu Orman</t>
+          <t>Hüzünlü Menekşeler</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>56</v>
+        <v>60</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9789944785143</t>
+          <t>9789944785624</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Horoz Profesörü</t>
+          <t>Hüzün Sobe</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>66</v>
+        <v>155</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9789944785587</t>
+          <t>9789757138846</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Hırsız Vaaar 2</t>
+          <t>Huzurlu Orman</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>50</v>
+        <v>56</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9789944785556</t>
+          <t>9789944785143</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Hırsız Vaaar 1</t>
+          <t>Horoz Profesörü</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>50</v>
+        <v>66</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9789757138884</t>
+          <t>9789944785587</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Handan’ın Günlüğü</t>
+          <t>Hırsız Vaaar 2</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>180</v>
+        <v>50</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9789944785235</t>
+          <t>9789944785556</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Güzel Yurdum</t>
+          <t>Hırsız Vaaar 1</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>58</v>
+        <v>50</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9789756004227</t>
+          <t>9789757138884</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Gülümseyen Sözler</t>
+          <t>Handan’ın Günlüğü</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>235</v>
+        <v>180</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9789944785181</t>
+          <t>9789944785235</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Güldüren Düşünceler</t>
+          <t>Güzel Yurdum</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>275</v>
+        <v>58</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9789756004180</t>
+          <t>9789756004227</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Gülbahar</t>
+          <t>Gülümseyen Sözler</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>245</v>
+        <v>235</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9789944785044</t>
+          <t>9789944785181</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Gurbet Bohçası</t>
+          <t>Güldüren Düşünceler</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>56</v>
+        <v>275</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9789944785822</t>
+          <t>9789756004180</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Gözyaşım Yollarda Kaldı</t>
+          <t>Gülbahar</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>405</v>
+        <v>245</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9789944785242</t>
+          <t>9789944785044</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Gönül Depremi</t>
+          <t>Gurbet Bohçası</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>215</v>
+        <v>56</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9789756004265</t>
+          <t>9789944785822</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Gerçeğe Dönüş</t>
+          <t>Gözyaşım Yollarda Kaldı</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>285</v>
+        <v>405</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9789757138839</t>
+          <t>9789944785242</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Gazneli Sultan Mahmut</t>
+          <t>Gönül Depremi</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>50</v>
+        <v>215</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9789944785594</t>
+          <t>9789756004265</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Fıkır Fıkır Fıkralar 1</t>
+          <t>Gerçeğe Dönüş</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>50</v>
+        <v>285</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9789944785266</t>
+          <t>9789757138839</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Eylüll Düşleri</t>
+          <t>Gazneli Sultan Mahmut</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>255</v>
+        <v>50</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9789756004005</t>
+          <t>9789944785594</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Derin Derenin Kurtları</t>
+          <t>Fıkır Fıkır Fıkralar 1</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>180</v>
+        <v>50</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9789944785020</t>
+          <t>9789944785266</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Demiryolu Akşamları</t>
+          <t>Eylüll Düşleri</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>345</v>
+        <v>255</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9789944785099</t>
+          <t>9789756004005</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Çığlık</t>
+          <t>Derin Derenin Kurtları</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>210</v>
+        <v>180</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9789944785006</t>
+          <t>9789944785020</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Burası İstanbul Öğretmenim</t>
+          <t>Demiryolu Akşamları</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>230</v>
+        <v>345</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9789757138822</t>
+          <t>9789944785099</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Bu Havada Gelir mi Bahar?</t>
+          <t>Çığlık</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>150</v>
+        <v>210</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9789944785280</t>
+          <t>9789944785006</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Bizim Köyün Öyküsü</t>
+          <t>Burası İstanbul Öğretmenim</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>155</v>
+        <v>230</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9789756004081</t>
+          <t>9789757138822</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Bizans’ta Türk Korkusu</t>
+          <t>Bu Havada Gelir mi Bahar?</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>210</v>
+        <v>150</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9789757138815</t>
+          <t>9789944785280</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Bir Yağmur Olmalı Bir de Çınar</t>
+          <t>Bizim Köyün Öyküsü</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>52</v>
+        <v>155</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9789944785303</t>
+          <t>9789756004081</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Bir Simit Parası</t>
+          <t>Bizans’ta Türk Korkusu</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>52</v>
+        <v>210</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9789756004173</t>
+          <t>9789757138815</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Bir Sepet Sevgi</t>
+          <t>Bir Yağmur Olmalı Bir de Çınar</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>215</v>
+        <v>52</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9789944785532</t>
+          <t>9789944785303</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Barış Çağrısı</t>
+          <t>Bir Simit Parası</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>168</v>
+        <v>52</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9789944785327</t>
+          <t>9789756004173</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Bahar Bestesi</t>
+          <t>Bir Sepet Sevgi</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>190</v>
+        <v>215</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9789944785655</t>
+          <t>9789944785532</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Ay Darıldı</t>
+          <t>Barış Çağrısı</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>135</v>
+        <v>168</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9789944785334</t>
+          <t>9789944785327</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Avşar Emmi</t>
+          <t>Bahar Bestesi</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>245</v>
+        <v>190</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9789757138969</t>
+          <t>9789944785655</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Arkadaşım İçin</t>
+          <t>Ay Darıldı</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>50</v>
+        <v>135</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9789944785211</t>
+          <t>9789944785334</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Ardanuç Masalları ve Halk Hikayeleri 3</t>
+          <t>Avşar Emmi</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>3.5</v>
+        <v>245</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9789757138686</t>
+          <t>9789757138969</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Akıl Küpü</t>
+          <t>Arkadaşım İçin</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9789757138792</t>
+          <t>9789944785211</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Acı</t>
+          <t>Ardanuç Masalları ve Halk Hikayeleri 3</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>48</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9789757138914</t>
+          <t>9789757138686</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Bal Şerbeti</t>
+          <t>Akıl Küpü</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>50</v>
+        <v>48</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9789944785761</t>
+          <t>9789757138792</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Espri Dükkanı</t>
+          <t>Acı</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>135</v>
+        <v>48</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9789944785259</t>
+          <t>9789757138914</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Elif</t>
+          <t>Bal Şerbeti</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>58</v>
+        <v>50</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9789944785570</t>
+          <t>9789944785761</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Bir Demet Gül</t>
+          <t>Espri Dükkanı</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>50</v>
+        <v>135</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9789944785709</t>
+          <t>9789944785259</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Bir Annenin Günlüğünden</t>
+          <t>Elif</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>46</v>
+        <v>58</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9789756004197</t>
+          <t>9789944785570</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Bilsem ki Döneceksin</t>
+          <t>Bir Demet Gül</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>295</v>
+        <v>50</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9789757138805</t>
+          <t>9789944785709</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Bilal’in Çiçeği</t>
+          <t>Bir Annenin Günlüğünden</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>34</v>
+        <v>46</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9789757138662</t>
+          <t>9789756004197</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Beydeba’dan Hikayeler</t>
+          <t>Bilsem ki Döneceksin</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>135</v>
+        <v>295</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9789944785648</t>
+          <t>9789757138805</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Barış Çağrısı - 2</t>
+          <t>Bilal’in Çiçeği</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>154</v>
+        <v>34</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9789944785969</t>
+          <t>9789757138662</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Şahitlerin Dilinden Şehitler (Ciltli)</t>
+          <t>Beydeba’dan Hikayeler</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>730</v>
+        <v>135</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9789944785952</t>
+          <t>9789944785648</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>İhanet ve Şehadet</t>
+          <t>Barış Çağrısı - 2</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>230</v>
+        <v>154</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9789944785846</t>
+          <t>9789944785969</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Portakal Çiçeği</t>
+          <t>Şahitlerin Dilinden Şehitler (Ciltli)</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>290</v>
+        <v>730</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9789944785921</t>
+          <t>9789944785952</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Okunmamış Bir Mesajınız Var</t>
+          <t>İhanet ve Şehadet</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>150</v>
+        <v>230</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9789944785938</t>
+          <t>9789944785846</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Kara Mizah</t>
+          <t>Portakal Çiçeği</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>225</v>
+        <v>290</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9789944785945</t>
+          <t>9789944785921</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Sen De Mi Brütüs!</t>
+          <t>Okunmamış Bir Mesajınız Var</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>225</v>
+        <v>150</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
+          <t>9789944785938</t>
+        </is>
+      </c>
+      <c r="B164" s="1" t="inlineStr">
+        <is>
+          <t>Kara Mizah</t>
+        </is>
+      </c>
+      <c r="C164" s="1">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="165" spans="1:3">
+      <c r="A165" s="1" t="inlineStr">
+        <is>
+          <t>9789944785945</t>
+        </is>
+      </c>
+      <c r="B165" s="1" t="inlineStr">
+        <is>
+          <t>Sen De Mi Brütüs!</t>
+        </is>
+      </c>
+      <c r="C165" s="1">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="166" spans="1:3">
+      <c r="A166" s="1" t="inlineStr">
+        <is>
           <t>9786257512350</t>
         </is>
       </c>
-      <c r="B164" s="1" t="inlineStr">
+      <c r="B166" s="1" t="inlineStr">
         <is>
           <t>Türkler Asr-ı Saadette</t>
         </is>
       </c>
-      <c r="C164" s="1">
+      <c r="C166" s="1">
         <v>175</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>