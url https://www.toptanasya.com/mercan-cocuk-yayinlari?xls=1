--- v1 (2026-02-14)
+++ v2 (2026-04-05)
@@ -85,400 +85,460 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9280000018262</t>
+          <t>9786058960114</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Geliştiren Değerler Eğitimi Hikaye Seti - 7 Kitap Set</t>
+          <t>Maviş Yunus</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>189</v>
+        <v>13.5</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786056968792</t>
+          <t>9786058960107</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Adnan Abiyle Ben de Yazarım 2 - Geçmişin İzinde Geleceğin Peşinde</t>
+          <t>Peygamberimiz (s.a.v) Dilinden Çocuk Sevgisi</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>235</v>
+        <v>13.5</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259817750</t>
+          <t>9786057470997</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Yükseklikten Korkan Kavak</t>
+          <t>Senin Maceran 3: IYI Şifresinin Peşinde</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>135</v>
+        <v>55</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259817743</t>
+          <t>9786056968730</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Yeni Yuva Arayan Mirket Ailesi</t>
+          <t>Nasreddin Hoca Fıkraları</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>135</v>
+        <v>70</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259817736</t>
+          <t>9280000018262</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Değirmenci ve Dev</t>
+          <t>Geliştiren Değerler Eğitimi Hikaye Seti - 7 Kitap Set</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>135</v>
+        <v>189</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259817729</t>
+          <t>9786056968792</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Bilgelikten Sıkılan Baykuş</t>
+          <t>Adnan Abiyle Ben de Yazarım 2 - Geçmişin İzinde Geleceğin Peşinde</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>155</v>
+        <v>235</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9789752828193</t>
+          <t>9786259817750</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Genç Nesil Tuş Beyinli Serisi (8 Kitap) (Ciltli)</t>
+          <t>Yükseklikten Korkan Kavak</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>2320</v>
+        <v>135</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9787597874047</t>
+          <t>9786259817743</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Kangal Toros Serisi 2. Sınıf Okuma Seti 8-14 Yaş</t>
+          <t>Yeni Yuva Arayan Mirket Ailesi</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>250</v>
+        <v>135</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786057307712</t>
+          <t>9786259817736</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Kangal Toros - Zamana Karşı</t>
+          <t>Değirmenci ve Dev</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>72</v>
+        <v>135</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786057307729</t>
+          <t>9786259817729</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Kangal Toros - Yağmacı Domuz Sürüsü</t>
+          <t>Bilgelikten Sıkılan Baykuş</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>72</v>
+        <v>155</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786057307736</t>
+          <t>9789752828193</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Kangal Toros - Köye Gelen At</t>
+          <t>Genç Nesil Tuş Beyinli Serisi (8 Kitap) (Ciltli)</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>72</v>
+        <v>2320</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9280000018279</t>
+          <t>9787597874047</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Doğanın Düzeni Bilimsel Hikayeler 7+Yaş (4 Kitap Set)</t>
+          <t>Kangal Toros Serisi 2. Sınıf Okuma Seti 8-14 Yaş</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>190</v>
+        <v>250</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9789752828186</t>
+          <t>9786057307712</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Genç Nesil Çılgınlar Serisi (10 Kitap) (Ciltli)</t>
+          <t>Kangal Toros - Zamana Karşı</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>2900</v>
+        <v>72</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786056968785</t>
+          <t>9786057307729</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Adnan Abiyle Neşeli Harflerin Maceraları</t>
+          <t>Kangal Toros - Yağmacı Domuz Sürüsü</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>222</v>
+        <v>72</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786057307705</t>
+          <t>9786057307736</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Adnan Abiyle Nasrettin Hoca İstanbul'da</t>
+          <t>Kangal Toros - Köye Gelen At</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>135</v>
+        <v>72</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9280000018248</t>
+          <t>9280000018279</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Seçme Dünya Masalları Seti (15 Kitap Takım)</t>
+          <t>Doğanın Düzeni Bilimsel Hikayeler 7+Yaş (4 Kitap Set)</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>875</v>
+        <v>190</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786056968754</t>
+          <t>9789752828186</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Adnan Abiyle Ben de Yazarım</t>
+          <t>Genç Nesil Çılgınlar Serisi (10 Kitap) (Ciltli)</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>169</v>
+        <v>2900</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786056968747</t>
+          <t>9786056968785</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Kangal Toros Okul Yolunda</t>
+          <t>Adnan Abiyle Neşeli Harflerin Maceraları</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>72</v>
+        <v>222</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786056968723</t>
+          <t>9786057307705</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Aslan Parçası - Özel Harekatçı</t>
+          <t>Adnan Abiyle Nasrettin Hoca İstanbul'da</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>115</v>
+        <v>135</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786056968716</t>
+          <t>9280000018248</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Küçük Prenses - Çilli Kız</t>
+          <t>Seçme Dünya Masalları Seti (15 Kitap Takım)</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>95</v>
+        <v>875</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786056968709</t>
+          <t>9786056968754</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Hey Onbeşli - Çanakkale</t>
+          <t>Adnan Abiyle Ben de Yazarım</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>135</v>
+        <v>169</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786054908622</t>
+          <t>9786056968747</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Melek Öğretmenim - Ahi Mesut İyilik Takımı</t>
+          <t>Kangal Toros Okul Yolunda</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>115</v>
+        <v>72</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786054908578</t>
+          <t>9786056968723</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Adnan Abiyle Hacivat - Karagöz 21. Yüzyılda Aramızda</t>
+          <t>Aslan Parçası - Özel Harekatçı</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>103</v>
+        <v>115</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
+          <t>9786056968716</t>
+        </is>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Küçük Prenses - Çilli Kız</t>
+        </is>
+      </c>
+      <c r="C25" s="1">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3">
+      <c r="A26" s="1" t="inlineStr">
+        <is>
+          <t>9786056968709</t>
+        </is>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Hey Onbeşli - Çanakkale</t>
+        </is>
+      </c>
+      <c r="C26" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3">
+      <c r="A27" s="1" t="inlineStr">
+        <is>
+          <t>9786054908622</t>
+        </is>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Melek Öğretmenim - Ahi Mesut İyilik Takımı</t>
+        </is>
+      </c>
+      <c r="C27" s="1">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3">
+      <c r="A28" s="1" t="inlineStr">
+        <is>
+          <t>9786054908578</t>
+        </is>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Adnan Abiyle Hacivat - Karagöz 21. Yüzyılda Aramızda</t>
+        </is>
+      </c>
+      <c r="C28" s="1">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3">
+      <c r="A29" s="1" t="inlineStr">
+        <is>
           <t>9786054908561</t>
         </is>
       </c>
-      <c r="B25" s="1" t="inlineStr">
+      <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Sultan Ablayla Yıldızlara Gitmek</t>
         </is>
       </c>
-      <c r="C25" s="1">
+      <c r="C29" s="1">
         <v>105</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>