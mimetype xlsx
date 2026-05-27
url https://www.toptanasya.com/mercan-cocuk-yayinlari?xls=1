--- v2 (2026-04-05)
+++ v3 (2026-05-27)
@@ -259,96 +259,96 @@
         <is>
           <t>9789752828193</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Genç Nesil Tuş Beyinli Serisi (8 Kitap) (Ciltli)</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>2320</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9787597874047</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Kangal Toros Serisi 2. Sınıf Okuma Seti 8-14 Yaş</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786057307712</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Kangal Toros - Zamana Karşı</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>72</v>
+        <v>97</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786057307729</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Kangal Toros - Yağmacı Domuz Sürüsü</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>72</v>
+        <v>97</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786057307736</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Kangal Toros - Köye Gelen At</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>72</v>
+        <v>97</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9280000018279</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Doğanın Düzeni Bilimsel Hikayeler 7+Yaş (4 Kitap Set)</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9789752828186</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>