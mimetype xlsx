--- v0 (2026-02-26)
+++ v1 (2026-05-13)
@@ -94,51 +94,51 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9786058035140</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Kasaba</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>260</v>
+        <v>290</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786058035126</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>EGKH - Erkekleri Günahkar Kadınları Hükümdardı</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>260</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786054825011</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
@@ -154,66 +154,66 @@
         <is>
           <t>9786054825007</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Ölü Ağaçlar Korusu</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786054825899</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Sonrasız Güneş</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786058035119</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Söyleyecek Sözüm Var</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786058035102</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>4. Boyut</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>260</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>