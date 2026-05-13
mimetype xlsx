--- v1 (2026-02-14)
+++ v2 (2026-05-13)
@@ -85,775 +85,1045 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259824666</t>
+          <t>9782800022512</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Sokrates Öncesi ve Sokrates'in Savunması</t>
+          <t>Okul Öncesi Neşeli Eğitim Seti (5 Kitap Set)</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>150</v>
+        <v>700</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9787597874207</t>
+          <t>9782800022550</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>4. Sınıf Hikayeler Okuma Seti - 10 Kitap Soru Kitapçığı İlaveli</t>
+          <t>Küçük Kalplere Dini Bilgiler (4 Kitap)</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>450</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>2801202509258</t>
+          <t>9782800022543</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Klasik Eserler Okuma Dizisi -1 (5 Kitap Set) 5-6-7 ve 8. Sınıflar İçin</t>
+          <t>Gıcıkgiller Apartmanı (5 Kitap Kutulu Set)</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>450</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>2025030509154</t>
+          <t>9782800022482</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>1. Sınıflara Dünya Masalları Seti</t>
+          <t>İmam Gazali Seti (10 Kitap) Hakikate ve Marifete Yolculuk</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>600</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>2801202510339</t>
+          <t>9787597875341</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>İlk Boyamalarım Renkli ve Çıkartmalarla Beraber (6 Kitap Set) 2+Yaş</t>
+          <t>Dört Dörtlük Sözlük Seti ABC İlk ve Orta Öğretim TDK Uyumlu (4 Kitap Kutulu)</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>450</v>
+        <v>200</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>2801202510483</t>
+          <t>9786054908363</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Yapıştır ve Boya Renkli Çıkartmalı İlk Yapıştırmalarım (4 Kitap Set) 3+Yaş</t>
+          <t>Araplar İçin Türkçe Konuşma Kılavuzu</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>340</v>
+        <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>2801202510124</t>
+          <t>9786058049109</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Yapıştır Boya Öğren İlk kelimelerle Araçlar, Hayvanlar, Çiftlik, Yaşantımız (4 Kitap Set) 3+Yaş</t>
+          <t>Kavgam (Tam Metin)</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>340</v>
+        <v>100</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>2801202509579</t>
+          <t>9786054908530</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Klasik Eserler Okuma Dizisi - 2</t>
+          <t>Kürk Mantolu Madonna</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>450</v>
+        <v>17</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9787597875358</t>
+          <t>9726054902541</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Yeni Nesil Sözlük Seti, Türkçe-İngilizce-Atasözleri ve Yazım Klavuzu (4 Kitap Kutulu, Biala Kapak) (Ciltli)</t>
+          <t>Kuyucaklı Yusuf</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>600</v>
+        <v>17</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9787597875365</t>
+          <t>9786054908554</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Süper Resimli Sözlük Seti Türkçe, İngilizce, Atasözleri (3 Kitap-Kutulu)</t>
+          <t>İçimizdeki Şeytan</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>525</v>
+        <v>20</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786054908110</t>
+          <t>9786054908103</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Yazım Kılavuzu</t>
+          <t>Türkçe Sözlük (Renkli, Fihristli)</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>65</v>
+        <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786058049154</t>
+          <t>9786054908097</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Turfanda mı? Yoksa Turfa mı?</t>
+          <t>İngilizce-Türkçe Türkçe-İngilizce Sözlük (Renkli)</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>115</v>
+        <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786058049178</t>
+          <t>9786054908073</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Taaşşukk-ı Talat ve Fitnat</t>
+          <t>Arapça-Türkçe / Türkçe-Arapça Sözlük</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>80</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786058049123</t>
+          <t>9786054908080</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Eylül</t>
+          <t>Atasözleri Deyimler Sözlüğü</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>115</v>
+        <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786058049192</t>
+          <t>9786054908370</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Karabibik</t>
+          <t>Tecvid Çalışma Kitabı</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>60</v>
+        <v>22</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786058022607</t>
+          <t>9786056586002</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>İntibah</t>
+          <t>Asya Geometri</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>80</v>
+        <v>27</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786058049116</t>
+          <t>9789944722001</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Felatun Bey ile Rakım Efendi</t>
+          <t>Çözmece Kolay Okuma Yazma Seti 1. Sınıflar İçin (11 Kitap Takım)</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>97</v>
+        <v>33</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786058049147</t>
+          <t>9789944742955</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Sergüzeşt</t>
+          <t>DHBT Din Hizmetleri Alan Bilgisi Deneme Testi İlaveli Soru Bankası</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>72</v>
+        <v>19</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259817767</t>
+          <t>9786259824666</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>1. Sınıf Resimli Hikaye Seti (4 Kitap + Boyama Kitabı Hediye)</t>
+          <t>Sokrates Öncesi ve Sokrates'in Savunması</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>399</v>
+        <v>150</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9787597875303</t>
+          <t>9787597874207</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Fatih Duman Romanları, İslam Büyükleri Seti (8 Kitap Kutulu)</t>
+          <t>4. Sınıf Hikayeler Okuma Seti - 10 Kitap Soru Kitapçığı İlaveli</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>2300</v>
+        <v>450</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>2009202409244</t>
+          <t>2801202509258</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>1.Sınıf Anetil İlk Okuma Yazma Seti (10 Kitap)</t>
+          <t>Klasik Eserler Okuma Dizisi -1 (5 Kitap Set) 5-6-7 ve 8. Sınıflar İçin</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>220</v>
+        <v>450</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259824628</t>
+          <t>2025030509154</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>İlkokul Türkçe Sözlük (TDK Uyumlu)</t>
+          <t>1. Sınıflara Dünya Masalları Seti</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>160</v>
+        <v>600</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259824659</t>
+          <t>2801202510339</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Deyimler ve Atasözleri Sözlüğü (TDK Uyumlu)</t>
+          <t>İlk Boyamalarım Renkli ve Çıkartmalarla Beraber (6 Kitap Set) 2+Yaş</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>160</v>
+        <v>450</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259824642</t>
+          <t>2801202510483</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Yazım (İmla) Kılavuzu (TDK Uyumlu)</t>
+          <t>Yapıştır ve Boya Renkli Çıkartmalı İlk Yapıştırmalarım (4 Kitap Set) 3+Yaş</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>160</v>
+        <v>340</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259824635</t>
+          <t>2801202510124</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Ortaokul Türkçe Sözlük (TDK Uyumlu)</t>
+          <t>Yapıştır Boya Öğren İlk kelimelerle Araçlar, Hayvanlar, Çiftlik, Yaşantımız (4 Kitap Set) 3+Yaş</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>160</v>
+        <v>340</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>2024042709491</t>
+          <t>2801202509579</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>1. Sınıf Okuma Seti Dede Korkut Masalları 10 Kitap + Değerlendirme Kitapçığı İlaveli</t>
+          <t>Klasik Eserler Okuma Dizisi - 2</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>220</v>
+        <v>450</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>2024042709507</t>
+          <t>9787597875358</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>1. Sınıf Okuma Seti Andersen Masalları 10 Kitap + Değerlendirme Kitapçığı İlaveli</t>
+          <t>Yeni Nesil Sözlük Seti, Türkçe-İngilizce-Atasözleri ve Yazım Klavuzu (4 Kitap Kutulu, Biala Kapak) (Ciltli)</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>220</v>
+        <v>600</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>0727597873533</t>
+          <t>9787597875365</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Standart Kılavuz Dik Çizgili Yazı Defteri (16x24 Ebat) Yeni Satır Aralıklarına Uygun</t>
+          <t>Süper Resimli Sözlük Seti Türkçe, İngilizce, Atasözleri (3 Kitap-Kutulu)</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>35</v>
+        <v>525</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>0727597873526</t>
+          <t>9786054908110</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Standart Kılavuz Çizgili Yazı Defteri (16x24 Ebat) Yeni Satır Aralıklarına Uygun</t>
+          <t>Yazım Kılavuzu</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>35</v>
+        <v>65</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>0727597873557</t>
+          <t>9786058049154</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Standart Kılavuz Çizgili Yazı Defteri (19x27 Ebat) Yeni Satır Aralıklarına Uygun</t>
+          <t>Turfanda mı? Yoksa Turfa mı?</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>40</v>
+        <v>115</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>0727597873540</t>
+          <t>9786058049178</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Standart Kılavuz Dik Çizgili Yazı Defteri (19x27 Ebat) Yeni Satır Aralıklarına Uygun</t>
+          <t>Taaşşukk-ı Talat ve Fitnat</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>40</v>
+        <v>80</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9787597875372</t>
+          <t>9786058049123</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Peygamber Hikayeleri Serisi (13 Kitap Takım) 7+ Yaş Renkli Resimli</t>
+          <t>Eylül</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>850</v>
+        <v>115</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9787597874214</t>
+          <t>9786058049192</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>2. Sınıf Hikayeler Okuma Seti - 10 Kitap Soru Kitapçığı İlaveli</t>
+          <t>Karabibik</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>400</v>
+        <v>60</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9787597874191</t>
+          <t>9786058022607</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>3. Sınıf Hikayeler Okuma Seti - 10 Kitap Soru Kitapçığı İlaveli</t>
+          <t>İntibah</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>450</v>
+        <v>80</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>2024020312439</t>
+          <t>9786058049116</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>1. Sınıf Okuma Seti Sevimli Masallar 10 Kitap + Soru Kitapçığı İlaveli</t>
+          <t>Felatun Bey ile Rakım Efendi</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>220</v>
+        <v>97</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>2024020312422</t>
+          <t>9786058049147</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>1. Sınıf Okuma Seti Neşeli Masallar 10 Kitap + Soru Kitapçığı İlaveli</t>
+          <t>Sergüzeşt</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>220</v>
+        <v>72</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>2024012916553</t>
+          <t>9786259817767</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>1. Sınıf Okuma Seti Nasrettin Hoca Fıkraları 10 Kitap + Değerlendirme Kitapçığı İlaveli</t>
+          <t>1. Sınıf Resimli Hikaye Seti (4 Kitap + Boyama Kitabı Hediye)</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>220</v>
+        <v>399</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>2024012916546</t>
+          <t>9787597875303</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>1. Sınıf Okuma Seti La Fonten Masalları 10 Kitap + Değerlendirme Kitapçığı İlaveli</t>
+          <t>Fatih Duman Romanları, İslam Büyükleri Seti (8 Kitap Kutulu)</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>220</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>2024020312408</t>
+          <t>2009202409244</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>1. Sınıf Okuma Seti Kerem İle Ceren Ev Maceraları 10 Kitap + Soru Kitapçığı İlaveli</t>
+          <t>1.Sınıf Anetil İlk Okuma Yazma Seti (10 Kitap)</t>
         </is>
       </c>
       <c r="C40" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>2024012916539</t>
+          <t>9786259824628</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>1. Sınıf Okuma Seti Keloğlan Masalları 10 Kitap + Değerlendirme Kitapçığı İlaveli</t>
+          <t>İlkokul Türkçe Sözlük (TDK Uyumlu)</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>220</v>
+        <v>160</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>2024012916522</t>
+          <t>9786259824659</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>1. Sınıf Okuma Seti Ezop Masalları 10 Kitap + Değerlendirme Kitapçığı İlaveli</t>
+          <t>Deyimler ve Atasözleri Sözlüğü (TDK Uyumlu)</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>220</v>
+        <v>160</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>2024020312415</t>
+          <t>9786259824642</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>1. Sınıf Okuma Seti Anadolu Masalları 10 Kitap + Soru Kitapçığı İlaveli</t>
+          <t>Yazım (İmla) Kılavuzu (TDK Uyumlu)</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>220</v>
+        <v>160</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9789944742696</t>
+          <t>9786259824635</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Boyamalı Kur'an-ı Kerim Elifbası</t>
+          <t>Ortaokul Türkçe Sözlük (TDK Uyumlu)</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>95</v>
+        <v>160</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9789944742672</t>
+          <t>2024042709491</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Uygulamalı Arapça Yazı Defteri</t>
+          <t>1. Sınıf Okuma Seti Dede Korkut Masalları 10 Kitap + Değerlendirme Kitapçığı İlaveli</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>135</v>
+        <v>220</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9787597874030</t>
+          <t>2024042709507</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Peygamberimizin Hayatı Mekke Dönemi ve Medine Dönemi (2 Cilt Takım Kutulu)</t>
+          <t>1. Sınıf Okuma Seti Andersen Masalları 10 Kitap + Değerlendirme Kitapçığı İlaveli</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>550</v>
+        <v>220</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9280000014011</t>
+          <t>0727597873533</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Türk Klasikleri (10 Kitap Takım)</t>
+          <t>Standart Kılavuz Dik Çizgili Yazı Defteri (16x24 Ebat) Yeni Satır Aralıklarına Uygun</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>890</v>
+        <v>35</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786058049185</t>
+          <t>0727597873526</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Müşahedat</t>
+          <t>Standart Kılavuz Çizgili Yazı Defteri (16x24 Ebat) Yeni Satır Aralıklarına Uygun</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>125</v>
+        <v>35</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786058049130</t>
+          <t>0727597873557</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Cezmi</t>
+          <t>Standart Kılavuz Çizgili Yazı Defteri (19x27 Ebat) Yeni Satır Aralıklarına Uygun</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>115</v>
+        <v>40</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
+          <t>0727597873540</t>
+        </is>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Standart Kılavuz Dik Çizgili Yazı Defteri (19x27 Ebat) Yeni Satır Aralıklarına Uygun</t>
+        </is>
+      </c>
+      <c r="C50" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3">
+      <c r="A51" s="1" t="inlineStr">
+        <is>
+          <t>9787597875372</t>
+        </is>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Peygamber Hikayeleri Serisi (13 Kitap Takım) 7+ Yaş Renkli Resimli</t>
+        </is>
+      </c>
+      <c r="C51" s="1">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3">
+      <c r="A52" s="1" t="inlineStr">
+        <is>
+          <t>9787597874214</t>
+        </is>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>2. Sınıf Hikayeler Okuma Seti - 10 Kitap Soru Kitapçığı İlaveli</t>
+        </is>
+      </c>
+      <c r="C52" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3">
+      <c r="A53" s="1" t="inlineStr">
+        <is>
+          <t>9787597874191</t>
+        </is>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>3. Sınıf Hikayeler Okuma Seti - 10 Kitap Soru Kitapçığı İlaveli</t>
+        </is>
+      </c>
+      <c r="C53" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3">
+      <c r="A54" s="1" t="inlineStr">
+        <is>
+          <t>2024020312439</t>
+        </is>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>1. Sınıf Okuma Seti Sevimli Masallar 10 Kitap + Soru Kitapçığı İlaveli</t>
+        </is>
+      </c>
+      <c r="C54" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3">
+      <c r="A55" s="1" t="inlineStr">
+        <is>
+          <t>2024020312422</t>
+        </is>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>1. Sınıf Okuma Seti Neşeli Masallar 10 Kitap + Soru Kitapçığı İlaveli</t>
+        </is>
+      </c>
+      <c r="C55" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3">
+      <c r="A56" s="1" t="inlineStr">
+        <is>
+          <t>2024012916553</t>
+        </is>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>1. Sınıf Okuma Seti Nasrettin Hoca Fıkraları 10 Kitap + Değerlendirme Kitapçığı İlaveli</t>
+        </is>
+      </c>
+      <c r="C56" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3">
+      <c r="A57" s="1" t="inlineStr">
+        <is>
+          <t>2024012916546</t>
+        </is>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>1. Sınıf Okuma Seti La Fonten Masalları 10 Kitap + Değerlendirme Kitapçığı İlaveli</t>
+        </is>
+      </c>
+      <c r="C57" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3">
+      <c r="A58" s="1" t="inlineStr">
+        <is>
+          <t>2024020312408</t>
+        </is>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>1. Sınıf Okuma Seti Kerem İle Ceren Ev Maceraları 10 Kitap + Soru Kitapçığı İlaveli</t>
+        </is>
+      </c>
+      <c r="C58" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3">
+      <c r="A59" s="1" t="inlineStr">
+        <is>
+          <t>2024012916539</t>
+        </is>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>1. Sınıf Okuma Seti Keloğlan Masalları 10 Kitap + Değerlendirme Kitapçığı İlaveli</t>
+        </is>
+      </c>
+      <c r="C59" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3">
+      <c r="A60" s="1" t="inlineStr">
+        <is>
+          <t>2024012916522</t>
+        </is>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>1. Sınıf Okuma Seti Ezop Masalları 10 Kitap + Değerlendirme Kitapçığı İlaveli</t>
+        </is>
+      </c>
+      <c r="C60" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3">
+      <c r="A61" s="1" t="inlineStr">
+        <is>
+          <t>2024020312415</t>
+        </is>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>1. Sınıf Okuma Seti Anadolu Masalları 10 Kitap + Soru Kitapçığı İlaveli</t>
+        </is>
+      </c>
+      <c r="C61" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3">
+      <c r="A62" s="1" t="inlineStr">
+        <is>
+          <t>9789944742696</t>
+        </is>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Boyamalı Kur'an-ı Kerim Elifbası</t>
+        </is>
+      </c>
+      <c r="C62" s="1">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3">
+      <c r="A63" s="1" t="inlineStr">
+        <is>
+          <t>9789944742672</t>
+        </is>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>Uygulamalı Arapça Yazı Defteri</t>
+        </is>
+      </c>
+      <c r="C63" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3">
+      <c r="A64" s="1" t="inlineStr">
+        <is>
+          <t>9787597874030</t>
+        </is>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Peygamberimizin Hayatı Mekke Dönemi ve Medine Dönemi (2 Cilt Takım Kutulu)</t>
+        </is>
+      </c>
+      <c r="C64" s="1">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3">
+      <c r="A65" s="1" t="inlineStr">
+        <is>
+          <t>9280000014011</t>
+        </is>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Türk Klasikleri (10 Kitap Takım)</t>
+        </is>
+      </c>
+      <c r="C65" s="1">
+        <v>890</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3">
+      <c r="A66" s="1" t="inlineStr">
+        <is>
+          <t>9786058049185</t>
+        </is>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Müşahedat</t>
+        </is>
+      </c>
+      <c r="C66" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3">
+      <c r="A67" s="1" t="inlineStr">
+        <is>
+          <t>9786058049130</t>
+        </is>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Cezmi</t>
+        </is>
+      </c>
+      <c r="C67" s="1">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3">
+      <c r="A68" s="1" t="inlineStr">
+        <is>
           <t>9786058049161</t>
         </is>
       </c>
-      <c r="B50" s="1" t="inlineStr">
+      <c r="B68" s="1" t="inlineStr">
         <is>
           <t>Zehra</t>
         </is>
       </c>
-      <c r="C50" s="1">
+      <c r="C68" s="1">
         <v>80</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>