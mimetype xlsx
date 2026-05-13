--- v0 (2026-02-26)
+++ v1 (2026-05-13)
@@ -85,1720 +85,1750 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786255515698</t>
+          <t>9786255515803</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Suskunluğun Kapısı</t>
+          <t>Yaşamın Ustası Olmak</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>200</v>
+        <v>280</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786255515681</t>
+          <t>9786255515766</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Türk Kültüründe Şamanizm’in İzleri</t>
+          <t>Biriz</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786255515667</t>
+          <t>9786255515698</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Haiku’m</t>
+          <t>Suskunluğun Kapısı</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786255515599</t>
+          <t>9786255515681</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Across The Ocean</t>
+          <t>Türk Kültüründe Şamanizm’in İzleri</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>300</v>
+        <v>280</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786255515490</t>
+          <t>9786255515667</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Sevdalı Tatlar</t>
+          <t>Haiku’m</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786255515575</t>
+          <t>9786255515599</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Mutluluk Penceresi</t>
+          <t>Across The Ocean</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786255515544</t>
+          <t>9786255515490</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Estetik Hisler</t>
+          <t>Sevdalı Tatlar</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>230</v>
+        <v>400</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786255515520</t>
+          <t>9786255515575</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Gülfidan</t>
+          <t>Mutluluk Penceresi</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786255515506</t>
+          <t>9786255515544</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Benden Bir Şeyler</t>
+          <t>Estetik Hisler</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>150</v>
+        <v>230</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786255515513</t>
+          <t>9786255515520</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Cam Örtü</t>
+          <t>Gülfidan</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786255515483</t>
+          <t>9786255515506</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Ay Kocaman Gece Uzundu</t>
+          <t>Benden Bir Şeyler</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786255515445</t>
+          <t>9786255515513</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Tau Efsanesi - Yok Oluş</t>
+          <t>Cam Örtü</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786255515421</t>
+          <t>9786255515483</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Kuantum Tango</t>
+          <t>Ay Kocaman Gece Uzundu</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786255515339</t>
+          <t>9786255515445</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Kendili ya da Kendisiz</t>
+          <t>Tau Efsanesi - Yok Oluş</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786255515346</t>
+          <t>9786255515421</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>İlham Veren 100 Cümle</t>
+          <t>Kuantum Tango</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786255515360</t>
+          <t>9786255515339</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Çocukluğumdan İzler</t>
+          <t>Kendili ya da Kendisiz</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>300</v>
+        <v>180</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786255515353</t>
+          <t>9786255515346</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Belki Umduğundan İyi Geçer Yaz</t>
+          <t>İlham Veren 100 Cümle</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>230</v>
+        <v>200</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786255515308</t>
+          <t>9786255515360</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Mezopotamyalı Kızın Günlüğü</t>
+          <t>Çocukluğumdan İzler</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786255515230</t>
+          <t>9786255515353</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Güneşle Gitmek</t>
+          <t>Belki Umduğundan İyi Geçer Yaz</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>180</v>
+        <v>230</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786255515193</t>
+          <t>9786255515308</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Zamanla Oyunlar</t>
+          <t>Mezopotamyalı Kızın Günlüğü</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786255515148</t>
+          <t>9786255515230</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın En Güzel Vazgeçişi</t>
+          <t>Güneşle Gitmek</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>220</v>
+        <v>180</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786255515100</t>
+          <t>9786255515193</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Değişmeyen Anılarım Değişen Düşüncelerim</t>
+          <t>Zamanla Oyunlar</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786255515070</t>
+          <t>9786255515148</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Biz Evreniz</t>
+          <t>Dünyanın En Güzel Vazgeçişi</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786255515087</t>
+          <t>9786255515100</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Pozitif Yaşam İçin Şiirsel Felsefe</t>
+          <t>Değişmeyen Anılarım Değişen Düşüncelerim</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786255515124</t>
+          <t>9786255515070</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Bugün Dün Olmadan</t>
+          <t>Biz Evreniz</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>280</v>
+        <v>250</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786255515032</t>
+          <t>9786255515087</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Issız Fikirler Müzesi</t>
+          <t>Pozitif Yaşam İçin Şiirsel Felsefe</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>220</v>
+        <v>250</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786255515131</t>
+          <t>9786255515124</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>İki Taşla Hiç Kuş</t>
+          <t>Bugün Dün Olmadan</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>150</v>
+        <v>280</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786258285949</t>
+          <t>9786255515032</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Evrenin Sayısal Dili</t>
+          <t>Issız Fikirler Müzesi</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>280</v>
+        <v>220</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786258285956</t>
+          <t>9786255515131</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Sakuralar</t>
+          <t>İki Taşla Hiç Kuş</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>280</v>
+        <v>150</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786258285895</t>
+          <t>9786258285949</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Bir Kentin Senfonisi</t>
+          <t>Evrenin Sayısal Dili</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>180</v>
+        <v>280</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786258285888</t>
+          <t>9786258285956</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>7 Dakika</t>
+          <t>Sakuralar</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>220</v>
+        <v>280</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786258285840</t>
+          <t>9786258285895</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Tau Efsanesi-Uyanış</t>
+          <t>Bir Kentin Senfonisi</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>250</v>
+        <v>180</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786258285857</t>
+          <t>9786258285888</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Üç Nar Ağacı</t>
+          <t>7 Dakika</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786258285772</t>
+          <t>9786258285840</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Ruhunda Yaşayanlar için Rubailer</t>
+          <t>Tau Efsanesi-Uyanış</t>
         </is>
       </c>
       <c r="C35" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786258285741</t>
+          <t>9786258285857</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>The Happiness Economy</t>
+          <t>Üç Nar Ağacı</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786258285734</t>
+          <t>9786258285772</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Mutluluk Ekonomisi</t>
+          <t>Ruhunda Yaşayanlar için Rubailer</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>330</v>
+        <v>250</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786258285697</t>
+          <t>9786258285741</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Efsunlu Bir Hazan</t>
+          <t>The Happiness Economy</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>260</v>
+        <v>350</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786258285666</t>
+          <t>9786258285734</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Ağır Sesler</t>
+          <t>Mutluluk Ekonomisi</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>220</v>
+        <v>330</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786258285673</t>
+          <t>9786258285697</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Albatros</t>
+          <t>Efsunlu Bir Hazan</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>350</v>
+        <v>260</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786258285598</t>
+          <t>9786258285666</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>O</t>
+          <t>Ağır Sesler</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786258285611</t>
+          <t>9786258285673</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Para Kimi Sever</t>
+          <t>Albatros</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>220</v>
+        <v>350</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786258285499</t>
+          <t>9786258285598</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Bir Tutam İnsanlık Adına</t>
+          <t>O</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>240</v>
+        <v>220</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786258285451</t>
+          <t>9786258285611</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Kendimce</t>
+          <t>Para Kimi Sever</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>300</v>
+        <v>220</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786258285437</t>
+          <t>9786258285499</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>XQ</t>
+          <t>Bir Tutam İnsanlık Adına</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>320</v>
+        <v>240</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786258285390</t>
+          <t>9786258285451</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Hayattan Kamufle</t>
+          <t>Kendimce</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786258285406</t>
+          <t>9786258285437</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Patriyot</t>
+          <t>XQ</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>300</v>
+        <v>320</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786258285338</t>
+          <t>9786258285390</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Kökler</t>
+          <t>Hayattan Kamufle</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786258285307</t>
+          <t>9786258285406</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Ben Evrenin Parçası</t>
+          <t>Patriyot</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786258285314</t>
+          <t>9786258285338</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Bir Düş Aydınlık Bir Gece</t>
+          <t>Kökler</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>250</v>
+        <v>180</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786258285147</t>
+          <t>9786258285307</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Elementlerin Sırrı</t>
+          <t>Ben Evrenin Parçası</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786258285215</t>
+          <t>9786258285314</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Kimse Anlamaz Refik Anlar</t>
+          <t>Bir Düş Aydınlık Bir Gece</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>220</v>
+        <v>250</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786258285277</t>
+          <t>9786258285147</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Nihayet</t>
+          <t>Elementlerin Sırrı</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786258285284</t>
+          <t>9786258285215</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Tau Efsanesi-Başlangıç</t>
+          <t>Kimse Anlamaz Refik Anlar</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>250</v>
+        <v>220</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786258285260</t>
+          <t>9786258285277</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Ben Sen</t>
+          <t>Nihayet</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>230</v>
+        <v>200</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786258285161</t>
+          <t>9786258285284</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Herkes İçin Tarih</t>
+          <t>Tau Efsanesi-Başlangıç</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>450</v>
+        <v>250</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786258285130</t>
+          <t>9786258285260</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Susamadıklarım</t>
+          <t>Ben Sen</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>320</v>
+        <v>230</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786258285109</t>
+          <t>9786258285161</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Mış Gibi Yapmadan Nasıl Yaşanır</t>
+          <t>Herkes İçin Tarih</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>250</v>
+        <v>450</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9789752493568</t>
+          <t>9786258285130</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Girit’ten Kuşadası’na - Yapan da Hanım, Yaptıran da</t>
+          <t>Susamadıklarım</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>250</v>
+        <v>320</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786258285079</t>
+          <t>9786258285109</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Can Yükü</t>
+          <t>Mış Gibi Yapmadan Nasıl Yaşanır</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>230</v>
+        <v>250</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786057326966</t>
+          <t>9789752493568</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Biber Çok Acıymış</t>
+          <t>Girit’ten Kuşadası’na - Yapan da Hanım, Yaptıran da</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>230</v>
+        <v>250</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786057137883</t>
+          <t>9786258285079</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Döndün Yine İlk Dördün</t>
+          <t>Can Yükü</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>180</v>
+        <v>230</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786057326942</t>
+          <t>9786057326966</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Ufuksuz Derya</t>
+          <t>Biber Çok Acıymış</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>200</v>
+        <v>230</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786057326911</t>
+          <t>9786057137883</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Fark - İyiye Doğru Bir Değişim Yaratmanın Yolları</t>
+          <t>Döndün Yine İlk Dördün</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>280</v>
+        <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786057326904</t>
+          <t>9786057326942</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Bozburun</t>
+          <t>Ufuksuz Derya</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786057137852</t>
+          <t>9786057326911</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Sancar Maruflu - İzmir Baba</t>
+          <t>Fark - İyiye Doğru Bir Değişim Yaratmanın Yolları</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>350</v>
+        <v>280</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786057137869</t>
+          <t>9786057326904</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Gece Yolcuları</t>
+          <t>Bozburun</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>260</v>
+        <v>250</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786057137821</t>
+          <t>9786057137852</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Gökyüzü Bahçesi</t>
+          <t>Sancar Maruflu - İzmir Baba</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>180</v>
+        <v>350</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786057137845</t>
+          <t>9786057137869</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Yurtseverliğe Adanmış Bir Ömür</t>
+          <t>Gece Yolcuları</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>320</v>
+        <v>260</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9789752493957</t>
+          <t>9786057137821</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Ege Yazıları "Prekarya"</t>
+          <t>Gökyüzü Bahçesi</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>290</v>
+        <v>180</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9789752493896</t>
+          <t>9786057137845</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Dünyada Tek Hakikat Menfaat Gerisi Teferruat</t>
+          <t>Yurtseverliğe Adanmış Bir Ömür</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>280</v>
+        <v>320</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9789752493834</t>
+          <t>9789752493957</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Azız Çoğuz Biziz</t>
+          <t>Ege Yazıları "Prekarya"</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>250</v>
+        <v>290</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9789752493858</t>
+          <t>9789752493896</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Mor Böğürtlen Müzesi</t>
+          <t>Dünyada Tek Hakikat Menfaat Gerisi Teferruat</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>230</v>
+        <v>280</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9789752493865</t>
+          <t>9789752493834</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Kuğu Günlükleri</t>
+          <t>Azız Çoğuz Biziz</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>220</v>
+        <v>250</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9789752493278</t>
+          <t>9789752493858</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>21. Yüzyılda Türkiye Yükseköğretimi Sistem Öğretisi</t>
+          <t>Mor Böğürtlen Müzesi</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>400</v>
+        <v>230</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9789752493261</t>
+          <t>9789752493865</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Peri Fısıltıları</t>
+          <t>Kuğu Günlükleri</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>240</v>
+        <v>220</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9789752493209</t>
+          <t>9789752493278</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Çoktan Eridi Yaktığım Mumlar</t>
+          <t>21. Yüzyılda Türkiye Yükseköğretimi Sistem Öğretisi</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>70</v>
+        <v>400</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9789752493124</t>
+          <t>9789752493261</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Islak Cinayet</t>
+          <t>Peri Fısıltıları</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>20</v>
+        <v>240</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786056578618</t>
+          <t>9789752493209</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Bir Gün Belki</t>
+          <t>Çoktan Eridi Yaktığım Mumlar</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>220</v>
+        <v>70</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786058361195</t>
+          <t>9789752493124</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Aydınlığın Masalı</t>
+          <t>Islak Cinayet</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>230</v>
+        <v>20</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786058604070</t>
+          <t>9786056578618</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Kahve Molası</t>
+          <t>Bir Gün Belki</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>250</v>
+        <v>220</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786056451409</t>
+          <t>9786058361195</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Gölgeler Sesler Hevesler</t>
+          <t>Aydınlığın Masalı</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>220</v>
+        <v>230</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786058604049</t>
+          <t>9786058604070</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Metalik</t>
+          <t>Kahve Molası</t>
         </is>
       </c>
       <c r="C83" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786056451485</t>
+          <t>9786056451409</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>İki Yaka Bir Yürek</t>
+          <t>Gölgeler Sesler Hevesler</t>
         </is>
       </c>
       <c r="C84" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786058361164</t>
+          <t>9786058604049</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Bize Ait Olmayan Zamanlar</t>
+          <t>Metalik</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786058791497</t>
+          <t>9786056451485</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Sevda Denilen Şey</t>
+          <t>İki Yaka Bir Yürek</t>
         </is>
       </c>
       <c r="C86" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9789944503228</t>
+          <t>9786058361164</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Milli Mücadeleden Günümüze Rutan Aşireti ve Necimoğulları</t>
+          <t>Bize Ait Olmayan Zamanlar</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>280</v>
+        <v>180</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786056323263</t>
+          <t>9786058791497</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Lal</t>
+          <t>Sevda Denilen Şey</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>250</v>
+        <v>220</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786056323287</t>
+          <t>9789944503228</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Çamur Çağı</t>
+          <t>Milli Mücadeleden Günümüze Rutan Aşireti ve Necimoğulları</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>220</v>
+        <v>280</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786058604018</t>
+          <t>9786056323263</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Aynalı Oda</t>
+          <t>Lal</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>25</v>
+        <v>250</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786058791473</t>
+          <t>9786056323287</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Aşka Pervane Ömürler</t>
+          <t>Çamur Çağı</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>300</v>
+        <v>220</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786058604025</t>
+          <t>9786058604018</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Ayna Boyu</t>
+          <t>Aynalı Oda</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>250</v>
+        <v>25</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786056578649</t>
+          <t>9786058791473</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Kum Zambağındaki Ayrılık</t>
+          <t>Aşka Pervane Ömürler</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786056578694</t>
+          <t>9786058604025</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Ruhumdaki Cam Kırıkları</t>
+          <t>Ayna Boyu</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786056578687</t>
+          <t>9786056578649</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Derin</t>
+          <t>Kum Zambağındaki Ayrılık</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>20</v>
+        <v>200</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786058604063</t>
+          <t>9786056578694</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Bayramlık Beykoz</t>
+          <t>Ruhumdaki Cam Kırıkları</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>230</v>
+        <v>200</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786056323294</t>
+          <t>9786056578687</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Tik Tik Tararo</t>
+          <t>Derin</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>300</v>
+        <v>20</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9789752493643</t>
+          <t>9786058604063</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>İpek Ayna</t>
+          <t>Bayramlık Beykoz</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>250</v>
+        <v>230</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9789752493797</t>
+          <t>9786056323294</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Var Yok Yok</t>
+          <t>Tik Tik Tararo</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9789752493773</t>
+          <t>9789752493643</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Zümra</t>
+          <t>İpek Ayna</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>280</v>
+        <v>250</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9789752493780</t>
+          <t>9789752493797</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Horus’un Gözü</t>
+          <t>Var Yok Yok</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9789752493759</t>
+          <t>9789752493773</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Yaşadıklarım Unutmadıklarım Yazdıklarım</t>
+          <t>Zümra</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>400</v>
+        <v>280</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9789752493728</t>
+          <t>9789752493780</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Zamanı Yaşamak</t>
+          <t>Horus’un Gözü</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9789752493612</t>
+          <t>9789752493759</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Hüzün Laleleri</t>
+          <t>Yaşadıklarım Unutmadıklarım Yazdıklarım</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9789752493636</t>
+          <t>9789752493728</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Mahzenden Dijital Gezegene Yolculuk</t>
+          <t>Zamanı Yaşamak</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>280</v>
+        <v>300</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9789752493674</t>
+          <t>9789752493612</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Şemsiyelerim</t>
+          <t>Hüzün Laleleri</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>320</v>
+        <v>350</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9789752493681</t>
+          <t>9789752493636</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Miras Aşklar Miras Acılar</t>
+          <t>Mahzenden Dijital Gezegene Yolculuk</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>230</v>
+        <v>280</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9789752493704</t>
+          <t>9789752493674</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>İpekçe</t>
+          <t>Şemsiyelerim</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>300</v>
+        <v>320</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9789752493377</t>
+          <t>9789752493681</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Aşk'a Mektuplar</t>
+          <t>Miras Aşklar Miras Acılar</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>240</v>
+        <v>230</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9789752493384</t>
+          <t>9789752493704</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>İçimdeki Kuşlardan Yaptım Seni Ben</t>
+          <t>İpekçe</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9789752493599</t>
+          <t>9789752493377</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Kalbin Çağrısı Peşinde Sarp Yol</t>
+          <t>Aşk'a Mektuplar</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>250</v>
+        <v>240</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9789752493407</t>
+          <t>9789752493384</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Amerika'ya İlk Geldiğimde (Ciltli)</t>
+          <t>İçimdeki Kuşlardan Yaptım Seni Ben</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
+          <t>9789752493599</t>
+        </is>
+      </c>
+      <c r="B113" s="1" t="inlineStr">
+        <is>
+          <t>Kalbin Çağrısı Peşinde Sarp Yol</t>
+        </is>
+      </c>
+      <c r="C113" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="114" spans="1:3">
+      <c r="A114" s="1" t="inlineStr">
+        <is>
+          <t>9789752493407</t>
+        </is>
+      </c>
+      <c r="B114" s="1" t="inlineStr">
+        <is>
+          <t>Amerika'ya İlk Geldiğimde (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C114" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="115" spans="1:3">
+      <c r="A115" s="1" t="inlineStr">
+        <is>
           <t>9789752493322</t>
         </is>
       </c>
-      <c r="B113" s="1" t="inlineStr">
+      <c r="B115" s="1" t="inlineStr">
         <is>
           <t>Deniz Gören Pencere</t>
         </is>
       </c>
-      <c r="C113" s="1">
+      <c r="C115" s="1">
         <v>260</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>