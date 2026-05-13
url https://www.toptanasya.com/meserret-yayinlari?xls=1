--- v0 (2026-02-26)
+++ v1 (2026-05-13)
@@ -85,625 +85,640 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786258466713</t>
+          <t>9786255858474</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Organizatör Hamdi</t>
+          <t>Gördüm Sevdim Yazdım</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>357</v>
+        <v>370</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786258466270</t>
+          <t>9786258466713</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Uzaktaki Yakın İstanbul</t>
+          <t>Organizatör Hamdi</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>265</v>
+        <v>357</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786258466263</t>
+          <t>9786258466270</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Külliyen - Fahri Tuna’nın Hayatından Portreler</t>
+          <t>Uzaktaki Yakın İstanbul</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>265</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786052083284</t>
+          <t>9786258466263</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Üç Medeniyetin İzinde</t>
+          <t>Külliyen - Fahri Tuna’nın Hayatından Portreler</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>330</v>
+        <v>265</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786054925957</t>
+          <t>9786052083284</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Kırk Güzel İnsan</t>
+          <t>Üç Medeniyetin İzinde</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>53</v>
+        <v>330</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786054925773</t>
+          <t>9786054925957</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Saklı Mektuplar</t>
+          <t>Kırk Güzel İnsan</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>225</v>
+        <v>53</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786054925063</t>
+          <t>9786054925773</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Zor Yılların Hikayesi</t>
+          <t>Saklı Mektuplar</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>18</v>
+        <v>225</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786054925483</t>
+          <t>9786054925063</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>İsmigül</t>
+          <t>Zor Yılların Hikayesi</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>160</v>
+        <v>18</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786054925025</t>
+          <t>9786054925483</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Kırkikindi</t>
+          <t>İsmigül</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>467</v>
+        <v>160</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786054925117</t>
+          <t>9786054925025</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Şairsin Hüznünden Belli - Hilmi Yavuza Armağan</t>
+          <t>Kırkikindi</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>160</v>
+        <v>467</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786054925292</t>
+          <t>9786054925117</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Daracık Bir Mavi</t>
+          <t>Şairsin Hüznünden Belli - Hilmi Yavuza Armağan</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>260</v>
+        <v>160</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786054925124</t>
+          <t>9786054925292</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Leylak Kalkışması</t>
+          <t>Daracık Bir Mavi</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>160</v>
+        <v>260</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786054925193</t>
+          <t>9786054925124</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Buğulu Cam</t>
+          <t>Leylak Kalkışması</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>120</v>
+        <v>160</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786054925995</t>
+          <t>9786054925193</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>28 D. Mehmet Doğan</t>
+          <t>Buğulu Cam</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>110</v>
+        <v>120</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786054925698</t>
+          <t>9786054925995</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Kale Arkası</t>
+          <t>28 D. Mehmet Doğan</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>200</v>
+        <v>110</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786054925704</t>
+          <t>9786054925698</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>Kale Arkası</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>90</v>
+        <v>200</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786054925681</t>
+          <t>9786054925704</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Hülya Adamı</t>
+          <t>S</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>200</v>
+        <v>90</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786054925667</t>
+          <t>9786054925681</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Yaşa'yan Portreler</t>
+          <t>Hülya Adamı</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>55</v>
+        <v>200</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786054925674</t>
+          <t>9786054925667</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Ninem Korkut - Kuş Tüyü Nasihatler</t>
+          <t>Yaşa'yan Portreler</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>25</v>
+        <v>55</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786054925650</t>
+          <t>9786054925674</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Elizya</t>
+          <t>Ninem Korkut - Kuş Tüyü Nasihatler</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>17</v>
+        <v>25</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786054925636</t>
+          <t>9786054925650</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Aşk Adında Bir Yer</t>
+          <t>Elizya</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>250</v>
+        <v>17</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786054925407</t>
+          <t>9786054925636</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Örtmektir Yazmak Dediğim</t>
+          <t>Aşk Adında Bir Yer</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786054925018</t>
+          <t>9786054925407</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Sitare</t>
+          <t>Örtmektir Yazmak Dediğim</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786054925322</t>
+          <t>9786054925018</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Komşu Kapısı</t>
+          <t>Sitare</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>190</v>
+        <v>100</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786054031870</t>
+          <t>9786054925322</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Yalnızlık Koridoru</t>
+          <t>Komşu Kapısı</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>16</v>
+        <v>190</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786054031924</t>
+          <t>9786054031870</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>İçinden Nehir Geçen Hikayeler</t>
+          <t>Yalnızlık Koridoru</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786054031931</t>
+          <t>9786054031924</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Cüz Gülü'nün Kokusu</t>
+          <t>İçinden Nehir Geçen Hikayeler</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>12</v>
+        <v>14</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786054925230</t>
+          <t>9786054031931</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Kuyu</t>
+          <t>Cüz Gülü'nün Kokusu</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>144</v>
+        <v>12</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786054925223</t>
+          <t>9786054925230</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Sen Tara Saçlarımı</t>
+          <t>Kuyu</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>288</v>
+        <v>144</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786054925353</t>
+          <t>9786054925223</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Yolculuk Risalesi</t>
+          <t>Sen Tara Saçlarımı</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>160</v>
+        <v>288</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786054925315</t>
+          <t>9786054925353</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Süfeha</t>
+          <t>Yolculuk Risalesi</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>280</v>
+        <v>160</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786054031788</t>
+          <t>9786054925315</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Ne Uzun Bir Büyü'sün Hilmi Yavuz</t>
+          <t>Süfeha</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>15</v>
+        <v>280</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786054925094</t>
+          <t>9786054031788</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Bu Gece En Hüzünlü Şiirleri Yazabilirim</t>
+          <t>Ne Uzun Bir Büyü'sün Hilmi Yavuz</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>160</v>
+        <v>15</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786054925148</t>
+          <t>9786054925094</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Tam</t>
+          <t>Bu Gece En Hüzünlü Şiirleri Yazabilirim</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>94</v>
+        <v>160</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786054925087</t>
+          <t>9786054925148</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Evi Dünyadan Büyük</t>
+          <t>Tam</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>215</v>
+        <v>94</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786054925155</t>
+          <t>9786054925087</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Sakin Kuyular</t>
+          <t>Evi Dünyadan Büyük</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>120</v>
+        <v>215</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786054925445</t>
+          <t>9786054925155</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Bürokrasinin Halleri</t>
+          <t>Sakin Kuyular</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786052083833</t>
+          <t>9786054925445</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Türk Yolu’nun Aydınlığında Halit Molla</t>
+          <t>Bürokrasinin Halleri</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>195</v>
+        <v>200</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
+          <t>9786052083833</t>
+        </is>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Türk Yolu’nun Aydınlığında Halit Molla</t>
+        </is>
+      </c>
+      <c r="C40" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41" s="1" t="inlineStr">
+        <is>
           <t>9786052083680</t>
         </is>
       </c>
-      <c r="B40" s="1" t="inlineStr">
+      <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Anadolu’nun Güzel İnsanları Taraklı Manavları</t>
         </is>
       </c>
-      <c r="C40" s="1">
+      <c r="C41" s="1">
         <v>330</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>