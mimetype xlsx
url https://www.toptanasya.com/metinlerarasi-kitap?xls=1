--- v0 (2026-02-26)
+++ v1 (2026-05-13)
@@ -85,1915 +85,2035 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786255725226</t>
+          <t>9786255725349</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Müzeyyen’in Rüyaları</t>
+          <t>Tereddüt Zamanı</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>230</v>
+        <v>250</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786255725233</t>
+          <t>9786255725295</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Zincirleme Günah Tamlaması</t>
+          <t>Bir'den Çoğalan - AND Öykü Ödülü Seçkisi 2026</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>230</v>
+        <v>380</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786255725240</t>
+          <t>9786255725325</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın En Gerçek Günü</t>
+          <t>Sevgili Dostum</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>230</v>
+        <v>380</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786256566316</t>
+          <t>9786255725301</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Dönen Tekerlekler Senfonisi</t>
+          <t>Ahmet Reload - 100 Kısa Öykü</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786255725219</t>
+          <t>9786255725288</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Bozuk'luklar</t>
+          <t>Bir Buruk İstanbul</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>230</v>
+        <v>260</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786255725042</t>
+          <t>9786255725059</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Olağanüstü Haller Diyarı</t>
+          <t>Onlar Gölgesindeydi Mumun</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786255725035</t>
+          <t>9786256566828</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Öyleyse Vurun Baltayı</t>
+          <t>İshak Edebiyat Öykü Seçkisi 2025</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>230</v>
+        <v>300</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786256566804</t>
+          <t>9786255725271</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Tahta Bacaklı At</t>
+          <t>Akrebin Günlüğü</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>230</v>
+        <v>600</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786255725066</t>
+          <t>9786255725226</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Siz Kime Bakmıştınız?</t>
+          <t>Müzeyyen’in Rüyaları</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786255725028</t>
+          <t>9786255725233</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Herkes Haklı</t>
+          <t>Zincirleme Günah Tamlaması</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>325</v>
+        <v>230</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786255725004</t>
+          <t>9786255725240</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Miran Rapsodi</t>
+          <t>Dünyanın En Gerçek Günü</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786255725011</t>
+          <t>9786256566316</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Mavinin Sonsuz Çobanı</t>
+          <t>Dönen Tekerlekler Senfonisi</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786256566941</t>
+          <t>9786255725219</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>M Harfinden Kuşlar</t>
+          <t>Bozuk'luklar</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786256566989</t>
+          <t>9786255725042</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Suçlu</t>
+          <t>Olağanüstü Haller Diyarı</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>450</v>
+        <v>230</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786256566972</t>
+          <t>9786255725035</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Nasıl Yattıysam Öyle Kalkmadım</t>
+          <t>Öyleyse Vurun Baltayı</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786256566958</t>
+          <t>9786256566804</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Gün Solgunu</t>
+          <t>Tahta Bacaklı At</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786256566309</t>
+          <t>9786255725066</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Kabusa Uyanmak</t>
+          <t>Siz Kime Bakmıştınız?</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786256566965</t>
+          <t>9786255725028</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Kitabevinde Katliam Belgeleri</t>
+          <t>Herkes Haklı</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>230</v>
+        <v>325</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786256566408</t>
+          <t>9786255725004</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Oyuk</t>
+          <t>Miran Rapsodi</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>400</v>
+        <v>230</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786256566835</t>
+          <t>9786255725011</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Kaldığımız Yerden</t>
+          <t>Mavinin Sonsuz Çobanı</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>425</v>
+        <v>230</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786256566170</t>
+          <t>9786256566941</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Rock Albümleri Diskografisi (Ciltli)</t>
+          <t>M Harfinden Kuşlar</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>4300</v>
+        <v>230</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786256566934</t>
+          <t>9786256566989</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Yarın Çok Uzaktı</t>
+          <t>Suçlu</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>340</v>
+        <v>450</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786256566927</t>
+          <t>9786256566972</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Arşe Duo</t>
+          <t>Nasıl Yattıysam Öyle Kalkmadım</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786256566910</t>
+          <t>9786256566958</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Bir Senaryo Düşle</t>
+          <t>Gün Solgunu</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>400</v>
+        <v>230</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786256566798</t>
+          <t>9786256566309</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Horolojist</t>
+          <t>Kabusa Uyanmak</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>275</v>
+        <v>230</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786256566415</t>
+          <t>9786256566965</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Hanuman</t>
+          <t>Kitabevinde Katliam Belgeleri</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>300</v>
+        <v>230</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786256566774</t>
+          <t>9786256566408</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Kovulduklarıyla Kalanlar</t>
+          <t>Oyuk</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>230</v>
+        <v>400</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786256566897</t>
+          <t>9786256566835</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Eşikte On Beş Öykü</t>
+          <t>Kaldığımız Yerden</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>230</v>
+        <v>425</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786256566903</t>
+          <t>9786256566170</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>İki Yalnız Yolcu</t>
+          <t>Rock Albümleri Diskografisi (Ciltli)</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>230</v>
+        <v>4300</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786256566811</t>
+          <t>9786256566934</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Çorak Deniz Sarayı</t>
+          <t>Yarın Çok Uzaktı</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>500</v>
+        <v>340</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786256566347</t>
+          <t>9786256566927</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Beş Taş</t>
+          <t>Arşe Duo</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>250</v>
+        <v>230</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786256566873</t>
+          <t>9786256566910</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Bir El Beş Parmak Tek Yumruk</t>
+          <t>Bir Senaryo Düşle</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>230</v>
+        <v>400</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786256566880</t>
+          <t>9786256566798</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>İshak Edebiyat Öykü Seçkisi 2024</t>
+          <t>Horolojist</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>300</v>
+        <v>275</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786256566842</t>
+          <t>9786256566415</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Müphem Uğultu</t>
+          <t>Hanuman</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>230</v>
+        <v>300</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786256566682</t>
+          <t>9786256566774</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Asphodel 2 - Yükselişin Kalıntıları</t>
+          <t>Kovulduklarıyla Kalanlar</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>400</v>
+        <v>230</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786256566781</t>
+          <t>9786256566897</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Parça Tesiri</t>
+          <t>Eşikte On Beş Öykü</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786256566767</t>
+          <t>9786256566903</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Ünsade Kelimeler</t>
+          <t>İki Yalnız Yolcu</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786256566279</t>
+          <t>9786256566811</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Papağan-ı Şerif Yardımlaşma ve Dayanışma Vakfı</t>
+          <t>Çorak Deniz Sarayı</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>230</v>
+        <v>500</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786256566392</t>
+          <t>9786256566347</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Zamanın Akmadığı</t>
+          <t>Beş Taş</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>230</v>
+        <v>250</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786256566743</t>
+          <t>9786256566873</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Geçmiş Devam Ediyor</t>
+          <t>Bir El Beş Parmak Tek Yumruk</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786256566750</t>
+          <t>9786256566880</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Ben Seni Kendime Yasakladım</t>
+          <t>İshak Edebiyat Öykü Seçkisi 2024</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>230</v>
+        <v>300</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786250002124</t>
+          <t>9786256566842</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Kalite Yarışları</t>
+          <t>Müphem Uğultu</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>425</v>
+        <v>230</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786256566729</t>
+          <t>9786256566682</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Kendine Geçmiş Yazmak</t>
+          <t>Asphodel 2 - Yükselişin Kalıntıları</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>230</v>
+        <v>400</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786256566378</t>
+          <t>9786256566781</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Ünsade Kelimeler (Türkçe-İngilizce)</t>
+          <t>Parça Tesiri</t>
         </is>
       </c>
       <c r="C45" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786256566736</t>
+          <t>9786256566767</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Dünün Geleceği Yok</t>
+          <t>Ünsade Kelimeler</t>
         </is>
       </c>
       <c r="C46" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786256566330</t>
+          <t>9786256566279</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Zümrüt Küpeler ve Cüceler</t>
+          <t>Papağan-ı Şerif Yardımlaşma ve Dayanışma Vakfı</t>
         </is>
       </c>
       <c r="C47" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786256566354</t>
+          <t>9786256566392</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Düş Berberi</t>
+          <t>Zamanın Akmadığı</t>
         </is>
       </c>
       <c r="C48" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786256566699</t>
+          <t>9786256566743</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Kavanoz Fenomeni</t>
+          <t>Geçmiş Devam Ediyor</t>
         </is>
       </c>
       <c r="C49" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786256566712</t>
+          <t>9786256566750</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Ateş Geceleri</t>
+          <t>Ben Seni Kendime Yasakladım</t>
         </is>
       </c>
       <c r="C50" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786256566361</t>
+          <t>9786250002124</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Fora</t>
+          <t>Kalite Yarışları</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>420</v>
+        <v>425</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786256566385</t>
+          <t>9786256566729</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Hâl Bu Ki</t>
+          <t>Kendine Geçmiş Yazmak</t>
         </is>
       </c>
       <c r="C52" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786256566439</t>
+          <t>9786256566378</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Hezar</t>
+          <t>Ünsade Kelimeler (Türkçe-İngilizce)</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>325</v>
+        <v>230</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786256566422</t>
+          <t>9786256566736</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Onca Günah Varken</t>
+          <t>Dünün Geleceği Yok</t>
         </is>
       </c>
       <c r="C54" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786256566262</t>
+          <t>9786256566330</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Araftaki Gölge</t>
+          <t>Zümrüt Küpeler ve Cüceler</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>350</v>
+        <v>230</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786256566286</t>
+          <t>9786256566354</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Sühansız</t>
+          <t>Düş Berberi</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>325</v>
+        <v>230</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786256566293</t>
+          <t>9786256566699</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Sansar, Baykuş ve Tomson</t>
+          <t>Kavanoz Fenomeni</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>300</v>
+        <v>230</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786256566323</t>
+          <t>9786256566712</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Deliler, Bavullar Ve Tanışma Biçimleri</t>
+          <t>Ateş Geceleri</t>
         </is>
       </c>
       <c r="C58" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786256566248</t>
+          <t>9786256566361</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Gün Doğmadan Neler Batar</t>
+          <t>Eğitim Fora</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>230</v>
+        <v>420</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786256566255</t>
+          <t>9786256566385</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Aklı Uzun Öyküler</t>
+          <t>Hâl Bu Ki</t>
         </is>
       </c>
       <c r="C60" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786256566163</t>
+          <t>9786256566439</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Unutmanın İcadı</t>
+          <t>Hezar</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>300</v>
+        <v>325</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786256566057</t>
+          <t>9786256566422</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Starbul - Yıldız Zeka</t>
+          <t>Onca Günah Varken</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>480</v>
+        <v>230</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786256566231</t>
+          <t>9786256566262</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Tablo Sessizliği</t>
+          <t>Araftaki Gölge</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>230</v>
+        <v>350</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786256566194</t>
+          <t>9786256566286</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Yedi Yılanlı Kavuk</t>
+          <t>Sühansız</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>230</v>
+        <v>325</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786256566200</t>
+          <t>9786256566293</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Sessizlik Yeminleri</t>
+          <t>Sansar, Baykuş ve Tomson</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>230</v>
+        <v>300</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786256566224</t>
+          <t>9786256566323</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Beni Sevmeyenler Apartmanı</t>
+          <t>Deliler, Bavullar Ve Tanışma Biçimleri</t>
         </is>
       </c>
       <c r="C66" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786259918839</t>
+          <t>9786256566248</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Dasein - Bir Artun Aydın Vesvesesi</t>
+          <t>Gün Doğmadan Neler Batar</t>
         </is>
       </c>
       <c r="C67" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786256566156</t>
+          <t>9786256566255</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Kavaklar ve Kökler Kadar</t>
+          <t>Aklı Uzun Öyküler</t>
         </is>
       </c>
       <c r="C68" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786256566187</t>
+          <t>9786256566163</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Nietzsche’nin Saati</t>
+          <t>Unutmanın İcadı</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>230</v>
+        <v>300</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786256566217</t>
+          <t>9786256566057</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Cennetin Afyonu</t>
+          <t>Starbul - Yıldız Zeka</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>230</v>
+        <v>480</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786256566149</t>
+          <t>9786256566231</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Kaplumbağa Ayaklanması</t>
+          <t>Tablo Sessizliği</t>
         </is>
       </c>
       <c r="C71" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786256566088</t>
+          <t>9786256566194</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Yalnızlık Katliam İşidir</t>
+          <t>Yedi Yılanlı Kavuk</t>
         </is>
       </c>
       <c r="C72" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786256566132</t>
+          <t>9786256566200</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Çünkü Aşkın Gözü</t>
+          <t>Sessizlik Yeminleri</t>
         </is>
       </c>
       <c r="C73" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786256566125</t>
+          <t>9786256566224</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Kent Kokusu</t>
+          <t>Beni Sevmeyenler Apartmanı</t>
         </is>
       </c>
       <c r="C74" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786256566118</t>
+          <t>9786259918839</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>İshak Edebiyat Öykü Seçkisi 2023</t>
+          <t>Dasein - Bir Artun Aydın Vesvesesi</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>300</v>
+        <v>230</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786256566095</t>
+          <t>9786256566156</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Timsahın Kutusu</t>
+          <t>Kavaklar ve Kökler Kadar</t>
         </is>
       </c>
       <c r="C76" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786256566019</t>
+          <t>9786256566187</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Unutulmuş Zamanların Hikayesi</t>
+          <t>Nietzsche’nin Saati</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>300</v>
+        <v>230</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786256566002</t>
+          <t>9786256566217</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Maskeli Timsahlar Kongresi</t>
+          <t>Cennetin Afyonu</t>
         </is>
       </c>
       <c r="C78" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786256566101</t>
+          <t>9786256566149</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Yalan Çağı Öyküleri</t>
+          <t>Kaplumbağa Ayaklanması</t>
         </is>
       </c>
       <c r="C79" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786256566064</t>
+          <t>9786256566088</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Payanda</t>
+          <t>Yalnızlık Katliam İşidir</t>
         </is>
       </c>
       <c r="C80" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786259918860</t>
+          <t>9786256566132</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Karanlıkta Parlayan Çocuklar</t>
+          <t>Çünkü Aşkın Gözü</t>
         </is>
       </c>
       <c r="C81" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786259918846</t>
+          <t>9786256566125</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Ara Karardan Rücu</t>
+          <t>Kent Kokusu</t>
         </is>
       </c>
       <c r="C82" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786256566026</t>
+          <t>9786256566118</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Kozmonot Apartmanı’nda İlginç Bir Davet</t>
+          <t>İshak Edebiyat Öykü Seçkisi 2023</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>230</v>
+        <v>300</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786256566033</t>
+          <t>9786256566095</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Mimari Cephe</t>
+          <t>Timsahın Kutusu</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>2000</v>
+        <v>230</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786256566040</t>
+          <t>9786256566019</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Yüzüme Oyulan Havva</t>
+          <t>Unutulmuş Zamanların Hikayesi</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>230</v>
+        <v>300</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786256566071</t>
+          <t>9786256566002</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Meme Kredisi</t>
+          <t>Maskeli Timsahlar Kongresi</t>
         </is>
       </c>
       <c r="C86" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786259918822</t>
+          <t>9786256566101</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Gece Toplar Yıldızları</t>
+          <t>Yalan Çağı Öyküleri</t>
         </is>
       </c>
       <c r="C87" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786259918877</t>
+          <t>9786256566064</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Alışılmışın Dışında</t>
+          <t>Payanda</t>
         </is>
       </c>
       <c r="C88" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786259918891</t>
+          <t>9786259918860</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Foton Çağı</t>
+          <t>Karanlıkta Parlayan Çocuklar</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>350</v>
+        <v>230</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786259918884</t>
+          <t>9786259918846</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Boşluk Sınavı</t>
+          <t>Ara Karardan Rücu</t>
         </is>
       </c>
       <c r="C90" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786259918853</t>
+          <t>9786256566026</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Alelade Felaketler</t>
+          <t>Kozmonot Apartmanı’nda İlginç Bir Davet</t>
         </is>
       </c>
       <c r="C91" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786057226181</t>
+          <t>9786256566033</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>İngilizce Kullanabilmek</t>
+          <t>Mimari Cephe</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>230</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786259918815</t>
+          <t>9786256566040</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Bay Y</t>
+          <t>Yüzüme Oyulan Havva</t>
         </is>
       </c>
       <c r="C93" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786057175120</t>
+          <t>9786256566071</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Kuş Kısmak</t>
+          <t>Meme Kredisi</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>375</v>
+        <v>230</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786259918808</t>
+          <t>9786259918822</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Fethiye Mutfağında Üç Nesil Bir Sofra</t>
+          <t>Gece Toplar Yıldızları</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>350</v>
+        <v>230</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786057247230</t>
+          <t>9786259918877</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Fiziksel Tiyatro Sahnelemesi Üzerine İki Oyun</t>
+          <t>Alışılmışın Dışında</t>
         </is>
       </c>
       <c r="C96" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786057247292</t>
+          <t>9786259918891</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Üçüncü Yaşam</t>
+          <t>Foton Çağı</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786057247278</t>
+          <t>9786259918884</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Derdim Yaşamak</t>
+          <t>Boşluk Sınavı</t>
         </is>
       </c>
       <c r="C98" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786057247285</t>
+          <t>9786259918853</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Bıçak Sırtı - Kir</t>
+          <t>Alelade Felaketler</t>
         </is>
       </c>
       <c r="C99" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786057247261</t>
+          <t>9786057226181</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Tuhaf İstanbul Öyküleri</t>
+          <t>İngilizce Kullanabilmek</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>400</v>
+        <v>230</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786057226112</t>
+          <t>9786259918815</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>10'ar Yıllık Yalnızlıklar</t>
+          <t>Bay Y</t>
         </is>
       </c>
       <c r="C101" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786057247254</t>
+          <t>9786057175120</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Divane ve Avare</t>
+          <t>Kuş Kısmak</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>230</v>
+        <v>375</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786057247216</t>
+          <t>9786259918808</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Asphodel - Yükselişe Geri Sayım</t>
+          <t>Fethiye Mutfağında Üç Nesil Bir Sofra</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786057247247</t>
+          <t>9786057247230</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Poetica Poetica Mori</t>
+          <t>Fiziksel Tiyatro Sahnelemesi Üzerine İki Oyun</t>
         </is>
       </c>
       <c r="C104" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786057247223</t>
+          <t>9786057247292</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Kokulya Fırtınası</t>
+          <t>Üçüncü Yaşam</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>375</v>
+        <v>400</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786057247209</t>
+          <t>9786057247278</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Mağaralardan Metaforlara</t>
+          <t>Derdim Yaşamak</t>
         </is>
       </c>
       <c r="C106" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786057226198</t>
+          <t>9786057247285</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Hay</t>
+          <t>Bıçak Sırtı - Kir</t>
         </is>
       </c>
       <c r="C107" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786057226167</t>
+          <t>9786057247261</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Bölük Pörçük Anılar</t>
+          <t>Tuhaf İstanbul Öyküleri</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>230</v>
+        <v>400</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786057226150</t>
+          <t>9786057226112</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Böyle Ölmek İstemiyorum</t>
+          <t>10'ar Yıllık Yalnızlıklar</t>
         </is>
       </c>
       <c r="C109" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786057226129</t>
+          <t>9786057247254</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın En Gamlı Adamı</t>
+          <t>Divane ve Avare</t>
         </is>
       </c>
       <c r="C110" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786057226174</t>
+          <t>9786057247216</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Yerkabuğunun Bütün Kırılmışlığı</t>
+          <t>Asphodel - Yükselişe Geri Sayım</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>230</v>
+        <v>400</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786250089170</t>
+          <t>9786057247247</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Mezarcı</t>
+          <t>Poetica Poetica Mori</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>200</v>
+        <v>230</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786057226136</t>
+          <t>9786057247223</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>İki'den Üç'e - Çember'in Öyküsü - İkinci Boyut Efsanesi</t>
+          <t>Kokulya Fırtınası</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>230</v>
+        <v>375</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786057226105</t>
+          <t>9786057247209</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Gavura İşlemeyen Bedduam Var</t>
+          <t>Mağaralardan Metaforlara</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>300</v>
+        <v>230</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786057226143</t>
+          <t>9786057226198</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>İshak Edebiyat Öykü Seçkisi 2022</t>
+          <t>Hay</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>300</v>
+        <v>230</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786057175175</t>
+          <t>9786057226167</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Yerdeki Çocuk Üzerine</t>
+          <t>Bölük Pörçük Anılar</t>
         </is>
       </c>
       <c r="C116" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786057175199</t>
+          <t>9786057226150</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Bıçak Öyküleri</t>
+          <t>Böyle Ölmek İstemiyorum</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>250</v>
+        <v>230</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786057175182</t>
+          <t>9786057226129</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Toe Hockey Oyununun Kuralları</t>
+          <t>Dünyanın En Gamlı Adamı</t>
         </is>
       </c>
       <c r="C118" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786057175168</t>
+          <t>9786057226174</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Kehribar ve Ay Taşı</t>
+          <t>Yerkabuğunun Bütün Kırılmışlığı</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>400</v>
+        <v>230</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786057175144</t>
+          <t>9786250089170</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>İbrahim’i Duyarken</t>
+          <t>Mezarcı</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>450</v>
+        <v>200</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786057175151</t>
+          <t>9786057226136</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>J</t>
+          <t>İki'den Üç'e - Çember'in Öyküsü - İkinci Boyut Efsanesi</t>
         </is>
       </c>
       <c r="C121" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786057175137</t>
+          <t>9786057226105</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Uçak ve Helikopter Teknisyeni El Kitabı</t>
+          <t>Gavura İşlemeyen Bedduam Var</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786057175106</t>
+          <t>9786057226143</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Kuatro Seyyah Prensin Günlüğü</t>
+          <t>İshak Edebiyat Öykü Seçkisi 2022</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786057175113</t>
+          <t>9786057175175</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Zaman Çatlağı</t>
+          <t>Yerdeki Çocuk Üzerine</t>
         </is>
       </c>
       <c r="C124" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786256566866</t>
+          <t>9786057175199</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Sinema Beden</t>
+          <t>Bıçak Öyküleri</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>500</v>
+        <v>250</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
+          <t>9786057175182</t>
+        </is>
+      </c>
+      <c r="B126" s="1" t="inlineStr">
+        <is>
+          <t>Toe Hockey Oyununun Kuralları</t>
+        </is>
+      </c>
+      <c r="C126" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="127" spans="1:3">
+      <c r="A127" s="1" t="inlineStr">
+        <is>
+          <t>9786057175168</t>
+        </is>
+      </c>
+      <c r="B127" s="1" t="inlineStr">
+        <is>
+          <t>Kehribar ve Ay Taşı</t>
+        </is>
+      </c>
+      <c r="C127" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="128" spans="1:3">
+      <c r="A128" s="1" t="inlineStr">
+        <is>
+          <t>9786057175144</t>
+        </is>
+      </c>
+      <c r="B128" s="1" t="inlineStr">
+        <is>
+          <t>İbrahim’i Duyarken</t>
+        </is>
+      </c>
+      <c r="C128" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="129" spans="1:3">
+      <c r="A129" s="1" t="inlineStr">
+        <is>
+          <t>9786057175151</t>
+        </is>
+      </c>
+      <c r="B129" s="1" t="inlineStr">
+        <is>
+          <t>J</t>
+        </is>
+      </c>
+      <c r="C129" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="130" spans="1:3">
+      <c r="A130" s="1" t="inlineStr">
+        <is>
+          <t>9786057175137</t>
+        </is>
+      </c>
+      <c r="B130" s="1" t="inlineStr">
+        <is>
+          <t>Uçak ve Helikopter Teknisyeni El Kitabı</t>
+        </is>
+      </c>
+      <c r="C130" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="131" spans="1:3">
+      <c r="A131" s="1" t="inlineStr">
+        <is>
+          <t>9786057175106</t>
+        </is>
+      </c>
+      <c r="B131" s="1" t="inlineStr">
+        <is>
+          <t>Kuatro Seyyah Prensin Günlüğü</t>
+        </is>
+      </c>
+      <c r="C131" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="132" spans="1:3">
+      <c r="A132" s="1" t="inlineStr">
+        <is>
+          <t>9786057175113</t>
+        </is>
+      </c>
+      <c r="B132" s="1" t="inlineStr">
+        <is>
+          <t>Zaman Çatlağı</t>
+        </is>
+      </c>
+      <c r="C132" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="133" spans="1:3">
+      <c r="A133" s="1" t="inlineStr">
+        <is>
+          <t>9786256566866</t>
+        </is>
+      </c>
+      <c r="B133" s="1" t="inlineStr">
+        <is>
+          <t>Sinema Beden</t>
+        </is>
+      </c>
+      <c r="C133" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="134" spans="1:3">
+      <c r="A134" s="1" t="inlineStr">
+        <is>
           <t>9786255725257</t>
         </is>
       </c>
-      <c r="B126" s="1" t="inlineStr">
+      <c r="B134" s="1" t="inlineStr">
         <is>
           <t>Felsefi Terapi</t>
         </is>
       </c>
-      <c r="C126" s="1">
+      <c r="C134" s="1">
         <v>230</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>