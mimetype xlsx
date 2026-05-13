--- v0 (2026-02-26)
+++ v1 (2026-05-13)
@@ -85,3160 +85,3175 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786055000196</t>
+          <t>9786055000240</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Hayatta Kalan</t>
+          <t>Parmaklıkların Ardından Serbest Okumalar</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>240</v>
+        <v>320</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786255000271</t>
+          <t>9786055000196</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Gençlik ve Gelecek</t>
+          <t>Hayatta Kalan</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>160</v>
+        <v>240</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786055000219</t>
+          <t>9786255000271</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Bismillah</t>
+          <t>Gençlik ve Gelecek</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>220</v>
+        <v>160</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259773896</t>
+          <t>9786055000219</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Gazze'ye Adanmış Yazılar</t>
+          <t>Bismillah</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>250</v>
+        <v>220</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786054952342</t>
+          <t>9786259773896</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Babam Anlatıyor: Hz. Ebubekir (ra)</t>
+          <t>Gazze'ye Adanmış Yazılar</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>170</v>
+        <v>250</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786054952359</t>
+          <t>9786054952342</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Hayl’in Hediyesi</t>
+          <t>Babam Anlatıyor: Hz. Ebubekir (ra)</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>130</v>
+        <v>170</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259773889</t>
+          <t>9786054952359</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Mossad: Kirli Akıl</t>
+          <t>Hayl’in Hediyesi</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>200</v>
+        <v>130</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259773865</t>
+          <t>9786259773889</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>İslami Diriliş</t>
+          <t>Mossad: Kirli Akıl</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>550</v>
+        <v>200</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259773872</t>
+          <t>9786259773865</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Necmettin Erbakan ve Siyonizm</t>
+          <t>İslami Diriliş</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>195</v>
+        <v>550</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786054952335</t>
+          <t>9786259773872</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Çikolata Sesli Adam</t>
+          <t>Necmettin Erbakan ve Siyonizm</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>160</v>
+        <v>195</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259773858</t>
+          <t>9786054952335</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Allah’ın Varlığına Maddi Deliller</t>
+          <t>Çikolata Sesli Adam</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>170</v>
+        <v>160</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259773841</t>
+          <t>9786259773858</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Tüm Zamanların Efendisi Hazreti Muhammed (Sav)</t>
+          <t>Allah’ın Varlığına Maddi Deliller</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>690</v>
+        <v>170</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786054952328</t>
+          <t>9786259773841</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Orman</t>
+          <t>Tüm Zamanların Efendisi Hazreti Muhammed (Sav)</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>180</v>
+        <v>690</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786054952311</t>
+          <t>9786054952328</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın En Mutlu Kütüğü</t>
+          <t>Gizemli Orman</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>175</v>
+        <v>180</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786052008997</t>
+          <t>9786054952311</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>GDD Dünyayı Nasıl Yönetiyor</t>
+          <t>Dünyanın En Mutlu Kütüğü</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>140</v>
+        <v>175</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786052008980</t>
+          <t>9786052008997</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Bir Kuş Kanatlandı</t>
+          <t>GDD Dünyayı Nasıl Yönetiyor</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>240</v>
+        <v>140</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786052008881</t>
+          <t>9786052008980</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Anzelha İle İbrahim</t>
+          <t>Bir Kuş Kanatlandı</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>205</v>
+        <v>240</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786052008973</t>
+          <t>9786052008881</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Genç Erbakan</t>
+          <t>Anzelha İle İbrahim</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>275</v>
+        <v>205</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786054952304</t>
+          <t>9786052008973</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Rim - Ruhumun Ruhu</t>
+          <t>Genç Erbakan</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>170</v>
+        <v>275</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786052008966</t>
+          <t>9786054952304</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Aksa Yolunda</t>
+          <t>Rim - Ruhumun Ruhu</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>280</v>
+        <v>170</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786054952298</t>
+          <t>9786052008966</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Penguenlerin Kudüs Yolculuğu</t>
+          <t>Aksa Yolunda</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>190</v>
+        <v>280</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786052008942</t>
+          <t>9786054952298</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>İrade Terbiyesi</t>
+          <t>Penguenlerin Kudüs Yolculuğu</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>285</v>
+        <v>190</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786054952281</t>
+          <t>9786052008942</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Gıda Dedektifleri</t>
+          <t>İrade Terbiyesi</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>185</v>
+        <v>285</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786054952267</t>
+          <t>9786054952281</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Timsah ve Diş Kuşu</t>
+          <t>Gıda Dedektifleri</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>120</v>
+        <v>185</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786052008959</t>
+          <t>9786054952267</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Şuur Dersleri-2</t>
+          <t>Timsah ve Diş Kuşu</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>440</v>
+        <v>120</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786054952274</t>
+          <t>9786052008959</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Ebu Ubeyde</t>
+          <t>Şuur Dersleri-2</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>170</v>
+        <v>440</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786052008898</t>
+          <t>9786054952274</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Pervane</t>
+          <t>Ebu Ubeyde</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>200</v>
+        <v>170</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786052008874</t>
+          <t>9786052008898</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Mayna Kanadında Taşkent</t>
+          <t>Pervane</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>230</v>
+        <v>200</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786052008843</t>
+          <t>9786052008874</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Güç Denkleminde D8</t>
+          <t>Mayna Kanadında Taşkent</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>225</v>
+        <v>230</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786052008867</t>
+          <t>9786052008843</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Başbakan Erbakan</t>
+          <t>Güç Denkleminde D8</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>260</v>
+        <v>225</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786052008836</t>
+          <t>9786052008867</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Aile</t>
+          <t>Başbakan Erbakan</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>240</v>
+        <v>260</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786052008850</t>
+          <t>9786052008836</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Ateizm Ve Deizm Eleştirisi</t>
+          <t>Aile</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>320</v>
+        <v>240</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786052008751</t>
+          <t>9786052008850</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Değişen Dünya Ve Filistin-israil Sorunu</t>
+          <t>Ateizm Ve Deizm Eleştirisi</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>285</v>
+        <v>320</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786052008812</t>
+          <t>9786052008751</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Yeni Bir Dünya Hedefi D8</t>
+          <t>Değişen Dünya Ve Filistin-israil Sorunu</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>225</v>
+        <v>285</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786052008829</t>
+          <t>9786052008812</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Müslüman Hanımlara</t>
+          <t>Yeni Bir Dünya Hedefi D8</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>210</v>
+        <v>225</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786052008805</t>
+          <t>9786052008829</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Hangi Dil</t>
+          <t>Müslüman Hanımlara</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>195</v>
+        <v>210</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786052008799</t>
+          <t>9786052008805</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>İlm-i Hal'im</t>
+          <t>Hangi Dil</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>410</v>
+        <v>195</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786052008782</t>
+          <t>9786052008799</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Bak Evlat</t>
+          <t>İlm-i Hal'im</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>130</v>
+        <v>410</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786052008768</t>
+          <t>9786052008782</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Sürgündeki Palto</t>
+          <t>Bak Evlat</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>350</v>
+        <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786058562509</t>
+          <t>9786052008768</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Davam</t>
+          <t>Sürgündeki Palto</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>60</v>
+        <v>350</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786054952229</t>
+          <t>9786058562509</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Hikayelerle Kısa Sureler</t>
+          <t>Davam</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>140</v>
+        <v>60</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786054952243</t>
+          <t>9786054952229</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Hikayelerle Kısa Sureler</t>
         </is>
       </c>
       <c r="C43" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786054952236</t>
+          <t>9786054952243</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Hikayelerle Kısa Sureler - Kevser Suresi</t>
+          <t>Hikayelerle Kısa Sureler</t>
         </is>
       </c>
       <c r="C44" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786054952250</t>
+          <t>9786054952236</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Hikayelerle Kısa Sureler-Fil Suresi</t>
+          <t>Hikayelerle Kısa Sureler - Kevser Suresi</t>
         </is>
       </c>
       <c r="C45" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786052008744</t>
+          <t>9786054952250</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Genç Dava Adamlarına</t>
+          <t>Hikayelerle Kısa Sureler-Fil Suresi</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>275</v>
+        <v>140</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786052008775</t>
+          <t>9786052008744</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Siyaset, Enerji, Güç Denkleminde Kıbrıs Ve Doğu Akdeniz</t>
+          <t>Genç Dava Adamlarına</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>350</v>
+        <v>275</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786052008492</t>
+          <t>9786052008775</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Ehl-i Sünnet Vel-Cemaat İtikadı</t>
+          <t>Siyaset, Enerji, Güç Denkleminde Kıbrıs Ve Doğu Akdeniz</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>240</v>
+        <v>350</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786052008485</t>
+          <t>9786052008492</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Fatıma</t>
+          <t>Ehl-i Sünnet Vel-Cemaat İtikadı</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>290</v>
+        <v>240</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786054952175</t>
+          <t>9786052008485</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Kitap Yesem Büyür müyüm?</t>
+          <t>Fatıma</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>185</v>
+        <v>290</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786052008454</t>
+          <t>9786054952175</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Milli Görüş Hareketi ve İslam Birliği</t>
+          <t>Kitap Yesem Büyür müyüm?</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>140</v>
+        <v>185</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786054952182</t>
+          <t>9786052008454</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Portakal Renkli Balıklar</t>
+          <t>Milli Görüş Hareketi ve İslam Birliği</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>160</v>
+        <v>140</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786052008584</t>
+          <t>9786054952182</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Sarıldığım Soğuk Bir Ceset</t>
+          <t>Portakal Renkli Balıklar</t>
         </is>
       </c>
       <c r="C53" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786052008607</t>
+          <t>9786052008584</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Medyanın Üçüncü Boyutu</t>
+          <t>Sarıldığım Soğuk Bir Ceset</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>180</v>
+        <v>160</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786052008348</t>
+          <t>9786052008607</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Müslüman Lider Nasıl Olmalı?</t>
+          <t>Sosyal Medyanın Üçüncü Boyutu</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786055000752</t>
+          <t>9786052008348</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Fitneler Devrinde mi Yaşıyoruz?</t>
+          <t>Müslüman Lider Nasıl Olmalı?</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>290</v>
+        <v>120</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786052008317</t>
+          <t>9786055000752</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Adil Ekonomik Düzen</t>
+          <t>Fitneler Devrinde mi Yaşıyoruz?</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>125</v>
+        <v>290</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786054952137</t>
+          <t>9786052008317</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Mutlu Sinekler İmparatorluğu</t>
+          <t>Adil Ekonomik Düzen</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>60</v>
+        <v>125</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786052008409</t>
+          <t>9786054952137</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın Sonu 3</t>
+          <t>Mutlu Sinekler İmparatorluğu</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>550</v>
+        <v>60</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786052008379</t>
+          <t>9786052008409</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Son Okçular Tepesi</t>
+          <t>Dünyanın Sonu 3</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>280</v>
+        <v>550</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786052008331</t>
+          <t>9786052008379</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>İlk Ev, İlk Mabed, İlk Mescid</t>
+          <t>Son Okçular Tepesi</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>120</v>
+        <v>280</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786052008324</t>
+          <t>9786052008331</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Köy Hazinesi</t>
+          <t>İlk Ev, İlk Mabed, İlk Mescid</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>150</v>
+        <v>120</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786052008355</t>
+          <t>9786052008324</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Ben Pıhtı</t>
+          <t>Köy Hazinesi</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>220</v>
+        <v>150</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786052008089</t>
+          <t>9786052008355</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Sahabenin Kur'an Anlayışı</t>
+          <t>Ben Pıhtı</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>360</v>
+        <v>220</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786052008072</t>
+          <t>9786052008089</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Hz. Peygamber'in Kur'an Anlayışı</t>
+          <t>Sahabenin Kur'an Anlayışı</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>270</v>
+        <v>360</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786052008294</t>
+          <t>9786052008072</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Milli Görüş Hareketi Bibliyografyası</t>
+          <t>Hz. Peygamber'in Kur'an Anlayışı</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>240</v>
+        <v>270</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786052008287</t>
+          <t>9786052008294</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Yara'lı Şiirler</t>
+          <t>Milli Görüş Hareketi Bibliyografyası</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>230</v>
+        <v>240</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786052008263</t>
+          <t>9786052008287</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Kerem ile Aslı</t>
+          <t>Yara'lı Şiirler</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>150</v>
+        <v>230</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786052008249</t>
+          <t>9786052008263</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Yirmi Bir</t>
+          <t>Kerem ile Aslı</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>320</v>
+        <v>150</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786052008270</t>
+          <t>9786052008249</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Mem ile Zin</t>
+          <t>Yirmi Bir</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>55</v>
+        <v>320</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786052008201</t>
+          <t>9786052008270</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Siyasette Müslümanca Duruş</t>
+          <t>Mem ile Zin</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>275</v>
+        <v>55</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786054952113</t>
+          <t>9786052008201</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Masal Sepeti</t>
+          <t>Siyasette Müslümanca Duruş</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>60</v>
+        <v>275</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786054952076</t>
+          <t>9786054952113</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Sıkı Dostlar - Kelebek Etkisi</t>
+          <t>Masal Sepeti</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>180</v>
+        <v>60</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786054952144</t>
+          <t>9786054952076</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Kedi Operasyonu</t>
+          <t>Sıkı Dostlar - Kelebek Etkisi</t>
         </is>
       </c>
       <c r="C74" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786056236303</t>
+          <t>9786054952144</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Asım ve Zehra ile Ayetler Bahçesi</t>
+          <t>Kedi Operasyonu</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>18</v>
+        <v>180</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786056383991</t>
+          <t>9786056236303</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Tecvidli Pratik Elifba</t>
+          <t>Asım ve Zehra ile Ayetler Bahçesi</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>6</v>
+        <v>18</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786055000073</t>
+          <t>9786056383991</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Dervişhane</t>
+          <t>Tecvidli Pratik Elifba</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>16.8</v>
+        <v>6</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786055000127</t>
+          <t>9786055000073</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>İslamcılık - Söylem ve Eylem</t>
+          <t>Dervişhane</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>130</v>
+        <v>16.8</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786055000134</t>
+          <t>9786055000127</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Uygarlıkların Çöküşü</t>
+          <t>İslamcılık - Söylem ve Eylem</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>220</v>
+        <v>130</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786055000530</t>
+          <t>9786055000134</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>İçindeki Seni Harekete Geçir</t>
+          <t>Uygarlıkların Çöküşü</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>210</v>
+        <v>220</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786056236358</t>
+          <t>9786055000530</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Erbakan Külliyatı (Kutulu 5 Cilt Takım) (Ciltli)</t>
+          <t>İçindeki Seni Harekete Geçir</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>450</v>
+        <v>210</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786055000325</t>
+          <t>9786056236358</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>28 Şubat: Postmodern Bir Darbenin Anatomisi</t>
+          <t>Erbakan Külliyatı (Kutulu 5 Cilt Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>530</v>
+        <v>450</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786052008041</t>
+          <t>9786055000325</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet İslamcılığının Seyri</t>
+          <t>28 Şubat: Postmodern Bir Darbenin Anatomisi</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>220</v>
+        <v>530</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786052008218</t>
+          <t>9786052008041</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Hacı Hasan Efendi ve Tasavvuf Anlayışı</t>
+          <t>Cumhuriyet İslamcılığının Seyri</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>195</v>
+        <v>220</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786052008171</t>
+          <t>9786052008218</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>FETÖ'nün Kumpası Bylock Zokası</t>
+          <t>Hacı Hasan Efendi ve Tasavvuf Anlayışı</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>220</v>
+        <v>195</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786052008133</t>
+          <t>9786052008171</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>İkinci Yalta</t>
+          <t>FETÖ'nün Kumpası Bylock Zokası</t>
         </is>
       </c>
       <c r="C86" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786052008126</t>
+          <t>9786052008133</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Stratejik Hedef</t>
+          <t>İkinci Yalta</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>13.5</v>
+        <v>220</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786055000974</t>
+          <t>9786052008126</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Terbiyesi</t>
+          <t>Stratejik Hedef</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>380</v>
+        <v>13.5</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786054952120</t>
+          <t>9786055000974</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Öpücük Atan Mandalina</t>
+          <t>Çocuk Terbiyesi</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>185</v>
+        <v>380</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786052008157</t>
+          <t>9786054952120</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Küçük Prens</t>
+          <t>Öpücük Atan Mandalina</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>170</v>
+        <v>185</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786052008034</t>
+          <t>9786052008157</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Yıldızlara Tutunmak</t>
+          <t>Küçük Prens</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>165</v>
+        <v>170</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786052008058</t>
+          <t>9786052008034</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Ergenus Cumhuriyeti</t>
+          <t>Yıldızlara Tutunmak</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>130</v>
+        <v>165</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786052008065</t>
+          <t>9786052008058</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Minnet Eylemem</t>
+          <t>Ergenus Cumhuriyeti</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>60</v>
+        <v>130</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786052008096</t>
+          <t>9786052008065</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Ailem Benim Her Şeyim</t>
+          <t>Minnet Eylemem</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>170</v>
+        <v>60</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786054952083</t>
+          <t>9786052008096</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Sıkı Dostlar - Yalanın Beyazı Yok</t>
+          <t>Ailem Benim Her Şeyim</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>180</v>
+        <v>170</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786054952052</t>
+          <t>9786054952083</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Sıkı Dostlar - Ebedi Miras</t>
+          <t>Sıkı Dostlar - Yalanın Beyazı Yok</t>
         </is>
       </c>
       <c r="C96" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786054952090</t>
+          <t>9786054952052</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Sıkı Dostlar - Çiftlikte Bir Gün</t>
+          <t>Sıkı Dostlar - Ebedi Miras</t>
         </is>
       </c>
       <c r="C97" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786054952106</t>
+          <t>9786054952090</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Sıkı Dostlar Kitap Seti (5 Kitap Takım)</t>
+          <t>Sıkı Dostlar - Çiftlikte Bir Gün</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>900</v>
+        <v>180</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786054952069</t>
+          <t>9786054952106</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Sıkı Dostlar - Gerçek Kahramanlar</t>
+          <t>Sıkı Dostlar Kitap Seti (5 Kitap Takım)</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>180</v>
+        <v>900</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786052008119</t>
+          <t>9786054952069</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Adaleti Ayakta Tutmak</t>
+          <t>Sıkı Dostlar - Gerçek Kahramanlar</t>
         </is>
       </c>
       <c r="C100" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786052008102</t>
+          <t>9786052008119</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Güvercin Uykusu</t>
+          <t>Adaleti Ayakta Tutmak</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>155</v>
+        <v>180</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786052008232</t>
+          <t>9786052008102</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Namaz Öyküleri</t>
+          <t>Güvercin Uykusu</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>235</v>
+        <v>155</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786052008225</t>
+          <t>9786052008232</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Sonsuz Kare Sonsuz</t>
+          <t>Namaz Öyküleri</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>210</v>
+        <v>235</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786052008027</t>
+          <t>9786052008225</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>İslam Birliği</t>
+          <t>Sonsuz Kare Sonsuz</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>255</v>
+        <v>210</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786055000790</t>
+          <t>9786052008027</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Arkasındakilerle ve Türkiye'nin Kayıplarıyla Darbe</t>
+          <t>İslam Birliği</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>290</v>
+        <v>255</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786052008300</t>
+          <t>9786055000790</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Müstakim Bir Hayat Nedim Urhan</t>
+          <t>Arkasındakilerle ve Türkiye'nin Kayıplarıyla Darbe</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>385</v>
+        <v>290</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786055000707</t>
+          <t>9786052008300</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Hakka Sahip Çıkmak</t>
+          <t>Müstakim Bir Hayat Nedim Urhan</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>120</v>
+        <v>385</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786052008195</t>
+          <t>9786055000707</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>İslama Davette Nitelik Sorunu</t>
+          <t>Hakka Sahip Çıkmak</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786052008188</t>
+          <t>9786052008195</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Vazgeçmenin Bilge Soytarısı</t>
+          <t>İslama Davette Nitelik Sorunu</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>170</v>
+        <v>200</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786052008164</t>
+          <t>9786052008188</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Muhtasar Cinnet Risalesi</t>
+          <t>Vazgeçmenin Bilge Soytarısı</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>130</v>
+        <v>170</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786052008003</t>
+          <t>9786052008164</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Gözün Kalır Geride</t>
+          <t>Muhtasar Cinnet Risalesi</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>220</v>
+        <v>130</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786055000813</t>
+          <t>9786052008003</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Sünnet Savunması</t>
+          <t>Gözün Kalır Geride</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>120</v>
+        <v>220</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786055000820</t>
+          <t>9786055000813</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Kuyudan Da Mümkündür</t>
+          <t>Sünnet Savunması</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>225</v>
+        <v>120</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786052008140</t>
+          <t>9786055000820</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Ölünün Yeri</t>
+          <t>Kuyudan Da Mümkündür</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>150</v>
+        <v>225</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786054952038</t>
+          <t>9786052008140</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Uyandıran Masallar</t>
+          <t>Ölünün Yeri</t>
         </is>
       </c>
       <c r="C115" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786055000851</t>
+          <t>9786054952038</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Bana Sana Ona Dair Öyküler</t>
+          <t>Uyandıran Masallar</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>240</v>
+        <v>150</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786055000837</t>
+          <t>9786055000851</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Güncel Yanılgı Karşısında Müslümanca Duruş</t>
+          <t>Bana Sana Ona Dair Öyküler</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>235</v>
+        <v>240</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786055000844</t>
+          <t>9786055000837</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Yedi Güzel Kadın</t>
+          <t>Güncel Yanılgı Karşısında Müslümanca Duruş</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>175</v>
+        <v>235</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786055000868</t>
+          <t>9786055000844</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Evlerimizi Kaybediyoruz (Ciltli)</t>
+          <t>Yedi Güzel Kadın</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>140</v>
+        <v>175</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786055000592</t>
+          <t>9786055000868</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Deneme Çekimi</t>
+          <t>Evlerimizi Kaybediyoruz (Ciltli)</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>150</v>
+        <v>140</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786055000622</t>
+          <t>9786055000592</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Sahih Dindarlık</t>
+          <t>Deneme Çekimi</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786055000028</t>
+          <t>9786055000622</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Allah'ını Seven Defanstan Ayrılmasın</t>
+          <t>Sahih Dindarlık</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>210</v>
+        <v>200</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786055000004</t>
+          <t>9786055000028</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Kenti Durduran Şehir</t>
+          <t>Allah'ını Seven Defanstan Ayrılmasın</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>410</v>
+        <v>210</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786054952007</t>
+          <t>9786055000004</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Masal Kuyusu</t>
+          <t>Kenti Durduran Şehir</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>12</v>
+        <v>410</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786055000141</t>
+          <t>9786054952007</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Medeniyet - Müslüman Toplumsallığın İnşası</t>
+          <t>Masal Kuyusu</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>28.8</v>
+        <v>12</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786056236334</t>
+          <t>9786055000141</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Mutlu Bir Hayatın Şifreleri Asr Suresindedir</t>
+          <t>Medeniyet - Müslüman Toplumsallığın İnşası</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>15</v>
+        <v>28.8</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786055000998</t>
+          <t>9786056236334</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın Sonu 1</t>
+          <t>Mutlu Bir Hayatın Şifreleri Asr Suresindedir</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>500</v>
+        <v>15</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786055000967</t>
+          <t>9786055000998</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Köleliğin Alfabesi</t>
+          <t>Dünyanın Sonu 1</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>40</v>
+        <v>500</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786055000981</t>
+          <t>9786055000967</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Kalbime Takılan Uçurtma</t>
+          <t>Köleliğin Alfabesi</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>155</v>
+        <v>40</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786055000936</t>
+          <t>9786055000981</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>İslam ve İlim</t>
+          <t>Kalbime Takılan Uçurtma</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>130</v>
+        <v>155</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786055000875</t>
+          <t>9786055000936</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Şeytan Arkadaşlık İsteği Gönderdi</t>
+          <t>İslam ve İlim</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>260</v>
+        <v>130</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786055000714</t>
+          <t>9786055000875</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Şu Boğaz Harbi</t>
+          <t>Şeytan Arkadaşlık İsteği Gönderdi</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>74</v>
+        <v>260</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786055000448</t>
+          <t>9786055000714</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Ülke</t>
+          <t>Şu Boğaz Harbi</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>275</v>
+        <v>74</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786055000387</t>
+          <t>9786055000448</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Adab-ı Muaşeret</t>
+          <t>Kayıp Ülke</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>150</v>
+        <v>275</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786055000646</t>
+          <t>9786055000387</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Dünya Dedikleri</t>
+          <t>Adab-ı Muaşeret</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>205</v>
+        <v>150</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786055000905</t>
+          <t>9786055000646</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Yoldaki İzler</t>
+          <t>Dünya Dedikleri</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>225</v>
+        <v>205</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786055000950</t>
+          <t>9786055000905</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Karınca Nefesi</t>
+          <t>Yoldaki İzler</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>165</v>
+        <v>225</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786055000889</t>
+          <t>9786055000950</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Kalbim Yenilgi Saatleri</t>
+          <t>Karınca Nefesi</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>150</v>
+        <v>165</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786054952021</t>
+          <t>9786055000889</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Mektup</t>
+          <t>Kalbim Yenilgi Saatleri</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>180</v>
+        <v>150</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786055000929</t>
+          <t>9786054952021</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Coğrafyada Grili Savaş</t>
+          <t>Gizemli Mektup</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>135</v>
+        <v>180</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786055000912</t>
+          <t>9786055000929</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>12 Eylül</t>
+          <t>Coğrafyada Grili Savaş</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>450</v>
+        <v>135</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786055000882</t>
+          <t>9786055000912</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>İman ve Cihad</t>
+          <t>12 Eylül</t>
         </is>
       </c>
       <c r="C142" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786055000554</t>
+          <t>9786055000882</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>İslam Medeniyeti Söylemi</t>
+          <t>İman ve Cihad</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>210</v>
+        <v>450</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786055000769</t>
+          <t>9786055000554</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Ev Hali</t>
+          <t>İslam Medeniyeti Söylemi</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>60</v>
+        <v>210</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786055000455</t>
+          <t>9786055000769</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Gençler için Sosyal Medya İlmihali</t>
+          <t>Ev Hali</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>195</v>
+        <v>60</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786055000486</t>
+          <t>9786055000455</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Ümmetin Yeniden Dirilişi Çanakkale</t>
+          <t>Gençler için Sosyal Medya İlmihali</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>270</v>
+        <v>195</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786055000639</t>
+          <t>9786055000486</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Nasıl İman Edelim</t>
+          <t>Ümmetin Yeniden Dirilişi Çanakkale</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>360</v>
+        <v>270</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786054952045</t>
+          <t>9786055000639</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Minik Kuş</t>
+          <t>Nasıl İman Edelim</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>140</v>
+        <v>360</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786055000943</t>
+          <t>9786054952045</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Şahitler</t>
+          <t>Minik Kuş</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>215</v>
+        <v>140</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786056236389</t>
+          <t>9786055000943</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>İslam ve İlim</t>
+          <t>Şahitler</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>3.7</v>
+        <v>215</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786055000370</t>
+          <t>9786056236389</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Ahlak ve Maneviyat Risalesi</t>
+          <t>İslam ve İlim</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>90</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786055000158</t>
+          <t>9786055000370</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Hz. Rasulüllah'ın Dilinden Dualar ve Zikirler</t>
+          <t>Ahlak ve Maneviyat Risalesi</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>100</v>
+        <v>90</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786055000462</t>
+          <t>9786055000158</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Çanakkale'ye Can Verenler</t>
+          <t>Hz. Rasulüllah'ın Dilinden Dualar ve Zikirler</t>
         </is>
       </c>
       <c r="C153" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786055000493</t>
+          <t>9786055000462</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Bırakın Yürüsün Serçeler</t>
+          <t>Çanakkale'ye Can Verenler</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>115</v>
+        <v>100</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786055000479</t>
+          <t>9786055000493</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Dünya Bir Deplasman Biz de Yetimler Gibiyiz</t>
+          <t>Bırakın Yürüsün Serçeler</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>150</v>
+        <v>115</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786055000608</t>
+          <t>9786055000479</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Entella - İsyan Et Ey Arkadaşım!</t>
+          <t>Dünya Bir Deplasman Biz de Yetimler Gibiyiz</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>180</v>
+        <v>150</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786055000523</t>
+          <t>9786055000608</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Hikayeden Hayatlar</t>
+          <t>Entella - İsyan Et Ey Arkadaşım!</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>210</v>
+        <v>180</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786055000509</t>
+          <t>9786055000523</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Bir Buçuk Günde Seyr-i Alem</t>
+          <t>Hikayeden Hayatlar</t>
         </is>
       </c>
       <c r="C158" s="1">
         <v>210</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786055000189</t>
+          <t>9786055000509</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Kardeşliğe Adanmış Bir Ömür</t>
+          <t>Bir Buçuk Günde Seyr-i Alem</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>190</v>
+        <v>210</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786055000035</t>
+          <t>9786055000189</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Tevafuk</t>
+          <t>Kardeşliğe Adanmış Bir Ömür</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>210</v>
+        <v>190</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786055000202</t>
+          <t>9786055000035</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Küresel Musibet Siyonizm</t>
+          <t>Tevafuk</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>185</v>
+        <v>210</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786055000721</t>
+          <t>9786055000202</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Defter Gibi Kitap</t>
+          <t>Küresel Musibet Siyonizm</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>225</v>
+        <v>185</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786055000738</t>
+          <t>9786055000721</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Maçı Kaybettik</t>
+          <t>Defter Gibi Kitap</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>160</v>
+        <v>225</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786055000400</t>
+          <t>9786055000738</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Bitmeyen Bir Sevda Yusuf</t>
+          <t>Maçı Kaybettik</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>310</v>
+        <v>160</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786055000363</t>
+          <t>9786055000400</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Asr-ı Saadet'ten İslam Davetçilerine Dersler</t>
+          <t>Bitmeyen Bir Sevda Yusuf</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>275</v>
+        <v>310</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786055000615</t>
+          <t>9786055000363</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Katre-i Rumi</t>
+          <t>Asr-ı Saadet'ten İslam Davetçilerine Dersler</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>195</v>
+        <v>275</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786055000806</t>
+          <t>9786055000615</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Öncülük Öncelik'tir</t>
+          <t>Katre-i Rumi</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>170</v>
+        <v>195</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786055000561</t>
+          <t>9786055000806</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Kelile ve Dimne</t>
+          <t>Öncülük Öncelik'tir</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>195</v>
+        <v>170</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786055000691</t>
+          <t>9786055000561</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Milli Görüş İktidarı: Niçin ve Nasıl</t>
+          <t>Kelile ve Dimne</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>140</v>
+        <v>195</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786055000660</t>
+          <t>9786055000691</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Hatıralarım</t>
+          <t>Milli Görüş İktidarı: Niçin ve Nasıl</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>62</v>
+        <v>140</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786055000677</t>
+          <t>9786055000660</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Evini Yıkan Derviş</t>
+          <t>Hatıralarım</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>130</v>
+        <v>62</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786055000684</t>
+          <t>9786055000677</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Yeni Bir Dünya ve Adil Düzen</t>
+          <t>Evini Yıkan Derviş</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>200</v>
+        <v>130</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786055000653</t>
+          <t>9786055000684</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Gönüllerin Fethi</t>
+          <t>Yeni Bir Dünya ve Adil Düzen</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>60</v>
+        <v>200</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786055000356</t>
+          <t>9786055000653</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Tarihe Düşülen Notlar</t>
+          <t>Gönüllerin Fethi</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>250</v>
+        <v>60</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786055000431</t>
+          <t>9786055000356</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Siyasette 35 Yıl - 3</t>
+          <t>Tarihe Düşülen Notlar</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786055000424</t>
+          <t>9786055000431</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Siyasette 35 Yıl - 2</t>
+          <t>Siyasette 35 Yıl - 3</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>235</v>
+        <v>350</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786055000417</t>
+          <t>9786055000424</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Siyasette 35 Yıl - 1</t>
+          <t>Siyasette 35 Yıl - 2</t>
         </is>
       </c>
       <c r="C177" s="1">
         <v>235</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786055000394</t>
+          <t>9786055000417</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>İman Esaslarımız</t>
+          <t>Siyasette 35 Yıl - 1</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>430</v>
+        <v>235</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786055000585</t>
+          <t>9786055000394</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Mutlu Bir Ailenin Kriterleri</t>
+          <t>İman Esaslarımız</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>25</v>
+        <v>430</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786055000578</t>
+          <t>9786055000585</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Zamanın Kıskacında Bir Ömür</t>
+          <t>Mutlu Bir Ailenin Kriterleri</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>265</v>
+        <v>25</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786055000547</t>
+          <t>9786055000578</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Namazın Hayati Özellikleri</t>
+          <t>Zamanın Kıskacında Bir Ömür</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>185</v>
+        <v>265</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786055000349</t>
+          <t>9786055000547</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Hacı Murat</t>
+          <t>Namazın Hayati Özellikleri</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>40</v>
+        <v>185</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786052008539</t>
+          <t>9786055000349</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Davamızın İlkeleri</t>
+          <t>Hacı Murat</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>110</v>
+        <v>40</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786052008713</t>
+          <t>9786052008539</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Mukaddes Yükün Hamalı</t>
+          <t>Davamızın İlkeleri</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>160</v>
+        <v>110</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786052008522</t>
+          <t>9786052008713</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>İslami Şuur Dersleri</t>
+          <t>Mukaddes Yükün Hamalı</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>420</v>
+        <v>160</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786052008508</t>
+          <t>9786052008522</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Zamanların Öyküsü</t>
+          <t>İslami Şuur Dersleri</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>155</v>
+        <v>420</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786052008423</t>
+          <t>9786052008508</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Müslüman Gençlere</t>
+          <t>Zamanların Öyküsü</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>210</v>
+        <v>155</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786054952205</t>
+          <t>9786052008423</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Şehzadem</t>
+          <t>Müslüman Gençlere</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>160</v>
+        <v>210</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786052008591</t>
+          <t>9786054952205</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Düşüncenin İmkanı</t>
+          <t>Şehzadem</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>180</v>
+        <v>160</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786052008720</t>
+          <t>9786052008591</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Düzeltiyorum</t>
+          <t>Düşüncenin İmkanı</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>220</v>
+        <v>180</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786052008737</t>
+          <t>9786052008720</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Bağlaçlı Yazılar: Bir Dava Usulü Denemesi</t>
+          <t>Düzeltiyorum</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>170</v>
+        <v>220</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786054952212</t>
+          <t>9786052008737</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Köpekçik ve Muhabbet Kuşu</t>
+          <t>Bağlaçlı Yazılar: Bir Dava Usulü Denemesi</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>165</v>
+        <v>170</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786054952168</t>
+          <t>9786054952212</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Sevimli Dostlar Boyama Kitabı</t>
+          <t>Köpekçik ve Muhabbet Kuşu</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>90</v>
+        <v>165</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786055000172</t>
+          <t>9786054952168</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Dul Kadının Oğulları</t>
+          <t>Sevimli Dostlar Boyama Kitabı</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>250</v>
+        <v>90</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786054952199</t>
+          <t>9786055000172</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Penguenlerin Hac Yolculuğu</t>
+          <t>Dul Kadının Oğulları</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>185</v>
+        <v>250</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786052008577</t>
+          <t>9786054952199</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Müslüman Gençler İçin İrade Terbiyesi</t>
+          <t>Penguenlerin Hac Yolculuğu</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>250</v>
+        <v>185</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786052008546</t>
+          <t>9786052008577</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Milli Görüşün Siyasal Karakteri</t>
+          <t>Müslüman Gençler İçin İrade Terbiyesi</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>235</v>
+        <v>250</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786052008553</t>
+          <t>9786052008546</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Hicret Ülkesi</t>
+          <t>Milli Görüşün Siyasal Karakteri</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>190</v>
+        <v>235</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786052008560</t>
+          <t>9786052008553</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>İslam’da Sosyal Devlet</t>
+          <t>Hicret Ülkesi</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>495</v>
+        <v>190</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786054952151</t>
+          <t>9786052008560</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın Sonu 2</t>
+          <t>İslam’da Sosyal Devlet</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>200</v>
+        <v>495</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786052008478</t>
+          <t>9786054952151</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>İnancımızın Temel Esasları</t>
+          <t>Dünyanın Sonu 2</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>265</v>
+        <v>200</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786052008430</t>
+          <t>9786052008478</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Siyonistlerin Suç Dosyası</t>
+          <t>İnancımızın Temel Esasları</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>360</v>
+        <v>265</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786052008447</t>
+          <t>9786052008430</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Bir İbadet Olarak Cihad</t>
+          <t>Siyonistlerin Suç Dosyası</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>420</v>
+        <v>360</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786052008461</t>
+          <t>9786052008447</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Nuri Pakdil Kitabı - Yeryüzü Mü’mine Namazgah</t>
+          <t>Bir İbadet Olarak Cihad</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>165</v>
+        <v>420</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786052008416</t>
+          <t>9786052008461</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Kalemin Ucu</t>
+          <t>Nuri Pakdil Kitabı - Yeryüzü Mü’mine Namazgah</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>210</v>
+        <v>165</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786052008386</t>
+          <t>9786052008416</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Suriye: Felaketin Eşiği</t>
+          <t>Kalemin Ucu</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>165</v>
+        <v>210</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>4458000101283</t>
+          <t>9786052008386</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Çekirge Fui'nin Yolu</t>
+          <t>Suriye: Felaketin Eşiği</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>150</v>
+        <v>165</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786052008362</t>
+          <t>4458000101283</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Milli Görüş Hareketi'nin Temel Karakterleri</t>
+          <t>Çekirge Fui'nin Yolu</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>155</v>
+        <v>150</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
+          <t>9786052008362</t>
+        </is>
+      </c>
+      <c r="B209" s="1" t="inlineStr">
+        <is>
+          <t>Milli Görüş Hareketi'nin Temel Karakterleri</t>
+        </is>
+      </c>
+      <c r="C209" s="1">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="210" spans="1:3">
+      <c r="A210" s="1" t="inlineStr">
+        <is>
           <t>9786052008256</t>
         </is>
       </c>
-      <c r="B209" s="1" t="inlineStr">
+      <c r="B210" s="1" t="inlineStr">
         <is>
           <t>Dolunay Bestesi</t>
         </is>
       </c>
-      <c r="C209" s="1">
+      <c r="C210" s="1">
         <v>200</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>