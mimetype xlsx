--- v0 (2026-02-26)
+++ v1 (2026-05-13)
@@ -85,955 +85,985 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259698526</t>
+          <t>9786259698533</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Kalem Değdi Duyguma</t>
+          <t>Oğluma Dinini Sevdiriyorum</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>199</v>
+        <v>360</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259698502</t>
+          <t>9786259698540</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Karpuzun Ülkesi</t>
+          <t>Kızıma Dinini Sevdiriyorum</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>159</v>
+        <v>340</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259909479</t>
+          <t>9786259698526</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Tıbbi Devadan Ruhi Devaya</t>
+          <t>Kalem Değdi Duyguma</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259909455</t>
+          <t>9786259698502</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Anda Kalmanın Gücü</t>
+          <t>Karpuzun Ülkesi</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>279</v>
+        <v>159</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259909462</t>
+          <t>9786259909479</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Kırılmadan Yaşamanın Gücü</t>
+          <t>Tıbbi Devadan Ruhi Devaya</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>289</v>
+        <v>200</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259909448</t>
+          <t>9786259909455</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Kudüs’e Uçan Balon</t>
+          <t>Anda Kalmanın Gücü</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>189</v>
+        <v>279</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259909431</t>
+          <t>9786259909462</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Üzülme Yalnız Değilsin</t>
+          <t>Kırılmadan Yaşamanın Gücü</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>168</v>
+        <v>289</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259909424</t>
+          <t>9786259909448</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Onun Adı Aşk</t>
+          <t>Kudüs’e Uçan Balon</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>194</v>
+        <v>189</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259909417</t>
+          <t>9786259909431</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Esma Terapi</t>
+          <t>Üzülme Yalnız Değilsin</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>279</v>
+        <v>168</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786057375292</t>
+          <t>9786259909424</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Meysere'nin Rüyası</t>
+          <t>Onun Adı Aşk</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>169</v>
+        <v>194</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786057375285</t>
+          <t>9786259909417</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Kalpgah</t>
+          <t>Esma Terapi</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>68</v>
+        <v>279</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786057375254</t>
+          <t>9786057375292</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Bedel</t>
+          <t>Meysere'nin Rüyası</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>129</v>
+        <v>169</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786057375247</t>
+          <t>9786057375285</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>İnsanat Bahçesi</t>
+          <t>Kalpgah</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>219</v>
+        <v>68</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786057375278</t>
+          <t>9786057375254</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Cennet Yuvamız</t>
+          <t>Bedel</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>419</v>
+        <v>129</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786057375261</t>
+          <t>9786057375247</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Onun Adı Sevda</t>
+          <t>İnsanat Bahçesi</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>169</v>
+        <v>219</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786057375230</t>
+          <t>9786057375278</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Mevlana Ruhsal Şifa Terapileri</t>
+          <t>Cennet Yuvamız</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>239</v>
+        <v>419</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786057375223</t>
+          <t>9786057375261</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Kızımı Yetiştiriyorum</t>
+          <t>Onun Adı Sevda</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>480</v>
+        <v>169</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786057375216</t>
+          <t>9786057375230</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Oğlumu Yetiştiriyorum</t>
+          <t>Mevlana Ruhsal Şifa Terapileri</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>419</v>
+        <v>239</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786057375209</t>
+          <t>9786057375223</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Onun Adı Tutku</t>
+          <t>Kızımı Yetiştiriyorum</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>182</v>
+        <v>480</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786057413697</t>
+          <t>9786057375216</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Efruz’un Mektubu</t>
+          <t>Oğlumu Yetiştiriyorum</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>209</v>
+        <v>419</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786057413680</t>
+          <t>9786057375209</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Genç Kıza Özel Mektuplar</t>
+          <t>Onun Adı Tutku</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>249</v>
+        <v>182</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786057413673</t>
+          <t>9786057413697</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Oğlumun Fıtrat Yolculuğu</t>
+          <t>Efruz’un Mektubu</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>349</v>
+        <v>209</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786057413666</t>
+          <t>9786057413680</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Kızımın Fıtrat Yolculuğu</t>
+          <t>Genç Kıza Özel Mektuplar</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>379</v>
+        <v>249</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786057413659</t>
+          <t>9786057413673</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Annenin Fıtrat Yolculuğu</t>
+          <t>Oğlumun Fıtrat Yolculuğu</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>349</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786056427572</t>
+          <t>9786057413666</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Kuran-ı Kerim’in Türkçe Çevirisi</t>
+          <t>Kızımın Fıtrat Yolculuğu</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>155</v>
+        <v>379</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786056427565</t>
+          <t>9786057413659</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Kuran-ı Kerim'in Türkçe Çevirisi (Ciltli)</t>
+          <t>Annenin Fıtrat Yolculuğu</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>124</v>
+        <v>349</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786056912542</t>
+          <t>9786056427572</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Bazen Deli Olmak Lazım</t>
+          <t>Kuran-ı Kerim’in Türkçe Çevirisi</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>89</v>
+        <v>155</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786056912559</t>
+          <t>9786056427565</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Acılarımın Ertesi</t>
+          <t>Kuran-ı Kerim'in Türkçe Çevirisi (Ciltli)</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>33</v>
+        <v>124</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786056912535</t>
+          <t>9786056912542</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Kırk Yılın Hikayesi</t>
+          <t>Bazen Deli Olmak Lazım</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>35</v>
+        <v>89</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786056912528</t>
+          <t>9786056912559</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’ı Hayata Uygulama Sanatı</t>
+          <t>Acılarımın Ertesi</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>163</v>
+        <v>33</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786056427589</t>
+          <t>9786056912535</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’ın Hakikatleri ve Emevi Uydurmaları</t>
+          <t>Kırk Yılın Hikayesi</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>163</v>
+        <v>35</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786056427558</t>
+          <t>9786056912528</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Toprak Kokusu</t>
+          <t>Kur’an’ı Hayata Uygulama Sanatı</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>29</v>
+        <v>163</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786056427510</t>
+          <t>9786056427589</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Çeşm</t>
+          <t>Kur’an’ın Hakikatleri ve Emevi Uydurmaları</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>177</v>
+        <v>163</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786056427503</t>
+          <t>9786056427558</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Adını Koyamadım</t>
+          <t>Toprak Kokusu</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>32</v>
+        <v>29</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786057413628</t>
+          <t>9786056427510</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Deizm Aklı</t>
+          <t>Çeşm</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>117</v>
+        <v>177</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786057413604</t>
+          <t>9786056427503</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Şimal</t>
+          <t>Adını Koyamadım</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>259</v>
+        <v>32</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786057413611</t>
+          <t>9786057413628</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Mus’ab Bin Umeyr</t>
+          <t>Deizm Aklı</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>139</v>
+        <v>117</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786057413635</t>
+          <t>9786057413604</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Karanlıktaki Çığlık</t>
+          <t>Şimal</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>129</v>
+        <v>259</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786057413642</t>
+          <t>9786057413611</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Genç Kumandan Üsame Bin Zeyd</t>
+          <t>Mus’ab Bin Umeyr</t>
         </is>
       </c>
       <c r="C40" s="1">
         <v>139</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786050613254</t>
+          <t>9786057413635</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Zeyla Gezegeni</t>
+          <t>Karanlıktaki Çığlık</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>129</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786050613278</t>
+          <t>9786057413642</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>İkinci Karabağ Savaşı</t>
+          <t>Genç Kumandan Üsame Bin Zeyd</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>177</v>
+        <v>139</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786050613292</t>
+          <t>9786050613254</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Şairane</t>
+          <t>Zeyla Gezegeni</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>269</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9788789695495</t>
+          <t>9786050613278</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Din Seti (3 Kitap Takım)</t>
+          <t>İkinci Karabağ Savaşı</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>446</v>
+        <v>177</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786050613223</t>
+          <t>9786050613292</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Tahta Bavuldan Tabuta</t>
+          <t>Şairane</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>163</v>
+        <v>269</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786050613209</t>
+          <t>9788789695495</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>İyi ki Varsın Allah’ım</t>
+          <t>Din Seti (3 Kitap Takım)</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>210</v>
+        <v>446</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786056912573</t>
+          <t>9786050613223</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Kemik - Kendini Tanı</t>
+          <t>Tahta Bavuldan Tabuta</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>189</v>
+        <v>163</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786050613230</t>
+          <t>9786050613209</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>İnanmak Gerek</t>
+          <t>İyi ki Varsın Allah’ım</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>239</v>
+        <v>210</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786055394332</t>
+          <t>9786056912573</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Limitsiz Yaşam</t>
+          <t>Kemik - Kendini Tanı</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>13.89</v>
+        <v>189</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786055394080</t>
+          <t>9786050613230</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Başarıya Götüren Anne Baba</t>
+          <t>İnanmak Gerek</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>16.67</v>
+        <v>239</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786055394066</t>
+          <t>9786055394332</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Başarılı ve Güzel Konuşma Sanatı</t>
+          <t>Limitsiz Yaşam</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>15.74</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786055394097</t>
+          <t>9786055394080</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Başarı Okulu</t>
+          <t>Başarıya Götüren Anne Baba</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>30</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786055394073</t>
+          <t>9786055394066</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Anlayarak Hızlı Okuma ve Öğrenme</t>
+          <t>Başarılı ve Güzel Konuşma Sanatı</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>13.89</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786055394295</t>
+          <t>9786055394097</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Altıncı Hissin Gücü</t>
+          <t>Başarı Okulu</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786050613247</t>
+          <t>9786055394073</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Kalbimin Huzurlu Gölgesi</t>
+          <t>Anlayarak Hızlı Okuma ve Öğrenme</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>142</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786050613285</t>
+          <t>9786055394295</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Ben Kaçar Dostlar</t>
+          <t>Altıncı Hissin Gücü</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>139</v>
+        <v>29</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786050613261</t>
+          <t>9786050613247</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Nöbetçi Gözyaşları</t>
+          <t>Kalbimin Huzurlu Gölgesi</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>129</v>
+        <v>142</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786050613216</t>
+          <t>9786050613285</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Avrupa Hayalleri</t>
+          <t>Ben Kaçar Dostlar</t>
         </is>
       </c>
       <c r="C58" s="1">
         <v>139</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786056912580</t>
+          <t>9786050613261</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Madam Wine</t>
+          <t>Nöbetçi Gözyaşları</t>
         </is>
       </c>
       <c r="C59" s="1">
         <v>129</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786056912597</t>
+          <t>9786050613216</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Ne Düşürdü Yunus Balığını Bir Damla Suyun Peşine?</t>
+          <t>Avrupa Hayalleri</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>117</v>
+        <v>139</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786056912566</t>
+          <t>9786056912580</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Çağın En Büyük Kalp Hastalığı Ateizm ve Deizm</t>
+          <t>Madam Wine</t>
         </is>
       </c>
       <c r="C61" s="1">
         <v>129</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
+          <t>9786056912597</t>
+        </is>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Ne Düşürdü Yunus Balığını Bir Damla Suyun Peşine?</t>
+        </is>
+      </c>
+      <c r="C62" s="1">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3">
+      <c r="A63" s="1" t="inlineStr">
+        <is>
+          <t>9786056912566</t>
+        </is>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>Çağın En Büyük Kalp Hastalığı Ateizm ve Deizm</t>
+        </is>
+      </c>
+      <c r="C63" s="1">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3">
+      <c r="A64" s="1" t="inlineStr">
+        <is>
           <t>9786056912511</t>
         </is>
       </c>
-      <c r="B62" s="1" t="inlineStr">
+      <c r="B64" s="1" t="inlineStr">
         <is>
           <t>Hayatı Bırakma</t>
         </is>
       </c>
-      <c r="C62" s="1">
+      <c r="C64" s="1">
         <v>39</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>