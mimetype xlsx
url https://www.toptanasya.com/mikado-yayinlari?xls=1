--- v0 (2026-02-04)
+++ v1 (2026-05-13)
@@ -1909,51 +1909,51 @@
         <is>
           <t>9786059620277</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
           <t>İtfaiye (Ciltli)</t>
         </is>
       </c>
       <c r="C122" s="1">
         <v>279</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
           <t>9786059620307</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
           <t>Neden Çiçek Açmıyorsun?</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>119</v>
+        <v>249</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
           <t>9786059935906</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
           <t>Küçük Kalbimin İçindekiler</t>
         </is>
       </c>
       <c r="C124" s="1">
         <v>55.46</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
           <t>9786059935807</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>