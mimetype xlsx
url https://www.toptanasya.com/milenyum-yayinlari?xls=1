--- v0 (2026-02-04)
+++ v1 (2026-05-13)
@@ -85,1540 +85,1555 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786057586322</t>
+          <t>9786057586346</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Gönül Tohumlarından Hayatın Meyvelerine</t>
+          <t>Kimsin?</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786057586315</t>
+          <t>9786057586322</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Eşkıyalık, Casusluk ve Asker Firarileri</t>
+          <t>Gönül Tohumlarından Hayatın Meyvelerine</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786057586308</t>
+          <t>9786057586315</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Karagül</t>
+          <t>Eşkıyalık, Casusluk ve Asker Firarileri</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>150</v>
+        <v>220</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786057586292</t>
+          <t>9786057586308</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>93 Muhaciri Osmanlı Zabiti Binbaşı Kadri Bey’in Hatıratı’ndan Sergüzeşti: (93 Harbi’nden Cumhuriyete Yolculuk)</t>
+          <t>Karagül</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>230</v>
+        <v>150</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786057586278</t>
+          <t>9786057586292</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Arşiv Belgeleri</t>
+          <t>93 Muhaciri Osmanlı Zabiti Binbaşı Kadri Bey’in Hatıratı’ndan Sergüzeşti: (93 Harbi’nden Cumhuriyete Yolculuk)</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>350</v>
+        <v>230</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786057586261</t>
+          <t>9786057586278</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Alev	Sokağı</t>
+          <t>Osmanlı Arşiv Belgeleri</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>60</v>
+        <v>350</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786057586230</t>
+          <t>9786057586261</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Çark</t>
+          <t>Alev	Sokağı</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>35</v>
+        <v>60</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786052066959</t>
+          <t>9786057586230</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>9. Sınıf Matematik Soru Bankası</t>
+          <t>Çark</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>540</v>
+        <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786057586223</t>
+          <t>9786052066959</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Üçgendeki Tezgah</t>
+          <t>9. Sınıf Matematik Soru Bankası</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>240</v>
+        <v>540</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786057586216</t>
+          <t>9786057586223</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Dokuz Oda Bir İnsan</t>
+          <t>Üçgendeki Tezgah</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>365</v>
+        <v>240</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786057586209</t>
+          <t>9786057586216</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>A.Ş.K Kurbanları</t>
+          <t>Dokuz Oda Bir İnsan</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>45</v>
+        <v>365</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786057586193</t>
+          <t>9786057586209</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Dinbaz</t>
+          <t>A.Ş.K Kurbanları</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>200</v>
+        <v>45</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9789757586186</t>
+          <t>9786057586193</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>İsyan</t>
+          <t>Dinbaz</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9789758455126</t>
+          <t>9789757586186</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Dünden Bugüne Konya Oturakları</t>
+          <t>İsyan</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>15</v>
+        <v>200</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9789758773565</t>
+          <t>9789758455126</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>1912 Balkan Harbi’ne Ait Hatıratım</t>
+          <t>Dünden Bugüne Konya Oturakları</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>200</v>
+        <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9789758773183</t>
+          <t>9789758773565</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>19. Asır Ortalarında Tavas Kazası</t>
+          <t>1912 Balkan Harbi’ne Ait Hatıratım</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>3990000003197</t>
+          <t>9789758773183</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Zehirli Suikastler Tarihi</t>
+          <t>19. Asır Ortalarında Tavas Kazası</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>150</v>
+        <v>400</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9789758773480</t>
+          <t>3990000003197</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Yunus Emre</t>
+          <t>Zehirli Suikastler Tarihi</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>20</v>
+        <v>150</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9789758773121</t>
+          <t>9789758773480</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Yahudi Atasözleri</t>
+          <t>Yunus Emre</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>165</v>
+        <v>20</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9789758773459</t>
+          <t>9789758773121</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Unutulmayan  Mısralar</t>
+          <t>Yahudi Atasözleri</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>150</v>
+        <v>165</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9799758455132</t>
+          <t>9789758773459</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Türbeler Sözlüğü</t>
+          <t>Unutulmayan  Mısralar</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>15</v>
+        <v>150</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9789758773336</t>
+          <t>9799758455132</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Tasavvuf</t>
+          <t>Türbeler Sözlüğü</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>13</v>
+        <v>15</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9789758773497</t>
+          <t>9789758773336</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Şermin</t>
+          <t>Tasavvuf</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>17.5</v>
+        <v>13</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9789758773428</t>
+          <t>9789758773497</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Kalem</t>
+          <t>Şermin</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>225</v>
+        <v>17.5</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9789758773275</t>
+          <t>9789758773428</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Siber Uzay’da Güvenlik ve Türkiye</t>
+          <t>Sihirli Kalem</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>12</v>
+        <v>225</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9799758455248</t>
+          <t>9789758773275</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Sır Kapısı Kader Aynası</t>
+          <t>Siber Uzay’da Güvenlik ve Türkiye</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>20</v>
+        <v>12</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9789758773206</t>
+          <t>9799758455248</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Sımavna Kadısıoğlu Şeyh Bedreddin ve Menakıbı</t>
+          <t>Sır Kapısı Kader Aynası</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9799758773144</t>
+          <t>9789758773206</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Sentez</t>
+          <t>Sımavna Kadısıoğlu Şeyh Bedreddin ve Menakıbı</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>25</v>
+        <v>30</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9789758773305</t>
+          <t>9799758773144</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Şeyh Bedreddin - Varidat</t>
+          <t>Sentez</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>130</v>
+        <v>25</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9789758455232</t>
+          <t>9789758773305</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Selahaddin Eyyubi ve Haşhaşiler ( İsmaililer )</t>
+          <t>Şeyh Bedreddin - Varidat</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>20</v>
+        <v>130</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9789758455065</t>
+          <t>9789758455232</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Sabatay Sevi</t>
+          <t>Selahaddin Eyyubi ve Haşhaşiler ( İsmaililer )</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>100</v>
+        <v>20</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9789758455255</t>
+          <t>9789758455065</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Ruslar İçin Türkçe</t>
+          <t>Sabatay Sevi</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>20</v>
+        <v>100</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9789758773466</t>
+          <t>9789758455255</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Pusula Sözler</t>
+          <t>Ruslar İçin Türkçe</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>220</v>
+        <v>20</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>3990000003196</t>
+          <t>9789758773466</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Osmanlıca’ya İlk Adım</t>
+          <t>Pusula Sözler</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>100</v>
+        <v>220</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9799758455187</t>
+          <t>3990000003196</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Tarihi Yazarları</t>
+          <t>Osmanlıca’ya İlk Adım</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>250</v>
+        <v>100</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9799758455170</t>
+          <t>9799758455187</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Sonun Başlangıcı</t>
+          <t>Osmanlı Tarihi Yazarları</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>10</v>
+        <v>250</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9789758773374</t>
+          <t>9799758455170</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Olof Palme Cinayeti</t>
+          <t>Sonun Başlangıcı</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>17.5</v>
+        <v>10</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9799758455156</t>
+          <t>9789758773374</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Musikili Arzu-Kamber Hikayesi (Taşköprü Ağzı)</t>
+          <t>Olof Palme Cinayeti</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>10</v>
+        <v>17.5</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9789758773510</t>
+          <t>9799758455156</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Mitolojiler ve Semboller</t>
+          <t>Musikili Arzu-Kamber Hikayesi (Taşköprü Ağzı)</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>25</v>
+        <v>10</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9789758773046</t>
+          <t>9789758773510</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Mezhepler ve Tarikatlar Tarihi</t>
+          <t>Mitolojiler ve Semboller</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>35</v>
+        <v>25</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9789758773022</t>
+          <t>9789758773046</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Mevlana ve İnsan</t>
+          <t>Mezhepler ve Tarikatlar Tarihi</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>150</v>
+        <v>35</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9789757653172</t>
+          <t>9789758773022</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Melamilik ve Melamiler</t>
+          <t>Mevlana ve İnsan</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>37.5</v>
+        <v>150</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9789758773237</t>
+          <t>9789757653172</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Kızılelma’nın İzinde</t>
+          <t>Melamilik ve Melamiler</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>15</v>
+        <v>37.5</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9789758773435</t>
+          <t>9789758773237</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Kazım Karabekir ve İstihbarat</t>
+          <t>Kızılelma’nın İzinde</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>150</v>
+        <v>15</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9799758455200</t>
+          <t>9789758773435</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Japon Tarzı Yönetim ve Kalite Çemberleri</t>
+          <t>Kazım Karabekir ve İstihbarat</t>
         </is>
       </c>
       <c r="C46" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9799758455149</t>
+          <t>9799758455200</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>İstanbul’da Gömülü Meşhur Adamlar</t>
+          <t>Japon Tarzı Yönetim ve Kalite Çemberleri</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>20</v>
+        <v>150</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786058826403</t>
+          <t>9799758455149</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>İlla ki Cemile Cevher Söylesin</t>
+          <t>İstanbul’da Gömülü Meşhur Adamlar</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>45</v>
+        <v>20</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9799758455163</t>
+          <t>9786058826403</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Hayırdır İnşallah Rüya Yorumları</t>
+          <t>İlla ki Cemile Cevher Söylesin</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>20</v>
+        <v>45</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9799755710326</t>
+          <t>9799758455163</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Fıkra ve Öyküleriyle Deyimlerimiz</t>
+          <t>Hayırdır İnşallah Rüya Yorumları</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>150</v>
+        <v>20</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9799758455262</t>
+          <t>9799755710326</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Canavar Sahibini Yedi</t>
+          <t>Fıkra ve Öyküleriyle Deyimlerimiz</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>10</v>
+        <v>150</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9789758455348</t>
+          <t>9799758455262</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Büyük Nutuk’ta Kim Kimdir?</t>
+          <t>Canavar Sahibini Yedi</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>200</v>
+        <v>10</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9789758773367</t>
+          <t>9789758455348</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Amerikan Gizli Belgelerinde Türkiye’de İslamcı Akımlar</t>
+          <t>Büyük Nutuk’ta Kim Kimdir?</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>10</v>
+        <v>200</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9789752977549</t>
+          <t>9789758773367</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>21. Yüzyılda Güvenlik ve İstihbarat</t>
+          <t>Amerikan Gizli Belgelerinde Türkiye’de İslamcı Akımlar</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>25</v>
+        <v>10</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9789758455058</t>
+          <t>9789752977549</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>1918-2000 "Türkiye Cumhuriyeti Tarihi" Sözlüğü</t>
+          <t>21. Yüzyılda Güvenlik ve İstihbarat</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>10</v>
+        <v>25</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9789758773541</t>
+          <t>9789758455058</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Belgelerle Girit Faciası</t>
+          <t>1918-2000 "Türkiye Cumhuriyeti Tarihi" Sözlüğü</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>23</v>
+        <v>10</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9799758455224</t>
+          <t>9789758773541</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Troianın Romanı</t>
+          <t>Belgelerle Girit Faciası</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9789758773909</t>
+          <t>9799758455224</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Türkleşmek, İslamlaşmak Muasırlaşmak</t>
+          <t>Troianın Romanı</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>100</v>
+        <v>15</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9789758773800</t>
+          <t>9789758773909</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Atları (Ciltli)</t>
+          <t>Türkleşmek, İslamlaşmak Muasırlaşmak</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>700</v>
+        <v>100</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9789758773930</t>
+          <t>9789758773800</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Türkçülüğün Esasları</t>
+          <t>Osmanlı Atları (Ciltli)</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>150</v>
+        <v>700</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9789758773978</t>
+          <t>9789758773930</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Yahudi Devleti (Kısaltılmamış-Değiştirilmemiş Orijinal Metin)</t>
+          <t>Türkçülüğün Esasları</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9789758773992</t>
+          <t>9789758773978</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Enver Paşa</t>
+          <t>Yahudi Devleti (Kısaltılmamış-Değiştirilmemiş Orijinal Metin)</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9789758773817</t>
+          <t>9789758773992</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Avrupa Birliği’nin Yasadışı Göç Politikası</t>
+          <t>Enver Paşa</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>240</v>
+        <v>150</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9789758773916</t>
+          <t>9789758773817</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Beyoğlu Halkevi</t>
+          <t>Avrupa Birliği’nin Yasadışı Göç Politikası</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>350</v>
+        <v>240</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9789758773831</t>
+          <t>9789758773916</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Kadın ve Müzik</t>
+          <t>Beyoğlu Halkevi</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>20</v>
+        <v>350</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9789758773664</t>
+          <t>9789758773831</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Korkut Ata’nın Kitabı</t>
+          <t>Kadın ve Müzik</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>150</v>
+        <v>20</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9789758773824</t>
+          <t>9789758773664</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Birinci Dünya Savaşı’nı Anlamak</t>
+          <t>Korkut Ata’nın Kitabı</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9789758773718</t>
+          <t>9789758773824</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Bir Yürek Masalı</t>
+          <t>Birinci Dünya Savaşı’nı Anlamak</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>15</v>
+        <v>300</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9789758773725</t>
+          <t>9789758773718</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Ekose Etekli Levrek</t>
+          <t>Bir Yürek Masalı</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>225</v>
+        <v>15</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9789758773756</t>
+          <t>9789758773725</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Umursamayan</t>
+          <t>Ekose Etekli Levrek</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>12</v>
+        <v>225</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9789758773862</t>
+          <t>9789758773756</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Atları</t>
+          <t>Umursamayan</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>400</v>
+        <v>12</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9789758773633</t>
+          <t>9789758773862</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Roman Sanatı</t>
+          <t>Osmanlı Atları</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>240</v>
+        <v>400</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9789758773695</t>
+          <t>9789758773633</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Öksürük ve Şurup</t>
+          <t>Roman Sanatı</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>10</v>
+        <v>240</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9789758773855</t>
+          <t>9789758773695</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Hekimlerinin Sağlık Kuralları</t>
+          <t>Öksürük ve Şurup</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>25</v>
+        <v>10</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9789758773848</t>
+          <t>9789758773855</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>100 Soruda Siyasi Düşünce Tarihi</t>
+          <t>Osmanlı Hekimlerinin Sağlık Kuralları</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>245</v>
+        <v>25</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9789758773572</t>
+          <t>9789758773848</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Ta'lim-i Kıraat - Rik’a Yazı Okuma Kitabı 2</t>
+          <t>100 Soruda Siyasi Düşünce Tarihi</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>170</v>
+        <v>245</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9789758773794</t>
+          <t>9789758773572</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>KGB Arşivlerinde Enver Paşa</t>
+          <t>Ta'lim-i Kıraat - Rik’a Yazı Okuma Kitabı 2</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>20</v>
+        <v>170</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9789758773589</t>
+          <t>9789758773794</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Sokrates'in Savunması</t>
+          <t>KGB Arşivlerinde Enver Paşa</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>6</v>
+        <v>20</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9789758773657</t>
+          <t>9789758773589</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>ABD'nin Özel Din Görevlisi</t>
+          <t>Sokrates'in Savunması</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>200</v>
+        <v>6</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9789758773626</t>
+          <t>9789758773657</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Hakiki Kolay Elifba</t>
+          <t>ABD'nin Özel Din Görevlisi</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9789758773596</t>
+          <t>9789758773626</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>İlahi Hikmet’te Kadın</t>
+          <t>Hakiki Kolay Elifba</t>
         </is>
       </c>
       <c r="C81" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9789758773688</t>
+          <t>9789758773596</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Geleneksel Eğitimden Çağdaş Eğitime</t>
+          <t>İlahi Hikmet’te Kadın</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>350</v>
+        <v>150</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9789758773749</t>
+          <t>9789758773688</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Belgeli Yazılar 2013-2015</t>
+          <t>Geleneksel Eğitimden Çağdaş Eğitime</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9789758773732</t>
+          <t>9789758773749</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Siyasetname</t>
+          <t>Belgeli Yazılar 2013-2015</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786057586155</t>
+          <t>9789758773732</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Kürtler PKK ve Abdullah Öcalan</t>
+          <t>Siyasetname</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786057586179</t>
+          <t>9786057586155</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Kızıl Zeyno 1-2</t>
+          <t>Kürtler PKK ve Abdullah Öcalan</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>40</v>
+        <v>240</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9789758773961</t>
+          <t>9786057586179</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Yarış Atları ve İdman (Ciltli)</t>
+          <t>Kızıl Zeyno 1-2</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>550</v>
+        <v>40</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786057586124</t>
+          <t>9789758773961</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Lübnan Ermenileri</t>
+          <t>Yarış Atları ve İdman (Ciltli)</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>70</v>
+        <v>550</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9789758773602</t>
+          <t>9786057586124</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Uzay Güvenliği</t>
+          <t>Lübnan Ermenileri</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>350</v>
+        <v>70</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786057586100</t>
+          <t>9789758773602</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Kızılelma</t>
+          <t>Uzay Güvenliği</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786057586148</t>
+          <t>9786057586100</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>“Dikkat Grip Var"</t>
+          <t>Kızılelma</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>260</v>
+        <v>150</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786057586094</t>
+          <t>9786057586148</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Türkiye ve Tunus’ta Feminist Alternatif Medya ve Kadın Hareketi</t>
+          <t>“Dikkat Grip Var"</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>165</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786057586070</t>
+          <t>9786057586094</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Kürk Mantolu Madonna</t>
+          <t>Türkiye ve Tunus’ta Feminist Alternatif Medya ve Kadın Hareketi</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>100</v>
+        <v>165</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786067586877</t>
+          <t>9786057586070</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Kur'an-ı Kerim Anlamı</t>
+          <t>Kürk Mantolu Madonna</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>400</v>
+        <v>100</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786057586056</t>
+          <t>9786067586877</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Bekirağa Bölüğünden Türkistana</t>
+          <t>Kur'an-ı Kerim Anlamı</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>160</v>
+        <v>400</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786057586131</t>
+          <t>9786057586056</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>100 Soruda Fransız İhtilali</t>
+          <t>Bekirağa Bölüğünden Türkistana</t>
         </is>
       </c>
       <c r="C96" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786057586117</t>
+          <t>9786057586131</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Matematik Öğretiminde Disiplinlerarası Yaklaşımlara Giriş</t>
+          <t>100 Soruda Fransız İhtilali</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>20</v>
+        <v>160</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9789758773619</t>
+          <t>9786057586117</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>İnsanın Mana Anatomisi</t>
+          <t>Matematik Öğretiminde Disiplinlerarası Yaklaşımlara Giriş</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786057586049</t>
+          <t>9789758773619</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Türk Töresi</t>
+          <t>İnsanın Mana Anatomisi</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>150</v>
+        <v>16</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9789758773985</t>
+          <t>9786057586049</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Yaratıcılık, Sanat, Sinema</t>
+          <t>Türk Töresi</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>30</v>
+        <v>150</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
+          <t>9789758773985</t>
+        </is>
+      </c>
+      <c r="B101" s="1" t="inlineStr">
+        <is>
+          <t>Yaratıcılık, Sanat, Sinema</t>
+        </is>
+      </c>
+      <c r="C101" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="102" spans="1:3">
+      <c r="A102" s="1" t="inlineStr">
+        <is>
           <t>9786057586339</t>
         </is>
       </c>
-      <c r="B101" s="1" t="inlineStr">
+      <c r="B102" s="1" t="inlineStr">
         <is>
           <t>Dede Korkut ve Oğuznameleri</t>
         </is>
       </c>
-      <c r="C101" s="1">
+      <c r="C102" s="1">
         <v>465</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>