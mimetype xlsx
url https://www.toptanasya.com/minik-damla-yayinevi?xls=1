--- v0 (2025-10-24)
+++ v1 (2026-05-13)
@@ -85,595 +85,820 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786254115028</t>
+          <t>8697911218079</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Duygulu Tişörtüm</t>
+          <t>Boyamalı Aktivite Kitabım (Yeşil)</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>130</v>
+        <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786254115035</t>
+          <t>8697911218055</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Masaldan Kaçan Karga</t>
+          <t>Boyamalı Aktivite Kitabım (Sarı)</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>125</v>
+        <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786258432565</t>
+          <t>8697911218093</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Kaptan Pengu ve Arkadaşları 3 Buz Mandası Efsanesi</t>
+          <t>Boyamalı Aktivite Kitabım (Mor)</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>150</v>
+        <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786258432374</t>
+          <t>8697911218062</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Bebeğimin İlk 50 Hayvan Kartları</t>
+          <t>Boyamalı Aktivite Kitabım (Mavi)</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>190</v>
+        <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786258432046</t>
+          <t>8697911218086</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Şarkılarla Boyama (4 Kitap)</t>
+          <t>Boyamalı Aktivite Kitabım (Kırmızı)</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>120</v>
+        <v>12</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786258432336</t>
+          <t>8697911200821</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Benim İlk Kitaplarım: Meyveler</t>
+          <t>Uzaylı Bugi Eğitim Seti Reggio Emilia Destekli</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>80</v>
+        <v>222</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786258432329</t>
+          <t>9786059656535</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Benim İlk Kitaplarım: Hayvanlar</t>
+          <t>(2021) Minik Damla Kış Tatili Okul Öncesi)</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>80</v>
+        <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786258432343</t>
+          <t>9786053839583</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Benim İlk Kitaplarım: Sebzeler</t>
+          <t>Neşeli Yüzler</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>80</v>
+        <v>50</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786258432350</t>
+          <t>9789753811408</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Benim İlk Kitaplarım: Taşıtlar</t>
+          <t>Hayvanlar Alemi Boyama (8 Kitap Takım)</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>80</v>
+        <v>64</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786258432213</t>
+          <t>9789753819428</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Havai Fişekler (Ciltli)</t>
+          <t>Bitkiler Alemi Boyama Serisi (8 Kitap Takım)</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>150</v>
+        <v>64</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786059656146</t>
+          <t>9789753814331</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Bak Bul Yapıştır 3 - Dünya Ülkeleri</t>
+          <t>Süper Boyama Serisi (4 Kitap Takım)</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786258432107</t>
+          <t>9786059656214</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Kodlamalı Boyama (4 Kitap)</t>
+          <t>Masallarla Mandala Seti (3 Kitap Takım)</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>125</v>
+        <v>54</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786258432039</t>
+          <t>9789753818636</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Meraklı Balık</t>
+          <t>Ana Okulları için Eğitici-Öğretici Boyama Kitabı (6 Kitap Takım)</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>200</v>
+        <v>72</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786258432022</t>
+          <t>9786059656696</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Dostum Kaplumbağa</t>
+          <t>2000 Çıkartmalı Hayvanlar Kitabım</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786258432015</t>
+          <t>9786059656061</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Çalışkan Karınca</t>
+          <t>Aileme Nasıl Davranmalıyım?</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786258432091</t>
+          <t>9786254115028</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Harika Gözlükler Diyarı</t>
+          <t>Duygulu Tişörtüm</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786258432008</t>
+          <t>9786254115035</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Babam Eve Dönünce</t>
+          <t>Masaldan Kaçan Karga</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>130</v>
+        <v>140</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786059656993</t>
+          <t>9786258432565</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Annemin Yıldızları</t>
+          <t>Kaptan Pengu ve Arkadaşları 3 Buz Mandası Efsanesi</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>145</v>
+        <v>150</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786059656559</t>
+          <t>9786258432374</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Ay Hepimizin</t>
+          <t>Bebeğimin İlk 50 Hayvan Kartları</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>105</v>
+        <v>220</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786059656528</t>
+          <t>9786258432046</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Eyvah Yumurtam Çatladı! (Ciltli)</t>
+          <t>Şarkılarla Boyama (4 Kitap)</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>225</v>
+        <v>120</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786059656436</t>
+          <t>9786258432336</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Etkinlik Boyama Kitabı (8 Kitap Set)</t>
+          <t>Benim İlk Kitaplarım: Meyveler</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>176</v>
+        <v>100</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786059656177</t>
+          <t>9786258432329</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Bak - Bul - Yapıştır (3 Kitap Set)</t>
+          <t>Benim İlk Kitaplarım: Hayvanlar</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>300</v>
+        <v>100</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786059656948</t>
+          <t>9786258432343</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Minik Hayvanlar</t>
+          <t>Benim İlk Kitaplarım: Sebzeler</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>140</v>
+        <v>100</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786059656931</t>
+          <t>9786258432350</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Minik Yuvalar</t>
+          <t>Benim İlk Kitaplarım: Taşıtlar</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>140</v>
+        <v>100</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786059656979</t>
+          <t>9786258432213</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Benim İlk Kavramlar Kitabım</t>
+          <t>Havai Fişekler (Ciltli)</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>150</v>
+        <v>175</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786059656962</t>
+          <t>9786059656146</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Benim İlk Sayılar Kitabım</t>
+          <t>Bak Bul Yapıştır 3 - Dünya Ülkeleri</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786059656955</t>
+          <t>9786258432107</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Benim İlk Sorular Kitabım</t>
+          <t>Kodlamalı Boyama (4 Kitap)</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>150</v>
+        <v>125</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786059656986</t>
+          <t>9786258432039</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Benim İlk 1000 Kelime Kitabım</t>
+          <t>Meraklı Balık</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786059656580</t>
+          <t>9786258432022</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Çevreci Bulut (Ciltli)</t>
+          <t>Dostum Kaplumbağa</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>225</v>
+        <v>350</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786059656665</t>
+          <t>9786258432015</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Şekiller</t>
+          <t>Çalışkan Karınca</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>225</v>
+        <v>350</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786059656672</t>
+          <t>9786258432091</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Zıt Kavramlar</t>
+          <t>Harika Gözlükler Diyarı</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>225</v>
+        <v>175</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786059656641</t>
+          <t>9786258432008</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Rakamlar</t>
+          <t>Babam Eve Dönünce</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>225</v>
+        <v>150</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786059656658</t>
+          <t>9786059656993</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Renkler</t>
+          <t>Annemin Yıldızları</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>225</v>
+        <v>170</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786059656542</t>
+          <t>9786059656559</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Mutluluk Nerede? (Ciltli)</t>
+          <t>Ay Hepimizin</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>225</v>
+        <v>120</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786059656597</t>
+          <t>9786059656528</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Çok Kolay Serisi (4 Kitap Takım)</t>
+          <t>Eyvah Yumurtam Çatladı! (Ciltli)</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>300</v>
+        <v>260</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>8697911217607</t>
+          <t>9786059656436</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Yazarım - Silerim Yazı Defterim</t>
+          <t>Etkinlik Boyama Kitabı (8 Kitap Set)</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>100</v>
+        <v>176</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
+          <t>9786059656177</t>
+        </is>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Bak - Bul - Yapıştır (3 Kitap Set)</t>
+        </is>
+      </c>
+      <c r="C38" s="1">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" s="1" t="inlineStr">
+        <is>
+          <t>9786059656948</t>
+        </is>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Minik Hayvanlar</t>
+        </is>
+      </c>
+      <c r="C39" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3">
+      <c r="A40" s="1" t="inlineStr">
+        <is>
+          <t>9786059656931</t>
+        </is>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Minik Yuvalar</t>
+        </is>
+      </c>
+      <c r="C40" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41" s="1" t="inlineStr">
+        <is>
+          <t>9786059656979</t>
+        </is>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Benim İlk Kavramlar Kitabım</t>
+        </is>
+      </c>
+      <c r="C41" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="A42" s="1" t="inlineStr">
+        <is>
+          <t>9786059656962</t>
+        </is>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Benim İlk Sayılar Kitabım</t>
+        </is>
+      </c>
+      <c r="C42" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3">
+      <c r="A43" s="1" t="inlineStr">
+        <is>
+          <t>9786059656955</t>
+        </is>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Benim İlk Sorular Kitabım</t>
+        </is>
+      </c>
+      <c r="C43" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3">
+      <c r="A44" s="1" t="inlineStr">
+        <is>
+          <t>9786059656986</t>
+        </is>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Benim İlk 1000 Kelime Kitabım</t>
+        </is>
+      </c>
+      <c r="C44" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3">
+      <c r="A45" s="1" t="inlineStr">
+        <is>
+          <t>9786059656580</t>
+        </is>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Çevreci Bulut (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C45" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3">
+      <c r="A46" s="1" t="inlineStr">
+        <is>
+          <t>9786059656665</t>
+        </is>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Şekiller</t>
+        </is>
+      </c>
+      <c r="C46" s="1">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3">
+      <c r="A47" s="1" t="inlineStr">
+        <is>
+          <t>9786059656672</t>
+        </is>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Zıt Kavramlar</t>
+        </is>
+      </c>
+      <c r="C47" s="1">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3">
+      <c r="A48" s="1" t="inlineStr">
+        <is>
+          <t>9786059656641</t>
+        </is>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Rakamlar</t>
+        </is>
+      </c>
+      <c r="C48" s="1">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3">
+      <c r="A49" s="1" t="inlineStr">
+        <is>
+          <t>9786059656658</t>
+        </is>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Renkler</t>
+        </is>
+      </c>
+      <c r="C49" s="1">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3">
+      <c r="A50" s="1" t="inlineStr">
+        <is>
+          <t>9786059656542</t>
+        </is>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Mutluluk Nerede? (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C50" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3">
+      <c r="A51" s="1" t="inlineStr">
+        <is>
+          <t>9786059656597</t>
+        </is>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Çok Kolay Serisi (4 Kitap Takım)</t>
+        </is>
+      </c>
+      <c r="C51" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3">
+      <c r="A52" s="1" t="inlineStr">
+        <is>
+          <t>8697911217607</t>
+        </is>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Yazarım - Silerim Yazı Defterim</t>
+        </is>
+      </c>
+      <c r="C52" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3">
+      <c r="A53" s="1" t="inlineStr">
+        <is>
           <t>9786258432367</t>
         </is>
       </c>
-      <c r="B38" s="1" t="inlineStr">
+      <c r="B53" s="1" t="inlineStr">
         <is>
           <t>Bebeğimin İlk 50 Sebze - Meyve Kartları</t>
         </is>
       </c>
-      <c r="C38" s="1">
-        <v>190</v>
+      <c r="C53" s="1">
+        <v>220</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>