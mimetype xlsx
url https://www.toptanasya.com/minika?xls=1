--- v0 (2026-02-26)
+++ v1 (2026-05-13)
@@ -85,700 +85,730 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259260808</t>
+          <t>9786259260839</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Maceracı Yüzgeçler Boyama Kitabı 5</t>
+          <t>Ellerim Senin Kanatların</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>120</v>
+        <v>280</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259259598</t>
+          <t>9786259260822</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Maceracı Yüzgeçler Boyama Kitabı 4</t>
+          <t>Ben Yumak, Sen İplik</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>120</v>
+        <v>280</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259259567</t>
+          <t>9786259260808</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Maceracı Yüzgeçler Boyama Kitabı 3</t>
+          <t>Maceracı Yüzgeçler Boyama Kitabı 5</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259259574</t>
+          <t>9786259259598</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Maceracı Yüzgeçler Boyama Kitabı 2</t>
+          <t>Maceracı Yüzgeçler Boyama Kitabı 4</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259259581</t>
+          <t>9786259259567</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Maceracı Yüzgeçler Boyama Kitabı 1</t>
+          <t>Maceracı Yüzgeçler Boyama Kitabı 3</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259596747</t>
+          <t>9786259259574</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Okula Gitmek İstemiyorum!</t>
+          <t>Maceracı Yüzgeçler Boyama Kitabı 2</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>250</v>
+        <v>120</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259646756</t>
+          <t>9786259259581</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Nereden Çıktı Bu Kardeş!</t>
+          <t>Maceracı Yüzgeçler Boyama Kitabı 1</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>250</v>
+        <v>120</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259646749</t>
+          <t>9786259596747</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>O Telefonu İstiyorum!</t>
+          <t>Okula Gitmek İstemiyorum!</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259596754</t>
+          <t>9786259646756</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Kurallardan Nefret Ediyorum!</t>
+          <t>Nereden Çıktı Bu Kardeş!</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259646787</t>
+          <t>9786259646749</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Yemeyeceğim İşte!</t>
+          <t>O Telefonu İstiyorum!</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259646794</t>
+          <t>9786259596754</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Her Şeyi İsterim, Kral Benim!</t>
+          <t>Kurallardan Nefret Ediyorum!</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259646770</t>
+          <t>9786259646787</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Kendi Yatağımda Uyumayacağım!</t>
+          <t>Yemeyeceğim İşte!</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259259529</t>
+          <t>9786259646794</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Maceracı Yüzgeçler: Biba’nın Günlüğü - Küçük İtfaiyeciler</t>
+          <t>Her Şeyi İsterim, Kral Benim!</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>220</v>
+        <v>250</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259259505</t>
+          <t>9786259646770</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Maceracı Yüzgeçler: Biba’nın Günlüğü - Ah Benim Duygusal Robotum</t>
+          <t>Kendi Yatağımda Uyumayacağım!</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>220</v>
+        <v>250</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259259536</t>
+          <t>9786259259529</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Maceracı Yüzgeçler: Biba’nın Günlüğü - Tropi’nin Peşinde</t>
+          <t>Maceracı Yüzgeçler: Biba’nın Günlüğü - Küçük İtfaiyeciler</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259259543</t>
+          <t>9786259259505</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Maceracı Yüzgeçler: Biba’nın Günlüğü - Uy Bisikletimin Tekeri Patladı</t>
+          <t>Maceracı Yüzgeçler: Biba’nın Günlüğü - Ah Benim Duygusal Robotum</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259259550</t>
+          <t>9786259259536</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Maceracı Yüzgeçler: Biba’nın Günlüğü - Bir Göl Macerası</t>
+          <t>Maceracı Yüzgeçler: Biba’nın Günlüğü - Tropi’nin Peşinde</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259259512</t>
+          <t>9786259259543</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Maceracı Yüzgeçler: Biba’nın Günlüğü - Ejderha Çiçeği</t>
+          <t>Maceracı Yüzgeçler: Biba’nın Günlüğü - Uy Bisikletimin Tekeri Patladı</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259646725</t>
+          <t>9786259259550</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Bilmecelerle ABC</t>
+          <t>Maceracı Yüzgeçler: Biba’nın Günlüğü - Bir Göl Macerası</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>120</v>
+        <v>220</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259646732</t>
+          <t>9786259259512</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Mesleklerle Eksik Bulmaca</t>
+          <t>Maceracı Yüzgeçler: Biba’nın Günlüğü - Ejderha Çiçeği</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>120</v>
+        <v>220</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259646718</t>
+          <t>9786259646725</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Sayılarla Neşeli Hayvanlar</t>
+          <t>Bilmecelerle ABC</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259646701</t>
+          <t>9786259646732</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Hayvanlarla Fark Bulmaca</t>
+          <t>Mesleklerle Eksik Bulmaca</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259693798</t>
+          <t>9786259646718</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>İlk Kur'an Kitabım</t>
+          <t>Sayılarla Neşeli Hayvanlar</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>220</v>
+        <v>120</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259596730</t>
+          <t>9786259646701</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>İlk Cami Kitabım</t>
+          <t>Hayvanlarla Fark Bulmaca</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>220</v>
+        <v>120</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259693781</t>
+          <t>9786259693798</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Hayat Çiçeği</t>
+          <t>İlk Kur'an Kitabım</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>330</v>
+        <v>220</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259596716</t>
+          <t>9786259596730</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Kurt Ormanı</t>
+          <t>İlk Cami Kitabım</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259596709</t>
+          <t>9786259693781</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Kim Doğum Günümü Kutlamak İster?</t>
+          <t>Hayat Çiçeği</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>160</v>
+        <v>330</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259596723</t>
+          <t>9786259596716</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Cornelia ve Orman Makinesi</t>
+          <t>Kurt Ormanı</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259794532</t>
+          <t>9786259596709</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Neden Yağmur Yağıyorsun?</t>
+          <t>Kim Doğum Günümü Kutlamak İster?</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>180</v>
+        <v>160</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259794525</t>
+          <t>9786259596723</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Uykucu Balıkçı</t>
+          <t>Cornelia ve Orman Makinesi</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>250</v>
+        <v>180</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786259505404</t>
+          <t>9786259794532</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Çıtı ile Pıtı’nın Maceraları</t>
+          <t>Neden Yağmur Yağıyorsun?</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>1100</v>
+        <v>180</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786258292091</t>
+          <t>9786259794525</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Keditör Mırmır</t>
+          <t>Uykucu Balıkçı</t>
         </is>
       </c>
       <c r="C33" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786259794501</t>
+          <t>9786259505404</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Çıtı ile Pıtı’nın Maceraları: Kayıp Eşyalar Odası</t>
+          <t>Çıtı ile Pıtı’nın Maceraları</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>120</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786259505497</t>
+          <t>9786258292091</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Çıtı ile Pıtı’nın Maceraları: Saat Kaç?</t>
+          <t>Keditör Mırmır</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>120</v>
+        <v>250</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786259505480</t>
+          <t>9786259794501</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Çıtı ile Pıtı’nın Maceraları: Ben Artık Büyüdüm</t>
+          <t>Çıtı ile Pıtı’nın Maceraları: Kayıp Eşyalar Odası</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786259505473</t>
+          <t>9786259505497</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Çıtı ile Pıtı’nın Maceraları: Şapkalı Gemi</t>
+          <t>Çıtı ile Pıtı’nın Maceraları: Saat Kaç?</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786259505466</t>
+          <t>9786259505480</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Çıtı ile Pıtı’nın Maceraları: Uykum Nereye Kaçtı!</t>
+          <t>Çıtı ile Pıtı’nın Maceraları: Ben Artık Büyüdüm</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786259505459</t>
+          <t>9786259505473</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Çıtı ile Pıtı’nın Maceraları: Bana Ne! Ben Okula Gitmem!</t>
+          <t>Çıtı ile Pıtı’nın Maceraları: Şapkalı Gemi</t>
         </is>
       </c>
       <c r="C39" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786259505442</t>
+          <t>9786259505466</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Çıtı ile Pıtı’nın Maceraları: Neee! Doktor mu?</t>
+          <t>Çıtı ile Pıtı’nın Maceraları: Uykum Nereye Kaçtı!</t>
         </is>
       </c>
       <c r="C40" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786259505428</t>
+          <t>9786259505459</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Çıtı ile Pıtı’nın Maceraları: Karanlığın İçinde Ne Var?</t>
+          <t>Çıtı ile Pıtı’nın Maceraları: Bana Ne! Ben Okula Gitmem!</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786259505411</t>
+          <t>9786259505442</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Çıtı ile Pıtı’nın Maceraları: Annem Olmadan Asla!</t>
+          <t>Çıtı ile Pıtı’nın Maceraları: Neee! Doktor mu?</t>
         </is>
       </c>
       <c r="C42" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786259505435</t>
+          <t>9786259505428</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Çıtı ile Pıtı’nın Maceraları: Acıkmadım ki!</t>
+          <t>Çıtı ile Pıtı’nın Maceraları: Karanlığın İçinde Ne Var?</t>
         </is>
       </c>
       <c r="C43" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786259260815</t>
+          <t>9786259505411</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Ne Yaparsın Yalnızca Beyaz Bir Kağıtla?</t>
+          <t>Çıtı ile Pıtı’nın Maceraları: Annem Olmadan Asla!</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>160</v>
+        <v>120</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
+          <t>9786259505435</t>
+        </is>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Çıtı ile Pıtı’nın Maceraları: Acıkmadım ki!</t>
+        </is>
+      </c>
+      <c r="C45" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3">
+      <c r="A46" s="1" t="inlineStr">
+        <is>
+          <t>9786259260815</t>
+        </is>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Ne Yaparsın Yalnızca Beyaz Bir Kağıtla?</t>
+        </is>
+      </c>
+      <c r="C46" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3">
+      <c r="A47" s="1" t="inlineStr">
+        <is>
           <t>9786259794518</t>
         </is>
       </c>
-      <c r="B45" s="1" t="inlineStr">
+      <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Merhaba Kendim</t>
         </is>
       </c>
-      <c r="C45" s="1">
+      <c r="C47" s="1">
         <v>200</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>