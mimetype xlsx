--- v0 (2026-02-26)
+++ v1 (2026-05-13)
@@ -94,691 +94,691 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9786259769622</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Beytü’l Ehzan Hüzünler Evi</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9789759133283</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Umre Haccı Rehberi</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786259742304</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Sislerin İçinden Güneşe Yürümek</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786058601529</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Evrensel Kadın Hakları</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>150</v>
+        <v>225</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786257555531</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Zikir Ehline Sorun</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>320</v>
+        <v>350</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786057378439</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>İrfani Nağmeler</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>320</v>
+        <v>450</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786050683769</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Mezhepsel İhtilaflara Sorularla Son Nokta</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>400</v>
+        <v>650</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786057378422</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Adalet mi? Merhamet mi?</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786057378408</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Nass ve İçtihat (Nass Karşısında İçtihat)</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786057468475</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Aziz Eşim</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>95</v>
+        <v>150</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786058024625</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Medine'de Bir Kayıp Mezar</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786058024601</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Ashab-ı İmam Ali Aleyhisselam</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>320</v>
+        <v>420</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786058107069</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Behcet Name</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786058107014</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Marifet-i Al-i Muhammed</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>400</v>
+        <v>550</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786058107007</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Gıybet</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>150</v>
+        <v>220</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786058107083</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Ehlibeyt Ziyaretleri</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786058024618</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>65 Derste Dinimizi Öğrenelim</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>320</v>
+        <v>420</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9786050683721</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Gaybet-i Numani</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>320</v>
+        <v>450</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9786058024694</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Kitap ve Sünnette İmam Mehdi Aleyhisselam</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>160</v>
+        <v>220</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9786058024670</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Kur’an İlimleri</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>320</v>
+        <v>450</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9786058024687</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>İbret-i Alem 1. Cilt</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>320</v>
+        <v>450</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9786050683783</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Ehlibeyt’in Makamı Metodu ve Sireti</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9786050683776</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Sünnete Uygun Evlilik ve Aile Hukuku</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>320</v>
+        <v>450</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9786057468413</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Örnek Kadınlar</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>9786050683790</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>İslam Düşüncesinde Hürriyet</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>160</v>
+        <v>220</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>9786257555043</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Belagatın Açık Yolu Nehcül Belaga</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>9786057468451</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Biricik Oğluma</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>95</v>
+        <v>130</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>9786057468482</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Aile Hayatı</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>140</v>
+        <v>200</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>9786057468437</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Toprağa Secde</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>130</v>
+        <v>180</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>9786057468420</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Umut Yurdu</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>95</v>
+        <v>130</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>9786057468468</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Biricik Kızıma</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>95</v>
+        <v>150</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>9786057468499</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Gençler İçin İnanç İlkeleri</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>130</v>
+        <v>200</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>9786057468444</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Sırlar ve Sınırlar</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>160</v>
+        <v>250</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>9786257055260</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Cennet Güllerinden Bir Gül Salih Evlat</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>220</v>
+        <v>350</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>9786050683738</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>On Dört Masum Kısaca Hayatları</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>180</v>
+        <v>225</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>9786050683745</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Tevrat ve Kur’an Işığında Esbat</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>160</v>
+        <v>250</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>9786058024663</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Vefa Abidesi Hazreti Hatice</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>9786056676475</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Doğru Bir Yaşam İşte Din</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>9786057468406</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Kur’an ve Sünnette Ehlibeyt Aleyhimüsselam</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>150</v>
+        <v>220</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>9786050683707</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Çocuk Eğitimi</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>9786058107038</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Allah’ın Bir Mucizesi Bal Tedavisi</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>140</v>
+        <v>200</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>9786058107076</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Hüseyni Erbain</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>150</v>
+        <v>220</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>9786058107045</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Kaynaklarıyla Kırık Kapı Hikayesi</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>140</v>
+        <v>200</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>9786058107021</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Dört Yüce Kadın</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>